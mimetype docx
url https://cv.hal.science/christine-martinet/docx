--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine MARTINET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche hors classe CNRS , Institut Lumière Matière UMR 5306, Université Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’équipe de recherche SOPRANO (Spectroscopie Optique des veRres, Amorphes et NanOparticules) (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ilm.univ-lyon1.fr/index.php?option=com_content&view=article&id=70</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">co-responsable  du Centre Commun de Micro-spectrométrie Optique ,CECOMO ILM Tech, comprenant des spectromètres Raman et FTIR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du bureau du Groupe de Spectroscopie Vibrationnelle (GFSV), association regroupant des universitaires et des industriels autour de la spectroscopie vibrationnelle ( </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.gfsv.net/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Break-down of the relationship between α-relaxation and equilibration in hydrostatically compressed metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ronca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Neuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 92, pp.304 - 314. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mattod.2025.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural rearrangements of assembly of silica nanoparticles under pressure through in-situ experimental studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Mattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.08.281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-induced amorphous-amorphous transition in pre-densified silica glass: an experimental exploration of the potential energy landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.6719. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-89802-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold-and Hot-Densification of a Depolymerized Glass: A Multiscale Vibrational Investigation of PbSiO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Bartz Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 646, pp.123246. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2024.123246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High pressure-driven effects on the structural and spectroscopic attributes of Eu3+-doped amorphous silicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.De Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (6), pp.9243-9249. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.12.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal to abnormal behavior of PbSiO3 glass: a vibrational spectroscopy investigation under high-pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 589, pp.121614. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory effect in the plasticity of a silicate glass densified at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (22), pp.224206. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.105.224206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring gypsum plaster setting in a foam through Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Trosseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Panczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Merrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp.034078. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.18.034078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Pressure Plastic Deformation of Lead Metasilicate Glass Accessed by Raman Spectroscopy: Insights into the Q n distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 567, pp.120930. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the impact of shear strain on the SiO 2 glass structure: From experiments to atomistic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 533, pp.119898. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.119898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of polyamorphic transitions during densified SiO2 glass annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151 (16), pp.164502. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5121534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure—longitudinal sound velocity relationships in glassy anorthite (CaAl2Si2O8) up to 20 GPa: An in situ Raman and Brillouin spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J.A. Moulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 261, pp.132-144. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2019.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation study of pre-densified silica glasses under 2.5 MeV electron irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lancry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1227. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-37751-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated evolution of structure and mechanical loss of a sputtered silica film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Coillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Mater.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (05), pp.053607. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.053607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation processes of densified silica glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligny Dominique De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 146, pp.094504. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4977036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of glass density on the green emission and NBOHC formation in silica glass: A combined high pressure and 2.5 MeV electron irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Piven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Billotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 476, pp.81-86. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural modifications of GeO2 glass under high pressure and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Molherac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.115901. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4962718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-thermal elastic behavior of silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kamel Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (7), pp.075402. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/28/7/075402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the induction of homogeneous bulk crystallization in Eu-doped calcium aluminosilicate glass by applying simultaneous high pressure and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Rohling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.245901. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4954287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ structural analysis of calcium aluminosilicate glasses under high pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligny D. De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.315402-315402. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/28/31/315402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Moduli of Permanently Densified Silica Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanently densified SiO2 glasses: a structural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kassir-Bodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (32), pp.325401. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/27/32/325401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic elastic deformation of silica glass under uniaxial stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116, pp.123509. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4896401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-independent Brillouin Fiber Optic Sensors for temperature measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 401, pp.36-39. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Brillouin study of sodium alumino silicate glasses under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139 (7), pp.074501. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4818335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent densification of compressed silica glass: a Raman-density calibration curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kassir-Bodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), pp.025402. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/25/2/025402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamorphic transitions in silica glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 382, pp.133-136. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Mapping of the Indentation-Induced Densification of a Soda-Lime-Silicate Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Kassir-Bodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Glass Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-7 (2012). </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-1294.2012.00078.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum cutting in CaYAlO_4: Pr^3+, Yb^3+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (12), pp.2280. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.002280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteretically reversible phase transition in a molecular glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bora Kalkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aitken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (22), pp.224503. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4769794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive transformations of silica glass upon densification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (12), pp.124505. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4754601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency Raman scattering under high pressure in diamond anvil cell: Experimental protocol and application to GeO2 and SiO2 boson peaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358 (23), pp.3156-3160. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soda-lime silicate glass under hydrostatic pressure and indentation: a micro-Raman study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (3), pp.035402. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/23/3/035402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between boson peak and anomalous elastic behavior in GeO2 glass: An in situ Raman scattering study under high-pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 134 (23), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3599939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent Ge Coordination Change Induced by Pressure in La 2 O 3 –B 2 O 3 –GeO 2 Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coussa-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Trapananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (9), pp.2726-2730. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2010.03797.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic anomalous behavior of silica glass under high-pressure: In-situ Raman study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 355 (18-21), pp.1095-1098. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica under hydrostatic pressure: A non continuous medium behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coussa-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 355 (48-49), pp.2422-2424. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial distribution of the fictive temperature in pure silica optical fibers by micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tomozawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103 (8), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2905321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High pressure elastic and plastic deformations of silica: In situ diamond anvil cell Raman experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudeulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354 (2-9), pp.569-573. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density hardening plasticity and mechanical aging of silica glass under pressure: A Raman spectroscopic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vandembroucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.485221. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/20/48/485221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258599v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV NANOSECOND LASER-INDUCED BIREFRINGENCE IN LBG GLASSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (3-5), pp.535-542. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430600900104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamorphism: Path to new high density glasses at ambient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (44-46), pp.4208-4211. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density and density fluctuations anomalies of SiO2 glass:comparison and light scattering study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levelut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (3-5), pp.691-695. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430601032345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Raman spectroscopy of pressure-induced changes in LaBGeO 5 glass: hysteresis and plastic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Grosvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (26), pp.266220. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/19/26/266220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing of birefringent lines in LBG glasses by UV pulsed laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (18-21), pp.1910-1915. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical, structural and fluorescence properties of nanocrystalline cubic or monoclinic Eu:Lu2O3 films prepared by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lancok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126 (2), pp.807-816. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of Eu 3+ doped Y 2 O 3 nanostructures embedded in amorphous alumina waveguides prepared by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lancok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bellessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (44), pp.10043-10058. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/18/44/005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman microspectroscopic characterization of amorphous silica plastic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grosvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89, pp.596. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2005.00747.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002965v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density and concentration fluctuations in a erbium-doped fiber amplifiers glass: Raman and small angle X-ray scattering study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Jurdyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 351 (30-32), pp.2421-2424. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin scintillating films of sesquioxides doped with Eu3+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 537 (1-2), pp.237-241. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2004.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering in SiO2–GeO2 glasses: quantitative comparison of Rayleigh, Brillouin and Raman effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Parc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 345-346, pp.315-318. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the PLD parameters on the crystalline phases and fluorescence of Eu:Y2O3 planar waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lancok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (4-6), pp.1263-1265. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-004-2732-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural studies of germanium doped silica glasses: the role of the fictive temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (1-2), pp.59-62. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-3467(03)00105-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear microwave properties of YBaCuO thin films studied with the coplanar resonator technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R Ladan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Alquié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 372-376, pp.558-561. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4534(02)00794-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of crystalline Si in an O2 plasma: Growth kinetics and oxide characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 81 (10), pp.6996-7005. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.365235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of SiO2 and TiO2 thin films by plasma enhanced chemical vapor deposition for antireflection coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 216, pp.77-82. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3093(97)00175-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared evidence for inhomogeneity in SiO2 films grown by plasma assisted oxidation of Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67 (18), pp.2696-2698. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.114296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature oxidation of Si in a microwave electron cyclotron resonance excited O2 plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67 (23), pp.3500-3502. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.115260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the vibrational mode spectra of amorphous SiO2 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 77 (9), pp.4343-4348. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.359459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Dry Development Techniques using O 2 and SO 2 /O 2 Low-Pressure Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Panabière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 33 (2R), pp.991. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.33.991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ion energy on the physical properties of plasma deposited SiO2 fims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A. B. Devine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. R. Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 62(3), pp.228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity of hybrid silicas under high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís D. Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altaïr Soria Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European silican days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation plastique du verre SiO2 : liens entre structure du verre et contraintes mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic deformation of Na-aluminosilicate glasses under micro and nano-indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Pukhkaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Enhanced Atomic Layer Deposition of ZrO2: A Thermodynamic Approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">219th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Enhanced Atomic Layer Deposition of ZrO 2 : A Thermodynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Nuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical Society meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35 (4), pp.497-513, 2011, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3572301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie Brillouin: introduction et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopies Vibrationnelles : Théorie, aspects pratiques et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.247-272, 2020, 97828130002556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie Brillouin : introduction et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilhem Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopies vibrationnelles. Théorie, aspects pratiques et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.247-272, 2020, 9782813002556. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.4203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OXYDATION DU SILICIUM PAR PLASMA D'OXYGENE : CINETIQUES DE CROISSANCE ET ANALYSES PHYSIQUES DES COUCHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Joseph Fourier - Grenoble, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01643269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId313"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine MARTINET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche hors classe CNRS , Institut Lumière Matière UMR 5306, Université Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’équipe de recherche SOPRANO (Spectroscopie Optique des veRres, Amorphes et NanOparticules) (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ilm.univ-lyon1.fr/index.php?option=com_content&view=article&id=70</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">co-responsable  du Centre Commun de Micro-spectrométrie Optique ,CECOMO ILM Tech, comprenant des spectromètres Raman et FTIR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du bureau du Groupe de Spectroscopie Vibrationnelle (GFSV), association regroupant des universitaires et des industriels autour de la spectroscopie vibrationnelle ( </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.gfsv.net/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Break-down of the relationship between α-relaxation and equilibration in hydrostatically compressed metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ronca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Neuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 92, pp.304 - 314. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mattod.2025.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural rearrangements of assembly of silica nanoparticles under pressure through in-situ experimental studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Mattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.08.281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-induced amorphous-amorphous transition in pre-densified silica glass: an experimental exploration of the potential energy landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.6719. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-89802-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold-and Hot-Densification of a Depolymerized Glass: A Multiscale Vibrational Investigation of PbSiO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Bartz Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 646, pp.123246. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2024.123246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High pressure-driven effects on the structural and spectroscopic attributes of Eu3+-doped amorphous silicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.De Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (6), pp.9243-9249. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.12.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal to abnormal behavior of PbSiO3 glass: a vibrational spectroscopy investigation under high-pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 589, pp.121614. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory effect in the plasticity of a silicate glass densified at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (22), pp.224206. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.105.224206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring gypsum plaster setting in a foam through Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Trosseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Panczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Merrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp.034078. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.18.034078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Pressure Plastic Deformation of Lead Metasilicate Glass Accessed by Raman Spectroscopy: Insights into the Q n distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 567, pp.120930. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the impact of shear strain on the SiO 2 glass structure: From experiments to atomistic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 533, pp.119898. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.119898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of polyamorphic transitions during densified SiO2 glass annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151 (16), pp.164502. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5121534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure—longitudinal sound velocity relationships in glassy anorthite (CaAl2Si2O8) up to 20 GPa: An in situ Raman and Brillouin spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J.A. Moulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 261, pp.132-144. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2019.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation study of pre-densified silica glasses under 2.5 MeV electron irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lancry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1227. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-37751-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated evolution of structure and mechanical loss of a sputtered silica film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Coillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Mater.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (05), pp.053607. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.053607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation processes of densified silica glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligny Dominique De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 146, pp.094504. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4977036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of glass density on the green emission and NBOHC formation in silica glass: A combined high pressure and 2.5 MeV electron irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Piven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Billotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 476, pp.81-86. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural modifications of GeO2 glass under high pressure and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Molherac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.115901. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4962718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-thermal elastic behavior of silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kamel Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (7), pp.075402. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/28/7/075402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the induction of homogeneous bulk crystallization in Eu-doped calcium aluminosilicate glass by applying simultaneous high pressure and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Rohling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.245901. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4954287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ structural analysis of calcium aluminosilicate glasses under high pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligny D. De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.315402-315402. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/28/31/315402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanently densified SiO2 glasses: a structural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kassir-Bodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (32), pp.325401. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/27/32/325401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Moduli of Permanently Densified Silica Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic elastic deformation of silica glass under uniaxial stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116, pp.123509. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4896401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-independent Brillouin Fiber Optic Sensors for temperature measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 401, pp.36-39. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Brillouin study of sodium alumino silicate glasses under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139 (7), pp.074501. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4818335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent densification of compressed silica glass: a Raman-density calibration curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kassir-Bodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), pp.025402. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/25/2/025402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamorphic transitions in silica glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 382, pp.133-136. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum cutting in CaYAlO_4: Pr^3+, Yb^3+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (12), pp.2280. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.002280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Mapping of the Indentation-Induced Densification of a Soda-Lime-Silicate Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Kassir-Bodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Glass Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-7 (2012). </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-1294.2012.00078.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive transformations of silica glass upon densification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (12), pp.124505. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4754601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteretically reversible phase transition in a molecular glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bora Kalkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aitken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (22), pp.224503. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4769794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency Raman scattering under high pressure in diamond anvil cell: Experimental protocol and application to GeO2 and SiO2 boson peaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358 (23), pp.3156-3160. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between boson peak and anomalous elastic behavior in GeO2 glass: An in situ Raman scattering study under high-pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 134 (23), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3599939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soda-lime silicate glass under hydrostatic pressure and indentation: a micro-Raman study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (3), pp.035402. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/23/3/035402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent Ge Coordination Change Induced by Pressure in La 2 O 3 –B 2 O 3 –GeO 2 Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coussa-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Trapananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (9), pp.2726-2730. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2010.03797.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic anomalous behavior of silica glass under high-pressure: In-situ Raman study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 355 (18-21), pp.1095-1098. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica under hydrostatic pressure: A non continuous medium behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coussa-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 355 (48-49), pp.2422-2424. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial distribution of the fictive temperature in pure silica optical fibers by micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tomozawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103 (8), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2905321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High pressure elastic and plastic deformations of silica: In situ diamond anvil cell Raman experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudeulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354 (2-9), pp.569-573. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density hardening plasticity and mechanical aging of silica glass under pressure: A Raman spectroscopic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vandembroucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.485221. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/20/48/485221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258599v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV NANOSECOND LASER-INDUCED BIREFRINGENCE IN LBG GLASSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (3-5), pp.535-542. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430600900104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamorphism: Path to new high density glasses at ambient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (44-46), pp.4208-4211. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing of birefringent lines in LBG glasses by UV pulsed laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (18-21), pp.1910-1915. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Raman spectroscopy of pressure-induced changes in LaBGeO 5 glass: hysteresis and plastic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Grosvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (26), pp.266220. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/19/26/266220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density and density fluctuations anomalies of SiO2 glass:comparison and light scattering study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levelut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (3-5), pp.691-695. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430601032345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical, structural and fluorescence properties of nanocrystalline cubic or monoclinic Eu:Lu2O3 films prepared by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lancok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126 (2), pp.807-816. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of Eu 3+ doped Y 2 O 3 nanostructures embedded in amorphous alumina waveguides prepared by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lancok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bellessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (44), pp.10043-10058. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/18/44/005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman microspectroscopic characterization of amorphous silica plastic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grosvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89, pp.596. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2005.00747.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002965v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density and concentration fluctuations in a erbium-doped fiber amplifiers glass: Raman and small angle X-ray scattering study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Jurdyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 351 (30-32), pp.2421-2424. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin scintillating films of sesquioxides doped with Eu3+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 537 (1-2), pp.237-241. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2004.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering in SiO2–GeO2 glasses: quantitative comparison of Rayleigh, Brillouin and Raman effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Parc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 345-346, pp.315-318. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the PLD parameters on the crystalline phases and fluorescence of Eu:Y2O3 planar waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lancok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (4-6), pp.1263-1265. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-004-2732-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural studies of germanium doped silica glasses: the role of the fictive temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (1-2), pp.59-62. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-3467(03)00105-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear microwave properties of YBaCuO thin films studied with the coplanar resonator technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R Ladan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Alquié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 372-376, pp.558-561. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4534(02)00794-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of crystalline Si in an O2 plasma: Growth kinetics and oxide characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 81 (10), pp.6996-7005. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.365235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of SiO2 and TiO2 thin films by plasma enhanced chemical vapor deposition for antireflection coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 216, pp.77-82. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3093(97)00175-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared evidence for inhomogeneity in SiO2 films grown by plasma assisted oxidation of Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67 (18), pp.2696-2698. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.114296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature oxidation of Si in a microwave electron cyclotron resonance excited O2 plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67 (23), pp.3500-3502. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.115260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the vibrational mode spectra of amorphous SiO2 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 77 (9), pp.4343-4348. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.359459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Dry Development Techniques using O 2 and SO 2 /O 2 Low-Pressure Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Panabière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 33 (2R), pp.991. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.33.991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ion energy on the physical properties of plasma deposited SiO2 fims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A. B. Devine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. R. Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 62(3), pp.228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity of hybrid silicas under high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís D. Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altaïr Soria Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European silican days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation plastique du verre SiO2 : liens entre structure du verre et contraintes mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic deformation of Na-aluminosilicate glasses under micro and nano-indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Pukhkaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Enhanced Atomic Layer Deposition of ZrO2: A Thermodynamic Approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">219th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Enhanced Atomic Layer Deposition of ZrO 2 : A Thermodynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Nuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical Society meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35 (4), pp.497-513, 2011, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3572301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie Brillouin: introduction et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopies Vibrationnelles : Théorie, aspects pratiques et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.247-272, 2020, 97828130002556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie Brillouin : introduction et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilhem Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopies vibrationnelles. Théorie, aspects pratiques et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.247-272, 2020, 9782813002556. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.4203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OXYDATION DU SILICIUM PAR PLASMA D'OXYGENE : CINETIQUES DE CROISSANCE ET ANALYSES PHYSIQUES DES COUCHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Joseph Fourier - Grenoble, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01643269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId313"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ilm.univ-lyon1.fr/index.php?option=com_content&amp;view=article&amp;id=70" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gfsv.net/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539319v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Shen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ronca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubin Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Neuber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2025.12.011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233533v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deschamps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Mattani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.08.281" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996642v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courtois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-89802-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Bartz Pena" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deschamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Romeo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.123246" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Muniz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.De Ligny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Medina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.12.240" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877431v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Pena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Amato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pizani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121614" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champagnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moln&#225;r" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.224206" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Trosseille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.034078" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Pena" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Deschamps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Romeo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picinin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120930" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Heili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119898" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121534" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J.A. Moulton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Henderson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.06.047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DS0SCXN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lancry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37751-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881003v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Granata" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.053607" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligny Dominique De" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Champagnon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317562v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Piven" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billotte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.09.029" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303916v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Molherac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962718" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290204v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamel Rabia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Degioanni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Brusq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/7/075402" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Muniz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Rohling" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954287" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290195v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligny D. De" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandrini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Medina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/31/315402" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108392v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07193" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290215v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassir-Bodon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/32/325401" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311229v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896401" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonneville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degioanni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.01.029" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108413v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818335" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kassir-Bodon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonneville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/2/025402" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135544v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.12.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N894WLNW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672585v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Kassir-Bodon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-1294.2012.00078.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549539v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002280" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548884v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora Kalkan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aitken" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769794" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108422v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754601" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549520v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bruneel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.08.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMS53B6C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549563v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bruneel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Champagnon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/3/035402" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruneel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3599939" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549573v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coussa-Simon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Trapananti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2010.03797.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6J69ZS9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549622v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.01.045" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H94QXQN5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Neuville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coussa-Simon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.08.031" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4DNBLB4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549634v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coussa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomozawa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2905321" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550122v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudeulle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vouagner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.079" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JKXBL71-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258599v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coussa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perriot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/48/485221" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513739v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vouagner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Califano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600900104" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550132v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.026" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFR2TC16-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513791v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601032345" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550137v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coussa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Grosvalet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vouagner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/26/266220" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550159v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hugueney" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.02.053" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPTCQ8PN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550145v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lancok" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garapon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.10.032" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z252XPFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552811v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pillonnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lancok" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marty" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bellessa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/44/005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002965v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grosvalet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00747.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552821v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jurdyc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.06.034" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MBMF04R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552829v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Luyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mugnier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.08.017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7173CRVT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552836v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Parc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.035" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z403F5S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552844v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-004-2732-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4M4J3HHH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552846v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Martinez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Parc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(03)00105-8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBNMKP6X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552881v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Seron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kokabi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R Ladan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Alqui&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(02)00794-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR1KM97F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552900v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Devine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.365235" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552892v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnaire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joseph" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(97)00175-0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKJ5P5L2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552908v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.114296" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552903v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.115260" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552912v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.359459" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552921v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelletier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Panabi&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.33.991" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282427v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burke" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. B. Devine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. R. Joubert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843618v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Freitas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s D. Carlos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alta&#239;r Soria Pereira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444611v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444598v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Pukhkaya" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692284v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monnier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nuta" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549603v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Monnier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Nuta" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Doisneau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3572301" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418109v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767144v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4203" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01643269v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ilm.univ-lyon1.fr/index.php?option=com_content&amp;view=article&amp;id=70" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gfsv.net/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539319v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Shen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ronca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubin Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Neuber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2025.12.011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233533v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deschamps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Mattani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.08.281" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996642v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courtois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-89802-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Bartz Pena" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deschamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Romeo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.123246" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Muniz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.De Ligny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Medina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.12.240" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877431v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Pena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Amato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pizani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121614" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champagnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moln&#225;r" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.224206" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Trosseille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.034078" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Pena" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Deschamps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Romeo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picinin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120930" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Heili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119898" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121534" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J.A. Moulton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Henderson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.06.047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DS0SCXN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lancry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37751-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881003v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Granata" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.053607" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligny Dominique De" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Champagnon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317562v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Piven" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billotte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.09.029" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303916v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Molherac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962718" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290204v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamel Rabia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Degioanni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Brusq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/7/075402" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Muniz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Rohling" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954287" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290195v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligny D. De" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandrini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Medina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/31/315402" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290215v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassir-Bodon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/32/325401" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108392v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07193" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311229v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896401" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonneville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degioanni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.01.029" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108413v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818335" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kassir-Bodon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonneville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/2/025402" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135544v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.12.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N894WLNW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549539v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002280" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Kassir-Bodon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-1294.2012.00078.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108422v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754601" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora Kalkan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aitken" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769794" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549520v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bruneel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.08.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMS53B6C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549552v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruneel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3599939" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549563v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bruneel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Champagnon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/3/035402" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549573v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coussa-Simon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Trapananti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2010.03797.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6J69ZS9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549622v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.01.045" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H94QXQN5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Neuville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coussa-Simon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.08.031" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4DNBLB4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549634v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coussa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomozawa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2905321" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550122v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudeulle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vouagner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.079" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JKXBL71-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258599v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coussa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perriot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/48/485221" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513739v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vouagner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Califano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600900104" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550132v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.026" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFR2TC16-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550159v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hugueney" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.02.053" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPTCQ8PN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550137v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coussa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Grosvalet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vouagner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/26/266220" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513791v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601032345" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550145v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lancok" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garapon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.10.032" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z252XPFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552811v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pillonnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lancok" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marty" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bellessa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/44/005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002965v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grosvalet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00747.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552821v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jurdyc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.06.034" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MBMF04R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552829v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Luyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mugnier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.08.017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7173CRVT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552836v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Parc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.035" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z403F5S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552844v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-004-2732-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4M4J3HHH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552846v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Martinez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Parc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(03)00105-8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBNMKP6X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552881v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Seron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kokabi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R Ladan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Alqui&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(02)00794-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR1KM97F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552900v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Devine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.365235" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552892v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnaire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joseph" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(97)00175-0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKJ5P5L2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552908v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.114296" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552903v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.115260" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552912v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.359459" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552921v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelletier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Panabi&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.33.991" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282427v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burke" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. B. Devine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. R. Joubert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843618v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Freitas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s D. Carlos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alta&#239;r Soria Pereira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444611v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444598v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Pukhkaya" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692284v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monnier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nuta" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549603v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Monnier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Nuta" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Doisneau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3572301" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418109v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767144v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4203" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01643269v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>