--- v1 (2026-04-12)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine MARTINET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche hors classe CNRS , Institut Lumière Matière UMR 5306, Université Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’équipe de recherche SOPRANO (Spectroscopie Optique des veRres, Amorphes et NanOparticules) (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ilm.univ-lyon1.fr/index.php?option=com_content&view=article&id=70</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">co-responsable  du Centre Commun de Micro-spectrométrie Optique ,CECOMO ILM Tech, comprenant des spectromètres Raman et FTIR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du bureau du Groupe de Spectroscopie Vibrationnelle (GFSV), association regroupant des universitaires et des industriels autour de la spectroscopie vibrationnelle ( </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.gfsv.net/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Break-down of the relationship between α-relaxation and equilibration in hydrostatically compressed metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ronca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Neuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 92, pp.304 - 314. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mattod.2025.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural rearrangements of assembly of silica nanoparticles under pressure through in-situ experimental studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Mattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.08.281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-induced amorphous-amorphous transition in pre-densified silica glass: an experimental exploration of the potential energy landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.6719. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-89802-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold-and Hot-Densification of a Depolymerized Glass: A Multiscale Vibrational Investigation of PbSiO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Bartz Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 646, pp.123246. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2024.123246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High pressure-driven effects on the structural and spectroscopic attributes of Eu3+-doped amorphous silicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.De Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (6), pp.9243-9249. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.12.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal to abnormal behavior of PbSiO3 glass: a vibrational spectroscopy investigation under high-pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 589, pp.121614. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory effect in the plasticity of a silicate glass densified at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (22), pp.224206. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.105.224206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring gypsum plaster setting in a foam through Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Trosseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Panczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Merrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp.034078. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.18.034078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Pressure Plastic Deformation of Lead Metasilicate Glass Accessed by Raman Spectroscopy: Insights into the Q n distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 567, pp.120930. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the impact of shear strain on the SiO 2 glass structure: From experiments to atomistic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 533, pp.119898. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.119898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of polyamorphic transitions during densified SiO2 glass annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151 (16), pp.164502. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5121534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure—longitudinal sound velocity relationships in glassy anorthite (CaAl2Si2O8) up to 20 GPa: An in situ Raman and Brillouin spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J.A. Moulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 261, pp.132-144. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2019.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation study of pre-densified silica glasses under 2.5 MeV electron irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lancry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1227. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-37751-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated evolution of structure and mechanical loss of a sputtered silica film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Coillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Mater.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (05), pp.053607. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.053607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation processes of densified silica glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligny Dominique De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 146, pp.094504. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4977036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of glass density on the green emission and NBOHC formation in silica glass: A combined high pressure and 2.5 MeV electron irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Piven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Billotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 476, pp.81-86. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural modifications of GeO2 glass under high pressure and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Molherac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.115901. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4962718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-thermal elastic behavior of silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kamel Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (7), pp.075402. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/28/7/075402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the induction of homogeneous bulk crystallization in Eu-doped calcium aluminosilicate glass by applying simultaneous high pressure and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Rohling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.245901. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4954287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ structural analysis of calcium aluminosilicate glasses under high pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligny D. De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.315402-315402. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/28/31/315402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanently densified SiO2 glasses: a structural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kassir-Bodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (32), pp.325401. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/27/32/325401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Moduli of Permanently Densified Silica Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic elastic deformation of silica glass under uniaxial stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116, pp.123509. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4896401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-independent Brillouin Fiber Optic Sensors for temperature measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 401, pp.36-39. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Brillouin study of sodium alumino silicate glasses under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139 (7), pp.074501. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4818335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent densification of compressed silica glass: a Raman-density calibration curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kassir-Bodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), pp.025402. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/25/2/025402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamorphic transitions in silica glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 382, pp.133-136. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum cutting in CaYAlO_4: Pr^3+, Yb^3+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (12), pp.2280. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.002280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Mapping of the Indentation-Induced Densification of a Soda-Lime-Silicate Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Kassir-Bodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Glass Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-7 (2012). </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-1294.2012.00078.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive transformations of silica glass upon densification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (12), pp.124505. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4754601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteretically reversible phase transition in a molecular glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bora Kalkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aitken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (22), pp.224503. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4769794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency Raman scattering under high pressure in diamond anvil cell: Experimental protocol and application to GeO2 and SiO2 boson peaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358 (23), pp.3156-3160. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between boson peak and anomalous elastic behavior in GeO2 glass: An in situ Raman scattering study under high-pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 134 (23), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3599939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soda-lime silicate glass under hydrostatic pressure and indentation: a micro-Raman study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (3), pp.035402. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/23/3/035402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent Ge Coordination Change Induced by Pressure in La 2 O 3 –B 2 O 3 –GeO 2 Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coussa-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Trapananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (9), pp.2726-2730. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2010.03797.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic anomalous behavior of silica glass under high-pressure: In-situ Raman study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 355 (18-21), pp.1095-1098. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica under hydrostatic pressure: A non continuous medium behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coussa-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 355 (48-49), pp.2422-2424. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial distribution of the fictive temperature in pure silica optical fibers by micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tomozawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103 (8), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2905321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High pressure elastic and plastic deformations of silica: In situ diamond anvil cell Raman experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudeulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354 (2-9), pp.569-573. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density hardening plasticity and mechanical aging of silica glass under pressure: A Raman spectroscopic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vandembroucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.485221. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/20/48/485221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258599v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV NANOSECOND LASER-INDUCED BIREFRINGENCE IN LBG GLASSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (3-5), pp.535-542. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430600900104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamorphism: Path to new high density glasses at ambient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (44-46), pp.4208-4211. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing of birefringent lines in LBG glasses by UV pulsed laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (18-21), pp.1910-1915. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Raman spectroscopy of pressure-induced changes in LaBGeO 5 glass: hysteresis and plastic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Grosvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (26), pp.266220. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/19/26/266220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density and density fluctuations anomalies of SiO2 glass:comparison and light scattering study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levelut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (3-5), pp.691-695. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430601032345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical, structural and fluorescence properties of nanocrystalline cubic or monoclinic Eu:Lu2O3 films prepared by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lancok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126 (2), pp.807-816. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of Eu 3+ doped Y 2 O 3 nanostructures embedded in amorphous alumina waveguides prepared by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lancok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bellessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (44), pp.10043-10058. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/18/44/005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman microspectroscopic characterization of amorphous silica plastic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grosvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89, pp.596. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2005.00747.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002965v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density and concentration fluctuations in a erbium-doped fiber amplifiers glass: Raman and small angle X-ray scattering study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Jurdyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 351 (30-32), pp.2421-2424. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin scintillating films of sesquioxides doped with Eu3+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 537 (1-2), pp.237-241. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2004.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering in SiO2–GeO2 glasses: quantitative comparison of Rayleigh, Brillouin and Raman effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Parc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 345-346, pp.315-318. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the PLD parameters on the crystalline phases and fluorescence of Eu:Y2O3 planar waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lancok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (4-6), pp.1263-1265. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-004-2732-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural studies of germanium doped silica glasses: the role of the fictive temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (1-2), pp.59-62. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-3467(03)00105-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear microwave properties of YBaCuO thin films studied with the coplanar resonator technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R Ladan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Alquié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 372-376, pp.558-561. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4534(02)00794-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of crystalline Si in an O2 plasma: Growth kinetics and oxide characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 81 (10), pp.6996-7005. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.365235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of SiO2 and TiO2 thin films by plasma enhanced chemical vapor deposition for antireflection coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 216, pp.77-82. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3093(97)00175-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared evidence for inhomogeneity in SiO2 films grown by plasma assisted oxidation of Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67 (18), pp.2696-2698. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.114296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature oxidation of Si in a microwave electron cyclotron resonance excited O2 plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67 (23), pp.3500-3502. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.115260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the vibrational mode spectra of amorphous SiO2 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 77 (9), pp.4343-4348. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.359459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Dry Development Techniques using O 2 and SO 2 /O 2 Low-Pressure Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Panabière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 33 (2R), pp.991. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.33.991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ion energy on the physical properties of plasma deposited SiO2 fims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A. B. Devine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. R. Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 62(3), pp.228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity of hybrid silicas under high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís D. Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altaïr Soria Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European silican days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation plastique du verre SiO2 : liens entre structure du verre et contraintes mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic deformation of Na-aluminosilicate glasses under micro and nano-indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Pukhkaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Enhanced Atomic Layer Deposition of ZrO2: A Thermodynamic Approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">219th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Enhanced Atomic Layer Deposition of ZrO 2 : A Thermodynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Nuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical Society meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35 (4), pp.497-513, 2011, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3572301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie Brillouin: introduction et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopies Vibrationnelles : Théorie, aspects pratiques et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.247-272, 2020, 97828130002556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie Brillouin : introduction et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilhem Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopies vibrationnelles. Théorie, aspects pratiques et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.247-272, 2020, 9782813002556. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.4203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OXYDATION DU SILICIUM PAR PLASMA D'OXYGENE : CINETIQUES DE CROISSANCE ET ANALYSES PHYSIQUES DES COUCHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Joseph Fourier - Grenoble, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01643269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId313"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine MARTINET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche hors classe CNRS , Institut Lumière Matière UMR 5306, Université Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’équipe de recherche SOPRANO (Spectroscopie Optique des veRres, Amorphes et NanOparticules) (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ilm.univ-lyon1.fr/index.php?option=com_content&view=article&id=70</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">co-responsable  du Centre Commun de Micro-spectrométrie Optique ,CECOMO ILM Tech, comprenant des spectromètres Raman et FTIR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du bureau du Groupe de Spectroscopie Vibrationnelle (GFSV), association regroupant des universitaires et des industriels autour de la spectroscopie vibrationnelle ( </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.gfsv.net/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Break-down of the relationship between α-relaxation and equilibration in hydrostatically compressed metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ronca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Neuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 92, pp.304 - 314. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mattod.2025.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-induced amorphous-amorphous transition in pre-densified silica glass: an experimental exploration of the potential energy landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.6719. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-89802-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural rearrangements of assembly of silica nanoparticles under pressure through in-situ experimental studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Mattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.08.281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold-and Hot-Densification of a Depolymerized Glass: A Multiscale Vibrational Investigation of PbSiO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Bartz Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 646, pp.123246. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2024.123246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High pressure-driven effects on the structural and spectroscopic attributes of Eu3+-doped amorphous silicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.De Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (6), pp.9243-9249. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.12.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring gypsum plaster setting in a foam through Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Trosseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Panczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Merrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp.034078. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.18.034078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory effect in the plasticity of a silicate glass densified at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (22), pp.224206. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.105.224206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal to abnormal behavior of PbSiO3 glass: a vibrational spectroscopy investigation under high-pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 589, pp.121614. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Pressure Plastic Deformation of Lead Metasilicate Glass Accessed by Raman Spectroscopy: Insights into the Q n distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 567, pp.120930. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the impact of shear strain on the SiO 2 glass structure: From experiments to atomistic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 533, pp.119898. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.119898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of polyamorphic transitions during densified SiO2 glass annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151 (16), pp.164502. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5121534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure—longitudinal sound velocity relationships in glassy anorthite (CaAl2Si2O8) up to 20 GPa: An in situ Raman and Brillouin spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J.A. Moulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 261, pp.132-144. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2019.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation study of pre-densified silica glasses under 2.5 MeV electron irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lancry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1227. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-37751-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated evolution of structure and mechanical loss of a sputtered silica film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Coillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Mater.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (05), pp.053607. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.053607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation processes of densified silica glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligny Dominique De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 146, pp.094504. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4977036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of glass density on the green emission and NBOHC formation in silica glass: A combined high pressure and 2.5 MeV electron irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Piven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Billotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 476, pp.81-86. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the induction of homogeneous bulk crystallization in Eu-doped calcium aluminosilicate glass by applying simultaneous high pressure and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Rohling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.245901. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4954287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-thermal elastic behavior of silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kamel Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (7), pp.075402. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/28/7/075402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ structural analysis of calcium aluminosilicate glasses under high pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligny D. De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.315402-315402. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/28/31/315402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural modifications of GeO2 glass under high pressure and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Molherac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.115901. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4962718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Moduli of Permanently Densified Silica Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanently densified SiO2 glasses: a structural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kassir-Bodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (32), pp.325401. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/27/32/325401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic elastic deformation of silica glass under uniaxial stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116, pp.123509. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4896401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-independent Brillouin Fiber Optic Sensors for temperature measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 401, pp.36-39. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent densification of compressed silica glass: a Raman-density calibration curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kassir-Bodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), pp.025402. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/25/2/025402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamorphic transitions in silica glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 382, pp.133-136. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Brillouin study of sodium alumino silicate glasses under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139 (7), pp.074501. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4818335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Mapping of the Indentation-Induced Densification of a Soda-Lime-Silicate Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Kassir-Bodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Glass Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-7 (2012). </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-1294.2012.00078.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum cutting in CaYAlO_4: Pr^3+, Yb^3+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (12), pp.2280. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.002280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive transformations of silica glass upon densification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (12), pp.124505. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4754601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteretically reversible phase transition in a molecular glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bora Kalkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aitken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (22), pp.224503. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4769794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency Raman scattering under high pressure in diamond anvil cell: Experimental protocol and application to GeO2 and SiO2 boson peaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358 (23), pp.3156-3160. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soda-lime silicate glass under hydrostatic pressure and indentation: a micro-Raman study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (3), pp.035402. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/23/3/035402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between boson peak and anomalous elastic behavior in GeO2 glass: An in situ Raman scattering study under high-pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 134 (23), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3599939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent Ge Coordination Change Induced by Pressure in La 2 O 3 –B 2 O 3 –GeO 2 Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coussa-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Trapananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (9), pp.2726-2730. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2010.03797.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic anomalous behavior of silica glass under high-pressure: In-situ Raman study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 355 (18-21), pp.1095-1098. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica under hydrostatic pressure: A non continuous medium behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coussa-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 355 (48-49), pp.2422-2424. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density hardening plasticity and mechanical aging of silica glass under pressure: A Raman spectroscopic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vandembroucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.485221. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/20/48/485221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258599v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial distribution of the fictive temperature in pure silica optical fibers by micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tomozawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103 (8), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2905321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High pressure elastic and plastic deformations of silica: In situ diamond anvil cell Raman experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudeulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354 (2-9), pp.569-573. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Raman spectroscopy of pressure-induced changes in LaBGeO 5 glass: hysteresis and plastic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Grosvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (26), pp.266220. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/19/26/266220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density and density fluctuations anomalies of SiO2 glass:comparison and light scattering study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levelut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (3-5), pp.691-695. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430601032345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing of birefringent lines in LBG glasses by UV pulsed laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (18-21), pp.1910-1915. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV NANOSECOND LASER-INDUCED BIREFRINGENCE IN LBG GLASSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (3-5), pp.535-542. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430600900104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamorphism: Path to new high density glasses at ambient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (44-46), pp.4208-4211. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical, structural and fluorescence properties of nanocrystalline cubic or monoclinic Eu:Lu2O3 films prepared by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lancok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126 (2), pp.807-816. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman microspectroscopic characterization of amorphous silica plastic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grosvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89, pp.596. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2005.00747.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002965v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of Eu 3+ doped Y 2 O 3 nanostructures embedded in amorphous alumina waveguides prepared by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lancok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bellessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (44), pp.10043-10058. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/18/44/005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin scintillating films of sesquioxides doped with Eu3+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 537 (1-2), pp.237-241. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2004.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density and concentration fluctuations in a erbium-doped fiber amplifiers glass: Raman and small angle X-ray scattering study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Jurdyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 351 (30-32), pp.2421-2424. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering in SiO2–GeO2 glasses: quantitative comparison of Rayleigh, Brillouin and Raman effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Parc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 345-346, pp.315-318. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the PLD parameters on the crystalline phases and fluorescence of Eu:Y2O3 planar waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lancok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (4-6), pp.1263-1265. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-004-2732-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural studies of germanium doped silica glasses: the role of the fictive temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (1-2), pp.59-62. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-3467(03)00105-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear microwave properties of YBaCuO thin films studied with the coplanar resonator technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R Ladan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Alquié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 372-376, pp.558-561. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4534(02)00794-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of SiO2 and TiO2 thin films by plasma enhanced chemical vapor deposition for antireflection coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 216, pp.77-82. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3093(97)00175-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of crystalline Si in an O2 plasma: Growth kinetics and oxide characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 81 (10), pp.6996-7005. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.365235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature oxidation of Si in a microwave electron cyclotron resonance excited O2 plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67 (23), pp.3500-3502. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.115260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared evidence for inhomogeneity in SiO2 films grown by plasma assisted oxidation of Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67 (18), pp.2696-2698. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.114296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the vibrational mode spectra of amorphous SiO2 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 77 (9), pp.4343-4348. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.359459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Dry Development Techniques using O 2 and SO 2 /O 2 Low-Pressure Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Panabière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 33 (2R), pp.991. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.33.991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ion energy on the physical properties of plasma deposited SiO2 fims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A. B. Devine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. R. Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 62(3), pp.228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity of hybrid silicas under high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís D. Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altaïr Soria Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European silican days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation plastique du verre SiO2 : liens entre structure du verre et contraintes mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic deformation of Na-aluminosilicate glasses under micro and nano-indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Pukhkaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Enhanced Atomic Layer Deposition of ZrO2: A Thermodynamic Approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">219th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Enhanced Atomic Layer Deposition of ZrO 2 : A Thermodynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Nuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical Society meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35 (4), pp.497-513, 2011, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3572301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie Brillouin: introduction et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopies Vibrationnelles : Théorie, aspects pratiques et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.247-272, 2020, 97828130002556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie Brillouin : introduction et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilhem Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopies vibrationnelles. Théorie, aspects pratiques et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.247-272, 2020, 9782813002556. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.4203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OXYDATION DU SILICIUM PAR PLASMA D'OXYGENE : CINETIQUES DE CROISSANCE ET ANALYSES PHYSIQUES DES COUCHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Joseph Fourier - Grenoble, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01643269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId313"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ilm.univ-lyon1.fr/index.php?option=com_content&amp;view=article&amp;id=70" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gfsv.net/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539319v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Shen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ronca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubin Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Neuber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2025.12.011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233533v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deschamps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Mattani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.08.281" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996642v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courtois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-89802-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Bartz Pena" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deschamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Romeo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.123246" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Muniz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.De Ligny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Medina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.12.240" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877431v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Pena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Amato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pizani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121614" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champagnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moln&#225;r" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.224206" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Trosseille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.034078" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Pena" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Deschamps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Romeo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picinin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120930" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Heili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119898" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121534" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J.A. Moulton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Henderson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.06.047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DS0SCXN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lancry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37751-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881003v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Granata" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.053607" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligny Dominique De" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Champagnon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317562v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Piven" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billotte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.09.029" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303916v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Molherac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962718" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290204v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamel Rabia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Degioanni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Brusq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/7/075402" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Muniz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Rohling" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954287" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290195v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligny D. De" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandrini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Medina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/31/315402" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290215v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassir-Bodon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/32/325401" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108392v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07193" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311229v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896401" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonneville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degioanni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.01.029" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108413v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818335" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kassir-Bodon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonneville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/2/025402" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135544v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.12.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N894WLNW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549539v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002280" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Kassir-Bodon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-1294.2012.00078.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108422v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754601" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora Kalkan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aitken" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769794" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549520v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bruneel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.08.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMS53B6C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549552v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruneel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3599939" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549563v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bruneel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Champagnon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/3/035402" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549573v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coussa-Simon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Trapananti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2010.03797.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6J69ZS9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549622v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.01.045" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H94QXQN5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Neuville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coussa-Simon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.08.031" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4DNBLB4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549634v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coussa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomozawa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2905321" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550122v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudeulle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vouagner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.079" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JKXBL71-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258599v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coussa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perriot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/48/485221" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513739v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vouagner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Califano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600900104" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550132v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.026" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFR2TC16-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550159v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hugueney" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.02.053" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPTCQ8PN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550137v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coussa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Grosvalet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vouagner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/26/266220" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513791v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601032345" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550145v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lancok" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garapon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.10.032" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z252XPFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552811v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pillonnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lancok" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marty" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bellessa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/44/005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002965v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grosvalet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00747.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552821v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jurdyc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.06.034" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MBMF04R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552829v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Luyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mugnier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.08.017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7173CRVT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552836v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Parc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.035" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z403F5S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552844v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-004-2732-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4M4J3HHH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552846v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Martinez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Parc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(03)00105-8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBNMKP6X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552881v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Seron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kokabi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R Ladan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Alqui&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(02)00794-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR1KM97F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552900v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Devine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.365235" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552892v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnaire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joseph" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(97)00175-0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKJ5P5L2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552908v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.114296" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552903v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.115260" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552912v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.359459" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552921v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelletier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Panabi&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.33.991" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282427v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burke" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. B. Devine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. R. Joubert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843618v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Freitas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s D. Carlos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alta&#239;r Soria Pereira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444611v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444598v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Pukhkaya" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692284v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monnier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nuta" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549603v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Monnier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Nuta" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Doisneau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3572301" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418109v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767144v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4203" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01643269v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ilm.univ-lyon1.fr/index.php?option=com_content&amp;view=article&amp;id=70" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gfsv.net/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539319v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Shen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ronca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubin Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Neuber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2025.12.011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996642v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courtois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-89802-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deschamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Mattani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.08.281" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Bartz Pena" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deschamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Romeo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.123246" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Muniz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.De Ligny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Medina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.12.240" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Trosseille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.034078" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champagnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moln&#225;r" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.224206" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877431v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Pena" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Amato" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pizani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121614" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Pena" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Deschamps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Romeo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picinin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120930" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Heili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119898" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121534" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J.A. Moulton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Henderson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.06.047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DS0SCXN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lancry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37751-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881003v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Granata" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.053607" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligny Dominique De" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Champagnon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317562v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Piven" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billotte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.09.029" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Muniz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Rohling" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954287" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamel Rabia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Degioanni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Brusq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/7/075402" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290195v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligny D. De" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandrini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Medina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/31/315402" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303916v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Molherac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962718" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108392v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07193" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290215v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassir-Bodon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/32/325401" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311229v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896401" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonneville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degioanni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.01.029" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kassir-Bodon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonneville" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/2/025402" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.12.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N894WLNW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108413v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818335" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672585v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Kassir-Bodon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-1294.2012.00078.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549539v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002280" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108422v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754601" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora Kalkan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aitken" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769794" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549520v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bruneel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.08.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMS53B6C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549563v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bruneel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Champagnon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/3/035402" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruneel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3599939" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549573v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coussa-Simon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Trapananti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2010.03797.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6J69ZS9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549622v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.01.045" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H94QXQN5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Neuville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coussa-Simon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.08.031" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4DNBLB4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258599v3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coussa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perriot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/48/485221" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549634v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coussa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomozawa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2905321" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550122v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudeulle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vouagner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.079" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JKXBL71-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550137v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coussa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Grosvalet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vouagner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/26/266220" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513791v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601032345" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550159v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hugueney" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.02.053" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPTCQ8PN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513739v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vouagner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Califano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600900104" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550132v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.026" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFR2TC16-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550145v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lancok" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garapon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.10.032" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z252XPFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002965v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grosvalet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00747.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552811v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pillonnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lancok" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marty" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bellessa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/44/005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552829v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Luyer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mugnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.08.017" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7173CRVT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552821v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jurdyc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.06.034" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MBMF04R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552836v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Parc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.035" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z403F5S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552844v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-004-2732-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4M4J3HHH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552846v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Martinez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Parc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(03)00105-8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBNMKP6X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552881v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Seron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kokabi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R Ladan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Alqui&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(02)00794-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR1KM97F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552892v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paillard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnaire" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joseph" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(97)00175-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKJ5P5L2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552900v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Devine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.365235" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552903v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.115260" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552908v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.114296" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552912v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.359459" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552921v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelletier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Panabi&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.33.991" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282427v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burke" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. B. Devine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. R. Joubert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843618v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Freitas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s D. Carlos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alta&#239;r Soria Pereira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444611v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444598v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Pukhkaya" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692284v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monnier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nuta" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549603v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Monnier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Nuta" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Doisneau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3572301" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418109v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767144v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4203" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01643269v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>