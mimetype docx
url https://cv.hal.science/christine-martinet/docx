--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine MARTINET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche hors classe CNRS , Institut Lumière Matière UMR 5306, Université Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’équipe de recherche SOPRANO (Spectroscopie Optique des veRres, Amorphes et NanOparticules) (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ilm.univ-lyon1.fr/index.php?option=com_content&view=article&id=70</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">co-responsable  du Centre Commun de Micro-spectrométrie Optique ,CECOMO ILM Tech, comprenant des spectromètres Raman et FTIR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du bureau du Groupe de Spectroscopie Vibrationnelle (GFSV), association regroupant des universitaires et des industriels autour de la spectroscopie vibrationnelle ( </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.gfsv.net/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Break-down of the relationship between α-relaxation and equilibration in hydrostatically compressed metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ronca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Neuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 92, pp.304 - 314. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mattod.2025.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-induced amorphous-amorphous transition in pre-densified silica glass: an experimental exploration of the potential energy landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.6719. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-89802-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural rearrangements of assembly of silica nanoparticles under pressure through in-situ experimental studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Mattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.08.281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold-and Hot-Densification of a Depolymerized Glass: A Multiscale Vibrational Investigation of PbSiO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Bartz Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 646, pp.123246. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2024.123246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High pressure-driven effects on the structural and spectroscopic attributes of Eu3+-doped amorphous silicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.De Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (6), pp.9243-9249. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.12.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring gypsum plaster setting in a foam through Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Trosseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Panczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Merrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp.034078. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.18.034078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory effect in the plasticity of a silicate glass densified at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (22), pp.224206. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.105.224206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal to abnormal behavior of PbSiO3 glass: a vibrational spectroscopy investigation under high-pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 589, pp.121614. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Pressure Plastic Deformation of Lead Metasilicate Glass Accessed by Raman Spectroscopy: Insights into the Q n distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 567, pp.120930. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the impact of shear strain on the SiO 2 glass structure: From experiments to atomistic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 533, pp.119898. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.119898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of polyamorphic transitions during densified SiO2 glass annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151 (16), pp.164502. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5121534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure—longitudinal sound velocity relationships in glassy anorthite (CaAl2Si2O8) up to 20 GPa: An in situ Raman and Brillouin spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J.A. Moulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 261, pp.132-144. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2019.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation study of pre-densified silica glasses under 2.5 MeV electron irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lancry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1227. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-37751-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated evolution of structure and mechanical loss of a sputtered silica film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Coillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Mater.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (05), pp.053607. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.053607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation processes of densified silica glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligny Dominique De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 146, pp.094504. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4977036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of glass density on the green emission and NBOHC formation in silica glass: A combined high pressure and 2.5 MeV electron irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Piven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Billotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 476, pp.81-86. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the induction of homogeneous bulk crystallization in Eu-doped calcium aluminosilicate glass by applying simultaneous high pressure and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Rohling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.245901. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4954287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-thermal elastic behavior of silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kamel Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (7), pp.075402. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/28/7/075402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ structural analysis of calcium aluminosilicate glasses under high pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligny D. De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.315402-315402. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/28/31/315402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural modifications of GeO2 glass under high pressure and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Molherac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.115901. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4962718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Moduli of Permanently Densified Silica Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanently densified SiO2 glasses: a structural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kassir-Bodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (32), pp.325401. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/27/32/325401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic elastic deformation of silica glass under uniaxial stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116, pp.123509. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4896401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-independent Brillouin Fiber Optic Sensors for temperature measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 401, pp.36-39. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent densification of compressed silica glass: a Raman-density calibration curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kassir-Bodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), pp.025402. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/25/2/025402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamorphic transitions in silica glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 382, pp.133-136. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Brillouin study of sodium alumino silicate glasses under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139 (7), pp.074501. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4818335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Mapping of the Indentation-Induced Densification of a Soda-Lime-Silicate Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Kassir-Bodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Glass Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-7 (2012). </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-1294.2012.00078.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum cutting in CaYAlO_4: Pr^3+, Yb^3+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (12), pp.2280. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.002280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive transformations of silica glass upon densification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (12), pp.124505. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4754601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteretically reversible phase transition in a molecular glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bora Kalkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aitken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (22), pp.224503. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4769794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency Raman scattering under high pressure in diamond anvil cell: Experimental protocol and application to GeO2 and SiO2 boson peaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358 (23), pp.3156-3160. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soda-lime silicate glass under hydrostatic pressure and indentation: a micro-Raman study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (3), pp.035402. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/23/3/035402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between boson peak and anomalous elastic behavior in GeO2 glass: An in situ Raman scattering study under high-pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 134 (23), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3599939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent Ge Coordination Change Induced by Pressure in La 2 O 3 –B 2 O 3 –GeO 2 Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coussa-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Trapananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (9), pp.2726-2730. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2010.03797.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic anomalous behavior of silica glass under high-pressure: In-situ Raman study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 355 (18-21), pp.1095-1098. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica under hydrostatic pressure: A non continuous medium behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coussa-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 355 (48-49), pp.2422-2424. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density hardening plasticity and mechanical aging of silica glass under pressure: A Raman spectroscopic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vandembroucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.485221. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/20/48/485221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258599v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial distribution of the fictive temperature in pure silica optical fibers by micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tomozawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103 (8), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2905321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High pressure elastic and plastic deformations of silica: In situ diamond anvil cell Raman experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudeulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354 (2-9), pp.569-573. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Raman spectroscopy of pressure-induced changes in LaBGeO 5 glass: hysteresis and plastic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Grosvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (26), pp.266220. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/19/26/266220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density and density fluctuations anomalies of SiO2 glass:comparison and light scattering study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levelut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (3-5), pp.691-695. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430601032345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing of birefringent lines in LBG glasses by UV pulsed laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (18-21), pp.1910-1915. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV NANOSECOND LASER-INDUCED BIREFRINGENCE IN LBG GLASSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (3-5), pp.535-542. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430600900104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamorphism: Path to new high density glasses at ambient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (44-46), pp.4208-4211. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical, structural and fluorescence properties of nanocrystalline cubic or monoclinic Eu:Lu2O3 films prepared by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lancok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126 (2), pp.807-816. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman microspectroscopic characterization of amorphous silica plastic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grosvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89, pp.596. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2005.00747.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002965v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of Eu 3+ doped Y 2 O 3 nanostructures embedded in amorphous alumina waveguides prepared by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lancok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bellessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (44), pp.10043-10058. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/18/44/005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin scintillating films of sesquioxides doped with Eu3+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 537 (1-2), pp.237-241. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2004.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density and concentration fluctuations in a erbium-doped fiber amplifiers glass: Raman and small angle X-ray scattering study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Jurdyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 351 (30-32), pp.2421-2424. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering in SiO2–GeO2 glasses: quantitative comparison of Rayleigh, Brillouin and Raman effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Parc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 345-346, pp.315-318. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the PLD parameters on the crystalline phases and fluorescence of Eu:Y2O3 planar waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lancok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (4-6), pp.1263-1265. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-004-2732-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural studies of germanium doped silica glasses: the role of the fictive temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (1-2), pp.59-62. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-3467(03)00105-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear microwave properties of YBaCuO thin films studied with the coplanar resonator technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R Ladan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Alquié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 372-376, pp.558-561. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4534(02)00794-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of SiO2 and TiO2 thin films by plasma enhanced chemical vapor deposition for antireflection coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 216, pp.77-82. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3093(97)00175-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of crystalline Si in an O2 plasma: Growth kinetics and oxide characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 81 (10), pp.6996-7005. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.365235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature oxidation of Si in a microwave electron cyclotron resonance excited O2 plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67 (23), pp.3500-3502. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.115260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared evidence for inhomogeneity in SiO2 films grown by plasma assisted oxidation of Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67 (18), pp.2696-2698. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.114296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the vibrational mode spectra of amorphous SiO2 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 77 (9), pp.4343-4348. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.359459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Dry Development Techniques using O 2 and SO 2 /O 2 Low-Pressure Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Panabière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 33 (2R), pp.991. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.33.991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ion energy on the physical properties of plasma deposited SiO2 fims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A. B. Devine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. R. Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 62(3), pp.228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity of hybrid silicas under high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís D. Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altaïr Soria Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European silican days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation plastique du verre SiO2 : liens entre structure du verre et contraintes mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic deformation of Na-aluminosilicate glasses under micro and nano-indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Pukhkaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Enhanced Atomic Layer Deposition of ZrO2: A Thermodynamic Approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">219th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Enhanced Atomic Layer Deposition of ZrO 2 : A Thermodynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Nuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical Society meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35 (4), pp.497-513, 2011, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3572301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie Brillouin: introduction et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopies Vibrationnelles : Théorie, aspects pratiques et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.247-272, 2020, 97828130002556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie Brillouin : introduction et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilhem Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopies vibrationnelles. Théorie, aspects pratiques et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.247-272, 2020, 9782813002556. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.4203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OXYDATION DU SILICIUM PAR PLASMA D'OXYGENE : CINETIQUES DE CROISSANCE ET ANALYSES PHYSIQUES DES COUCHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Joseph Fourier - Grenoble, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01643269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId313"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine MARTINET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche hors classe CNRS , Institut Lumière Matière UMR 5306, Université Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’équipe de recherche SOPRANO (Spectroscopie Optique des veRres, Amorphes et NanOparticules) (</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ilm.univ-lyon1.fr/index.php?option=com_content&view=article&id=70</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">co-responsable  du Centre Commun de Micro-spectrométrie Optique ,CECOMO ILM Tech, comprenant des spectromètres Raman et FTIR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du bureau du Groupe de Spectroscopie Vibrationnelle (GFSV), association regroupant des universitaires et des industriels autour de la spectroscopie vibrationnelle ( </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.gfsv.net/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Break-down of the relationship between α-relaxation and equilibration in hydrostatically compressed metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ronca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shubin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Neuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 92, pp.304 - 314. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mattod.2025.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-induced amorphous-amorphous transition in pre-densified silica glass: an experimental exploration of the potential energy landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.6719. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-89802-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural rearrangements of assembly of silica nanoparticles under pressure through in-situ experimental studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Mattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.08.281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold-and Hot-Densification of a Depolymerized Glass: A Multiscale Vibrational Investigation of PbSiO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaella Bartz Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 646, pp.123246. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2024.123246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High pressure-driven effects on the structural and spectroscopic attributes of Eu3+-doped amorphous silicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.De Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (6), pp.9243-9249. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.12.240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory effect in the plasticity of a silicate glass densified at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (22), pp.224206. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.105.224206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring gypsum plaster setting in a foam through Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Trosseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Panczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Merrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp.034078. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.18.034078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal to abnormal behavior of PbSiO3 glass: a vibrational spectroscopy investigation under high-pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 589, pp.121614. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Pressure Plastic Deformation of Lead Metasilicate Glass Accessed by Raman Spectroscopy: Insights into the Q n distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 567, pp.120930. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2021.120930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the impact of shear strain on the SiO 2 glass structure: From experiments to atomistic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergely Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 533, pp.119898. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.119898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of polyamorphic transitions during densified SiO2 glass annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151 (16), pp.164502. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5121534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure—longitudinal sound velocity relationships in glassy anorthite (CaAl2Si2O8) up to 20 GPa: An in situ Raman and Brillouin spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J.A. Moulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 261, pp.132-144. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2019.06.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation study of pre-densified silica glasses under 2.5 MeV electron irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lancry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1227. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-37751-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated evolution of structure and mechanical loss of a sputtered silica film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Coillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.Mater.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (05), pp.053607. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.053607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation processes of densified silica glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligny Dominique De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 146, pp.094504. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4977036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of glass density on the green emission and NBOHC formation in silica glass: A combined high pressure and 2.5 MeV electron irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Piven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Billotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 476, pp.81-86. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the induction of homogeneous bulk crystallization in Eu-doped calcium aluminosilicate glass by applying simultaneous high pressure and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Rohling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.245901. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4954287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-thermal elastic behavior of silicate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kamel Rabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (7), pp.075402. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/28/7/075402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ structural analysis of calcium aluminosilicate glasses under high pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligny D. De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.315402-315402. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/28/31/315402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural modifications of GeO2 glass under high pressure and high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Molherac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.115901. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4962718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Moduli of Permanently Densified Silica Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanently densified SiO2 glasses: a structural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kassir-Bodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (32), pp.325401. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/27/32/325401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic elastic deformation of silica glass under uniaxial stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116, pp.123509. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4896401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-independent Brillouin Fiber Optic Sensors for temperature measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Degioanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 401, pp.36-39. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent densification of compressed silica glass: a Raman-density calibration curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kassir-Bodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), pp.025402. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/25/2/025402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamorphic transitions in silica glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 382, pp.133-136. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Brillouin study of sodium alumino silicate glasses under pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139 (7), pp.074501. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4818335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum cutting in CaYAlO_4: Pr^3+, Yb^3+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (12), pp.2280. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.002280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Mapping of the Indentation-Induced Densification of a Soda-Lime-Silicate Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Kassir-Bodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Glass Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-7 (2012). </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2041-1294.2012.00078.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive transformations of silica glass upon densification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (12), pp.124505. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4754601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteretically reversible phase transition in a molecular glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bora Kalkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aitken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (22), pp.224503. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4769794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency Raman scattering under high pressure in diamond anvil cell: Experimental protocol and application to GeO2 and SiO2 boson peaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358 (23), pp.3156-3160. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soda-lime silicate glass under hydrostatic pressure and indentation: a micro-Raman study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (3), pp.035402. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/23/3/035402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between boson peak and anomalous elastic behavior in GeO2 glass: An in situ Raman scattering study under high-pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 134 (23), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3599939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent Ge Coordination Change Induced by Pressure in La 2 O 3 –B 2 O 3 –GeO 2 Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coussa-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Trapananti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (9), pp.2726-2730. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2010.03797.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic anomalous behavior of silica glass under high-pressure: In-situ Raman study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 355 (18-21), pp.1095-1098. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica under hydrostatic pressure: A non continuous medium behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coussa-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 355 (48-49), pp.2422-2424. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density hardening plasticity and mechanical aging of silica glass under pressure: A Raman spectroscopic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vandembroucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.485221. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/20/48/485221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258599v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High pressure elastic and plastic deformations of silica: In situ diamond anvil cell Raman experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudeulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354 (2-9), pp.569-573. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial distribution of the fictive temperature in pure silica optical fibers by micro-Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tomozawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103 (8), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2905321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Raman spectroscopy of pressure-induced changes in LaBGeO 5 glass: hysteresis and plastic deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Grosvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (26), pp.266220. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/19/26/266220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density and density fluctuations anomalies of SiO2 glass:comparison and light scattering study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levelut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (3-5), pp.691-695. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430601032345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV NANOSECOND LASER-INDUCED BIREFRINGENCE IN LBG GLASSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Califano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (3-5), pp.535-542. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430600900104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamorphism: Path to new high density glasses at ambient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (44-46), pp.4208-4211. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing of birefringent lines in LBG glasses by UV pulsed laser irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (18-21), pp.1910-1915. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical, structural and fluorescence properties of nanocrystalline cubic or monoclinic Eu:Lu2O3 films prepared by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lancok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126 (2), pp.807-816. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman microspectroscopic characterization of amorphous silica plastic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grosvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89, pp.596. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2005.00747.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002965v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of Eu 3+ doped Y 2 O 3 nanostructures embedded in amorphous alumina waveguides prepared by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lancok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bellessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (44), pp.10043-10058. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/18/44/005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin scintillating films of sesquioxides doped with Eu3+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 537 (1-2), pp.237-241. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2004.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density and concentration fluctuations in a erbium-doped fiber amplifiers glass: Raman and small angle X-ray scattering study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Jurdyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vouagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 351 (30-32), pp.2421-2424. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering in SiO2–GeO2 glasses: quantitative comparison of Rayleigh, Brillouin and Raman effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Parc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 345-346, pp.315-318. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the PLD parameters on the crystalline phases and fluorescence of Eu:Y2O3 planar waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lancok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (4-6), pp.1263-1265. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-004-2732-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural studies of germanium doped silica glasses: the role of the fictive temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Champagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (1-2), pp.59-62. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-3467(03)00105-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear microwave properties of YBaCuO thin films studied with the coplanar resonator technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R Ladan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Alquié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 372-376, pp.558-561. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4534(02)00794-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of SiO2 and TiO2 thin films by plasma enhanced chemical vapor deposition for antireflection coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Joseph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 216, pp.77-82. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3093(97)00175-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of crystalline Si in an O2 plasma: Growth kinetics and oxide characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 81 (10), pp.6996-7005. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.365235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature oxidation of Si in a microwave electron cyclotron resonance excited O2 plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67 (23), pp.3500-3502. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.115260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared evidence for inhomogeneity in SiO2 films grown by plasma assisted oxidation of Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67 (18), pp.2696-2698. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.114296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the vibrational mode spectra of amorphous SiO2 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 77 (9), pp.4343-4348. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.359459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Dry Development Techniques using O 2 and SO 2 /O 2 Low-Pressure Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Panabière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 33 (2R), pp.991. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.33.991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ion energy on the physical properties of plasma deposited SiO2 fims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. A. B. Devine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. R. Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 62(3), pp.228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity of hybrid silicas under high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís D. Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altaïr Soria Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European silican days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation plastique du verre SiO2 : liens entre structure du verre et contraintes mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic deformation of Na-aluminosilicate glasses under micro and nano-indentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Pukhkaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Heili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Enhanced Atomic Layer Deposition of ZrO2: A Thermodynamic Approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">219th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Enhanced Atomic Layer Deposition of ZrO 2 : A Thermodynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Nuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Doisneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemical Society meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35 (4), pp.497-513, 2011, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3572301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie Brillouin: introduction et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopies Vibrationnelles : Théorie, aspects pratiques et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.247-272, 2020, 97828130002556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie Brillouin : introduction et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guilhem Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopies vibrationnelles. Théorie, aspects pratiques et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.247-272, 2020, 9782813002556. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.4203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OXYDATION DU SILICIUM PAR PLASMA D'OXYGENE : CINETIQUES DE CROISSANCE ET ANALYSES PHYSIQUES DES COUCHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Joseph Fourier - Grenoble, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01643269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId313"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ilm.univ-lyon1.fr/index.php?option=com_content&amp;view=article&amp;id=70" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gfsv.net/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539319v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Shen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ronca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubin Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Neuber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2025.12.011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996642v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courtois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-89802-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deschamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Mattani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.08.281" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Bartz Pena" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deschamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Romeo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.123246" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Muniz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.De Ligny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Medina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.12.240" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Trosseille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.034078" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champagnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moln&#225;r" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.224206" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877431v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Pena" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Amato" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pizani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121614" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Pena" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Deschamps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Romeo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picinin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120930" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Heili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119898" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121534" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J.A. Moulton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Henderson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.06.047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DS0SCXN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lancry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37751-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881003v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Granata" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.053607" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligny Dominique De" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Champagnon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317562v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Piven" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billotte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.09.029" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Muniz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Rohling" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954287" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamel Rabia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Degioanni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Brusq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/7/075402" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290195v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligny D. De" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandrini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Medina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/31/315402" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303916v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Molherac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962718" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108392v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07193" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290215v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassir-Bodon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/32/325401" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311229v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896401" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonneville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degioanni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.01.029" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kassir-Bodon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonneville" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/2/025402" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.12.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N894WLNW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108413v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818335" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672585v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Kassir-Bodon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-1294.2012.00078.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549539v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002280" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108422v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754601" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora Kalkan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aitken" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769794" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549520v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bruneel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.08.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMS53B6C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549563v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bruneel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Champagnon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/3/035402" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruneel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3599939" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549573v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coussa-Simon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Trapananti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2010.03797.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6J69ZS9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549622v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.01.045" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H94QXQN5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Neuville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coussa-Simon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.08.031" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4DNBLB4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258599v3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coussa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perriot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/48/485221" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549634v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coussa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomozawa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2905321" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550122v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudeulle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vouagner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.079" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JKXBL71-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550137v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coussa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Grosvalet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vouagner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/26/266220" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513791v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601032345" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550159v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hugueney" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.02.053" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPTCQ8PN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513739v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vouagner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Califano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600900104" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550132v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.026" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFR2TC16-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550145v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lancok" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garapon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.10.032" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z252XPFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002965v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grosvalet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00747.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552811v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pillonnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lancok" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marty" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bellessa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/44/005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552829v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Luyer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mugnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.08.017" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7173CRVT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552821v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jurdyc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.06.034" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MBMF04R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552836v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Parc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.035" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z403F5S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552844v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-004-2732-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4M4J3HHH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552846v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Martinez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Parc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(03)00105-8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBNMKP6X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552881v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Seron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kokabi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R Ladan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Alqui&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(02)00794-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR1KM97F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552892v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paillard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnaire" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joseph" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(97)00175-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKJ5P5L2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552900v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Devine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.365235" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552903v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.115260" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552908v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.114296" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552912v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.359459" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552921v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelletier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Panabi&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.33.991" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282427v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burke" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. B. Devine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. R. Joubert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843618v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Freitas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s D. Carlos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alta&#239;r Soria Pereira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444611v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444598v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Pukhkaya" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692284v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monnier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nuta" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549603v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Monnier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Nuta" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Doisneau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3572301" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418109v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767144v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4203" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01643269v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ilm.univ-lyon1.fr/index.php?option=com_content&amp;view=article&amp;id=70" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gfsv.net/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539319v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Shen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ronca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubin Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Neuber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2025.12.011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996642v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courtois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-89802-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deschamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Mattani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.08.281" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Bartz Pena" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deschamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Romeo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.123246" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550195v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Muniz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.De Ligny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Medina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.12.240" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champagnon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moln&#225;r" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.224206" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Trosseille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Panczer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.034078" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877431v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Pena" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Amato" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pizani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121614" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Pena" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Deschamps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Romeo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picinin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2021.120930" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Heili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.119898" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121534" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J.A. Moulton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Henderson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.06.047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DS0SCXN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02285878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lancry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37751-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881003v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Granata" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.053607" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligny Dominique De" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Champagnon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317562v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Piven" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billotte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.09.029" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Muniz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Rohling" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954287" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kamel Rabia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Degioanni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Brusq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/7/075402" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290195v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligny D. De" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandrini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Medina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/31/315402" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303916v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Molherac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962718" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108392v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07193" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290215v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassir-Bodon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/32/325401" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02311229v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896401" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonneville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degioanni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Ligny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.01.029" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kassir-Bodon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sonneville" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/2/025402" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mermet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.12.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N894WLNW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108413v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818335" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549539v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002280" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Kassir-Bodon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-1294.2012.00078.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108422v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754601" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora Kalkan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aitken" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769794" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549520v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bruneel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.08.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMS53B6C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549563v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bruneel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Champagnon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/3/035402" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruneel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3599939" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549573v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coussa-Simon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Trapananti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2010.03797.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6J69ZS9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549622v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.01.045" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H94QXQN5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Neuville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coussa-Simon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.08.031" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4DNBLB4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258599v3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coussa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perriot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/48/485221" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550122v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudeulle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vouagner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coussa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.079" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JKXBL71-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549634v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomozawa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2905321" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550137v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coussa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Grosvalet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vouagner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/26/266220" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513791v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601032345" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513739v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vouagner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Califano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600900104" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550132v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.026" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFR2TC16-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550159v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hugueney" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.02.053" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPTCQ8PN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550145v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pillonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lancok" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garapon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.10.032" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z252XPFC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002965v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grosvalet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00747.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552811v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pillonnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lancok" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Marty" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bellessa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/44/005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552829v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dujardin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Luyer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mugnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.08.017" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7173CRVT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552821v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Jurdyc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.06.034" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MBMF04R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552836v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Parc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.035" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z403F5S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552844v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-004-2732-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4M4J3HHH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552846v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Martinez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Parc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(03)00105-8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBNMKP6X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552881v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Seron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kokabi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R Ladan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Alqui&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(02)00794-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XR1KM97F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552892v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paillard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagnaire" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joseph" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(97)00175-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKJ5P5L2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552900v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Devine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.365235" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552903v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.115260" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552908v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.114296" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552912v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.359459" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552921v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelletier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Panabi&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.33.991" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282427v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burke" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. B. Devine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. R. Joubert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843618v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Freitas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s D. Carlos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alta&#239;r Soria Pereira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444611v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444598v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Pukhkaya" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692284v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monnier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nuta" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doisneau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549603v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blanquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Monnier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Nuta" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Doisneau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3572301" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418109v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767144v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4203" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01643269v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>