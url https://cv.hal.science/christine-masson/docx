--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -386,459 +386,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenome-wide association study detects a novel loci associated with central obesity in healthy subjects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary Patterns, Blood Pressure and the Glycemic and Lipidemic Profile of Two Teenage, European Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kafyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ting Xie</w:t>
+                <w:t xml:space="preserve">Ioanna Panagiota Kalafati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesna Gorenjak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Stathopoulou</w:t>
+                <w:t xml:space="preserve">Satish Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dadé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eirini Marouli</w:t>
+                <w:t xml:space="preserve">Maria Spyridoula Kontoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12920-021-01077-9⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13010198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354974v1</w:t>
+                <w:t xml:space="preserve">hal-03105341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary Patterns, Blood Pressure and the Glycemic and Lipidemic Profile of Two Teenage, European Populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Kafyra</w:t>
+                <w:t xml:space="preserve">A genetic determinant of VEGF-A levels is associated with telomere attrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesna Gorenjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Petrelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Stathopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioanna Panagiota Kalafati</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Simon Toupance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish Kumar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13010198⟩</w:t>
+              <w:t xml:space="preserve">Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (20), pp.23517-23526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/aging.203636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105341v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic determinant of VEGF-A levels is associated with telomere attrition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Epigenome-wide association study detects a novel loci associated with central obesity in healthy subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesna Gorenjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Stathopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Toupance</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Satish Kumar</w:t>
+                <w:t xml:space="preserve">Eirini Marouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (20), pp.23517-23526. </w:t>
+              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/aging.203636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12920-021-01077-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387871v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenome-wide association study in healthy individuals identifies significant associations with DNA methylation and PBMC extract VEGF-A concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesna Gorenjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dwaine Vance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -928,51 +928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral blood mononuclear cells extracts VEGF protein levels and VEGF mRNA: Associations with inflammatory molecules in a healthy population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesna Gorenjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dwaine R Vance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -980,51 +980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandros M Petrelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria G Stathopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (8), pp.e0220902. </w:t>
@@ -1062,103 +1062,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenome-Wide Association Study (EWAS) of Blood Lipids in Healthy Population from STANISLAS Family Study (SFS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesna Gorenjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria G. Stathopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Marouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (5), pp.1014. </w:t>
@@ -1411,628 +1411,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleiotropy of ABO gene: correlation of rs644234 with E-selectin and lipid levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epistatic interaction of apolipoprotein E and lipolysis-stimulated lipoprotein receptor genetic variants is associated with Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex-Ander Aldasoro Arguinano</w:t>
+                <w:t xml:space="preserve">Samina Akbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria G. Stathopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndeye Coumba Ndiaye</w:t>
+                <w:t xml:space="preserve">Thierry Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 56 (5), pp.748-754. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.292.e1-292.e5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/cclm-2017-0347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2018.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524760v1</w:t>
+                <w:t xml:space="preserve">hal-03032886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistatic interaction of apolipoprotein E and lipolysis-stimulated lipoprotein receptor genetic variants is associated with Alzheimer's disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pleiotropy of ABO gene: correlation of rs644234 with E-selectin and lipid levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samina Akbar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria G. Stathopoulou</w:t>
+                <w:t xml:space="preserve">Alex-Ander Aldasoro Arguinano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Oster</w:t>
+                <w:t xml:space="preserve">Ndeye Coumba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Visvikis-Siest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 69, pp.292.e1-292.e5. </w:t>
+              <w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (5), pp.748-754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2018.04.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/cclm-2017-0347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032886v1</w:t>
+                <w:t xml:space="preserve">hal-02524760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polymorphism rs6918289 located in the downstream region of the TREM2 gene is associated with TNF-α levels and IMT-F</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The 9th Santorini Conference: Systems Medicine, Personalised Health and Therapy. “The Odyssey from Hope to Practice”, Santorini, Greece, 30 September–3 October 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Visvikis-Siest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesna Gorenjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Stathopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dwaine R Vance</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Petrelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Weryha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-25553-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jpm8040043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519120v1</w:t>
+                <w:t xml:space="preserve">hal-02524735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 9th Santorini Conference: Systems Medicine, Personalised Health and Therapy. “The Odyssey from Hope to Practice”, Santorini, Greece, 30 September–3 October 2018</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The polymorphism rs6918289 located in the downstream region of the TREM2 gene is associated with TNF-α levels and IMT-F</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesna Gorenjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex-Ander Aldasoro Arguinano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Stathopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Weryha</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dwaine R Vance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (4), pp.43. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.7160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jpm8040043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-25553-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524735v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TREM-1 SNP rs2234246 regulates TREM-1 protein and mRNA levels and is associated with plasma levels of L-selectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex-Ander Aldasoro Arguinano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Stathopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Derive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Coumba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (8), pp.e0182226. </w:t>
@@ -2064,364 +2064,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma VEGF-related polymorphisms are implied in autoimmune thyroid diseases</w:t>
+                <w:t xml:space="preserve">Pro- and anti-angiogenic VEGF mRNAs in autoimmune thyroid diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Rancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ines Zaaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Stathopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdelsalam Saleh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héla Marmouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 49 (4), pp.229 - 235. </w:t>
+              <w:t xml:space="preserve">, 2016, 49 (6), pp.366 - 372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/08916934.2016.1151005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08916934.2016.1199019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708503v1</w:t>
+                <w:t xml:space="preserve">hal-01708513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pro- and anti-angiogenic VEGF mRNAs in autoimmune thyroid diseases</w:t>
+                <w:t xml:space="preserve">Plasma VEGF-related polymorphisms are implied in autoimmune thyroid diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ines Zaaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Rancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Stathopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelsalam Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chatelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelsalam Saleh</w:t>
+                <w:t xml:space="preserve">Héla Marmouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autoimmunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 49 (6), pp.366 - 372. </w:t>
+              <w:t xml:space="preserve">, 2016, 49 (4), pp.229 - 235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08916934.2016.1199019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/08916934.2016.1151005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708513v1</w:t>
+                <w:t xml:space="preserve">hal-01708503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angiogenesis related genes NOS3, CD14, MMP3 and IL4R are associated to VEGF gene expression and circulating levels in healthy adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelsalam Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria G. Stathopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndeye Coumba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Azimi-Nezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2921,51 +2921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04027863v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Visvikis-Siest" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stathopoulou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raute Sunder-Plassmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Alizadeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2023.1171131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03644645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Petrelis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kafyra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Murray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.203984" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354974v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Gorenjak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dad&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Marouli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-021-01077-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105341v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Panagiota Kalafati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spyridoula Kontoe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13010198" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03387871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Toupance" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.203636" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03033581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwaine Vance" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Doherty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-020-00874-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02272253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwaine R Vance" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros M Petrelis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Stathopoulou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220902" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02527925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Stathopoulou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-329-2019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445362v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-1905-2019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02524760v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex-Ander Aldasoro Arguinano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2017-0347" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032886v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Akbar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oster" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2018.04.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02519120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25553-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02524735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Weryha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm8040043" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03027528v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Derive" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0182226" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01708503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Zaaber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rancier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsalam Saleh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Marmouch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08916934.2016.1151005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01708513v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chatelin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916934.2016.1199019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Azimi-Nezhad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12881-015-0234-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01583894v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Shahabi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siest" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Herbeth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lambert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms140816402" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326610v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jeannesson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaiou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Berrahmoune" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-008-9112-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WGDD27WV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04027863v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Visvikis-Siest" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stathopoulou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raute Sunder-Plassmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Alizadeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2023.1171131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03644645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Petrelis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kafyra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Murray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.203984" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105341v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Panagiota Kalafati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spyridoula Kontoe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13010198" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03387871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Gorenjak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Toupance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.203636" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03354974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Xie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dad&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Marouli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-021-01077-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03033581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwaine Vance" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Doherty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-020-00874-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02272253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwaine R Vance" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros M Petrelis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Stathopoulou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220902" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02527925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Stathopoulou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-329-2019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445362v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-1905-2019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Akbar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oster" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2018.04.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02524760v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex-Ander Aldasoro Arguinano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2017-0347" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02524735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Weryha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm8040043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02519120v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25553-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03027528v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Derive" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0182226" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01708513v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rancier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Zaaber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chatelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsalam Saleh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916934.2016.1199019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01708503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Marmouch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08916934.2016.1151005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Azimi-Nezhad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12881-015-0234-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01583894v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payman Shahabi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siest" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Herbeth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lambert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms140816402" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326610v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jeannesson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaiou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Berrahmoune" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-008-9112-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WGDD27WV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>