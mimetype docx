--- v0 (2026-03-21)
+++ v1 (2026-04-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.56302521008px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Meunier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche CNRS - Directrice du Laboratoire Parole et Langage, UMR 7309 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8697-6148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157035980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH INTEREST</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phonetics, spontaneous speech, corpus, speech pathology, speech perception, speech reduction</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROJECT COORDINATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brain & Language Research Institute (2016-2018), PHONAPHASY - Phonetic redundancy for compensation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brain & Language Research Institute (2013-2014) Vowel variation in conversational speech in French and English.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR TYPALOC (2012-2015), Normal and abnormal speech variations: Typology, Adaptation, Localization.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut de la Langue Française (2004-2007) French Vowels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cognitic Program, French Research Ministry (2000-2002) Density of the vowel systems.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the nuances of reduction in conversational speech: lexicalized and non-lexicalized reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.103268. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2025.103268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Reduction in Middle Childhood: the Case of Child–Caregiver Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01427237251363936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effects of continuous pitch and speech tempo modifications on perceptual speaker verification performance by familiar and unfamiliar listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 165, pp.103145. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2024.103145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effects of task design on unfamiliar Francophone listener and automatic speaker identification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-023-15391-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la conversation pour mieux comprendre le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.6079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting Deep Representations of Phonetic Features via Neuro-based Concept Detector: Application to speech disorders due to Head and Neck cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2022.3221039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans de recherche en phonétique clinique au LPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et outils pour l'annotation des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations temporelles des phonèmes en parole conversationnelle : propriétés phonétiques et facteurs lexicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Phonetic variation in continuous speech, 11, pp.11-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Segmentation of Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudos da Linguagem </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (4), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17851/2237-2083.26.4.1489-1530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual evaluation for automatic anomaly detection in disordered speech: Focus on ambiguous cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne A Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105, pp.23-33. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2018.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native language shapes automatic neural processing of speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Intartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis White-Schwoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of Phone-Based Anomalies in Dysarthric Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 6 n° 3, 6, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2739050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On place assimilation in sibilant sequences – comparing French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Niebuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghan Clayards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (3), pp.429-451. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wocn.2011.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel reduction in conversational speech in French: the role of lexical factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (3), pp.271-278. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wocn.2010.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phonetic Manifestation of French /s#S/ and /S#s/ Sequences in Different Vowel Contexts: On the Occurrence and the Domain of Sibilant Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Niebuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (3), pp.133-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data - Annotation et Exploitation Multimodale de Parole Conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.105-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data -: protocoles, conventions, annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.25-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de la variabilité dans la parole. Aspects théoriques et méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, pp.69-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence detection in pseudowords in French: Where is the syllable effect?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Content</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth K Kearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uli H Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognitive Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (5-6), pp.609 - 636. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01690960143000083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The processing of illegal consonant clusters: A case of perceptual assimilation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Seguí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uli Frauenfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARIABILITÉ ACOUSTIQUE DES GROUPES DE CONSONNES : LE RÔLE DE LA VOYELLE ADJACENTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-299-C1-302. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1992164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00251235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Reduction in French: The Relationship Between Vowel Space and Articulation Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2025, Rotterdam, Netherlands. pp.384-388, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Speaker-dependent Vowel Characteristics depend on Speech Style?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.3669-3673, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech reduction: position within French prosodic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.117-121, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation, en terme d’altération de traits phonétiques, du niveau d’intelligibilité chez des patients atteints de cancer de la tête ou du cou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique (JPC), 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de débit articulatoire sur un corpus conversationnel avec différents types d'interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier-en-l'Ile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation des représentations profondes des traits phonétiques via l'approche NCD -Neuro-based Concept Detector : Application aux troubles de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole - JEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effects of modified speech on perceptual speaker identification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2022-463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes réduites en conversation : caractéristiques des séquences et des locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole — JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.202-211, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating speakers using perceptual clustering interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker Individuality in Phonetics and Speech Sciences: Speech Technology and Forensic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Zurich, Switzerland. pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation matters: Evaluating speaker identification tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation du tractus vocal est-elle variable selon les langues en parole spontanée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Peirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.433-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798569v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interpreting Deep Learning Models to Understand Loss of Speech Intelligibility in Speech Disorders — Step 1: CNN Model-Based Phone Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China. pp.2522-2526, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2020-2239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are English vowels less distinctive than French ones? A measurement of vowel dispersion in different speech contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation de voisement du /r/ dans les groupes de consonnes en français et en espagnol : contraste phonétique ou phonologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K Marczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitièmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation des durées segmentales: les locuteurs atteints de SLA peuvent-ils adapter leur production à la situation de parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitièmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la distinctivité du système vocalique des locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France. pp.469-477, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2018-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">euh, rire et bruits en parole spontanée : application à l'alignement forcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysarthric speech evaluation: automatic and perceptual approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Myazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Prediction of Speech Evaluation Metrics for Dysarthric Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Phone-Based Anomaly Detection Approach for Dysarthric Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.223-227, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des phonèmes réduits en parole conversationnelle. Approche quantitative par extraction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, Région indéterminée. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique d'anomalies sur deux styles de parole dysarthrique: parole lue vs spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, Région indéterminée. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effort produit et ressenti selon le voisement en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIè Journées d’Étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.256-264, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3923.3520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préservation du pattern syllabique iambique dans la production des locuteurs dysarthriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, Région indéterminée. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Anomaly Detection for Dysarthria Across Two Speech Styles: Read vs Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Language Resources and Evaluation Conference, LREC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TYPALOC Corpus: A Collection of Various Dysarthric Speech Recordings in Read and Spontaneous Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. p 4658-4665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous speech production by dysarthric and healthy speakers: Temporal organisation and speaking rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique de la parole dysarthrique: Etude de la variabilité inter-pathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole spontanée chez les locuteurs dysarthriques: organisation temporelle et débit de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation ciblée des réductions phonétiques dans la dysarthrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dolcemascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of voicing on the self-perception of effort in French consonant production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effort vocal et effort articulatoire : Auto-perception pendant la production de 12 consonnes du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic speech processing for dysarthria: A study of Inter-pathology variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique d'anomalies dans la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A syllable-based analysis of speech temporal organization: a comparison between speaking styles in dysarthric and healthy populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Klessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth Annual Conference of the International Speech Communication Association (INTERSPEECH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresde, Germany. pp.2977-2981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the production of French vowels: physiological constraints and communicatives demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of Language Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Geneva, Switzerland. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of phonological neighborhood density on phonetic variation: The curious case of French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laboratory Phonology (LABPHON) 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tokyo, Japan. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic variation in French conversational speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Corpus Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hong Kong, China. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elision des consonnes obstruantes dans la maladie de Parkinson: déficit moteur ou propriété linguistique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées de Phonétique Clinique 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgique. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoneme deletion and fusion in conversational speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Approaches to Perception and Production of Language Variation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction vocalique en parole dysarthrique est-elle sensible au style de parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction vocalique en parole dysarthrique est-elle sensible au style de parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées de Phonétique Clinique 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgique. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte et nature des réalisations phonétiques en parole conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la Parole 29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of intonational cues to content word beginnings in conversational speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Welby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Tools and Methods for Very-Large-Scale Phonetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Philadelphie, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is phoneme inventory a good predictor for vocal tract use in casual speech?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Congress of Phonetic Sciences (ICPhS XVII) 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Hong Kong, China. pp.1370-1373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par bandes de fréquences pour la détection des zones de « déviance » dans la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OTIM formal annotation model: a preliminary step before annotation scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seventh International Conference on Language Resources and Evaluation (LREC 2010), Valetta, Malta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'analyses phonétiques de parole dysarthrique basées sur un alignement manuel et un alignement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation automatique en syllabes d'un dialogue oral spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Nesterenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIèmes Journées d'..tude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for an acoustic- phonetic description of dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Basal Ganglia Speech Disorders &amp; Deep Brain Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un alignement automatique sur la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olavo Panseri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of syllable boundaries in spontaneous speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on Language Resources and Evaluation (LREC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2010, La Valette, Malta. pp.3285-3292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description phonético-acoustique de la parole dysarthrique: le projet DesPho-APaDy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Aix en Provence, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On place assimilation in French sibilant sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Niebuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.221-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyelles brèves en parole conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perception of non-native vowel contrasts as evidenced by auditory ERPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rovereto Workshop on Bilingual Sentence Processing: Functional and Neural Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rovereto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic variability as a static/dynamic process in speech communication: a cross linguistic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology (LabPhon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. pp.129-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects phonologique et dynamique de la distinctivité au sein des systèmes vocaliques: une étude inter-langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.333-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler sous l'eau avec un embout de détendeur ? Etude articulatoire et perceptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Locco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.379-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaines et propriétés : une description de la répartition de l'information linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes Linguistiques (JEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nantes, France. pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language as a complex system: the case of phonetic variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso de Lingüística General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Saint-Jacques de Compostelle, Spain. pp.192-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception des systèmes vocaliques étrangers: une étude inter-langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Besnerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taissia Lelekov-Boissard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.377-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and perception of vowels: does the density of the system play a role?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taissia Lelekov-Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Besnerais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.723-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCESSING OF WORD-INITIAL VOWELS IN FRENCH : A PRODUCTION – PERCEPTION PERSPECTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, San Francisco, United States. pp.1083-1086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah a atterri au Sahara ou la durée vocalique comme indice pour distinguer deux voyelles identiques consécutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique (SFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Marseille, France. pp.341-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of speech conditions and gas mixture on the intelligibility of diver's speech as assessed under real diving conditions at 50 and 100 meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Melliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Underwater Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Heraklion, Greece. pp.765-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement et analyse du signal de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Adda-Decker et Noël Nguyen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour l'analyse phonétique des grands corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Hermès, pp.85-119, 2013, IC2 - Traité Cognition et Traitement de l'Information, 9782746245303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétique acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auzou P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dysarthries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, pp.164-173, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariants et Variabilité en Phonétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nguyen, Noël. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonologie et phonétique: Forme et substance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.349-374, 2005, Cognition et Traitement de l'Information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARIATION DE LA PAROLE: CONTRAINTES LINGUISTIQUES ET MECANISMES D'ADAPTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Lumière Lyon 2, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02427041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative fundamental Frequency of voiced and voiceless stops and fricatives for different phonation types in normal French speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, United States. , 2016, 5th Joint Meeting of the Acoustical Society of America and Acoustical Society of Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final SCAPHONE–2005-04 : communication parlée sous-marine à l’aide d’embouts de plongée (mesures de pression, test d’intelligibilité, mesures d’électropalatographie, mesures de force)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Locco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Laboratoire Parole et Langage – Université d’Aix-Marseille. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El grupo consonántico “tl” en el español y su aspecto silábico fonológico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, pp.34-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des recherches au Laboratoire Parole et Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Turcsan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2022, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.4785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId218"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.56302521008px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Meunier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche CNRS - Directrice du Laboratoire Parole et Langage, UMR 7309 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8697-6148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157035980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH INTEREST</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phonetics, spontaneous speech, corpus, speech pathology, speech perception, speech reduction</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROJECT COORDINATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brain & Language Research Institute (2016-2018), PHONAPHASY - Phonetic redundancy for compensation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brain & Language Research Institute (2013-2014) Vowel variation in conversational speech in French and English.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR TYPALOC (2012-2015), Normal and abnormal speech variations: Typology, Adaptation, Localization.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut de la Langue Française (2004-2007) French Vowels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cognitic Program, French Research Ministry (2000-2002) Density of the vowel systems.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the nuances of reduction in conversational speech: lexicalized and non-lexicalized reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.103268. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2025.103268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Reduction in Middle Childhood: the Case of Child–Caregiver Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01427237251363936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effects of continuous pitch and speech tempo modifications on perceptual speaker verification performance by familiar and unfamiliar listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 165, pp.103145. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2024.103145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effects of task design on unfamiliar Francophone listener and automatic speaker identification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-023-15391-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et outils pour l'annotation des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans de recherche en phonétique clinique au LPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la conversation pour mieux comprendre le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.6079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting Deep Representations of Phonetic Features via Neuro-based Concept Detector: Application to speech disorders due to Head and Neck cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2022.3221039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations temporelles des phonèmes en parole conversationnelle : propriétés phonétiques et facteurs lexicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Phonetic variation in continuous speech, 11, pp.11-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Segmentation of Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudos da Linguagem </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (4), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17851/2237-2083.26.4.1489-1530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual evaluation for automatic anomaly detection in disordered speech: Focus on ambiguous cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne A Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105, pp.23-33. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2018.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native language shapes automatic neural processing of speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Intartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis White-Schwoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of Phone-Based Anomalies in Dysarthric Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 6 n° 3, 6, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2739050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phonetic Manifestation of French /s#S/ and /S#s/ Sequences in Different Vowel Contexts: On the Occurrence and the Domain of Sibilant Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Niebuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (3), pp.133-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On place assimilation in sibilant sequences – comparing French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Niebuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghan Clayards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (3), pp.429-451. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wocn.2011.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel reduction in conversational speech in French: the role of lexical factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (3), pp.271-278. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wocn.2010.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data - Annotation et Exploitation Multimodale de Parole Conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.105-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data -: protocoles, conventions, annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.25-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de la variabilité dans la parole. Aspects théoriques et méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, pp.69-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence detection in pseudowords in French: Where is the syllable effect?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Content</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth K Kearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uli H Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognitive Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (5-6), pp.609 - 636. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01690960143000083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The processing of illegal consonant clusters: A case of perceptual assimilation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Seguí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uli Frauenfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARIABILITÉ ACOUSTIQUE DES GROUPES DE CONSONNES : LE RÔLE DE LA VOYELLE ADJACENTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-299-C1-302. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1992164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00251235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Reduction in French: The Relationship Between Vowel Space and Articulation Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2025, Rotterdam, Netherlands. pp.384-388, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Speaker-dependent Vowel Characteristics depend on Speech Style?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.3669-3673, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech reduction: position within French prosodic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.117-121, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation, en terme d’altération de traits phonétiques, du niveau d’intelligibilité chez des patients atteints de cancer de la tête ou du cou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique (JPC), 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de débit articulatoire sur un corpus conversationnel avec différents types d'interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier-en-l'Ile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation des représentations profondes des traits phonétiques via l'approche NCD -Neuro-based Concept Detector : Application aux troubles de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effects of modified speech on perceptual speaker identification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2022-463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes réduites en conversation : caractéristiques des séquences et des locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole — JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.202-211, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating speakers using perceptual clustering interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker Individuality in Phonetics and Speech Sciences: Speech Technology and Forensic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Zurich, Switzerland. pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation matters: Evaluating speaker identification tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation du tractus vocal est-elle variable selon les langues en parole spontanée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Peirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.433-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798569v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interpreting Deep Learning Models to Understand Loss of Speech Intelligibility in Speech Disorders — Step 1: CNN Model-Based Phone Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China. pp.2522-2526, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2020-2239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are English vowels less distinctive than French ones? A measurement of vowel dispersion in different speech contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation de voisement du /r/ dans les groupes de consonnes en français et en espagnol : contraste phonétique ou phonologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K Marczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitièmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation des durées segmentales: les locuteurs atteints de SLA peuvent-ils adapter leur production à la situation de parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitièmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysarthric speech evaluation: automatic and perceptual approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Myazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la distinctivité du système vocalique des locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France. pp.469-477, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2018-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">euh, rire et bruits en parole spontanée : application à l'alignement forcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Prediction of Speech Evaluation Metrics for Dysarthric Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Phone-Based Anomaly Detection Approach for Dysarthric Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.223-227, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des phonèmes réduits en parole conversationnelle. Approche quantitative par extraction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, Région indéterminée. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique d'anomalies sur deux styles de parole dysarthrique: parole lue vs spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, Région indéterminée. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effort produit et ressenti selon le voisement en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIè Journées d’Étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.256-264, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3923.3520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préservation du pattern syllabique iambique dans la production des locuteurs dysarthriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, Région indéterminée. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Anomaly Detection for Dysarthria Across Two Speech Styles: Read vs Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Language Resources and Evaluation Conference, LREC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TYPALOC Corpus: A Collection of Various Dysarthric Speech Recordings in Read and Spontaneous Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. p 4658-4665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous speech production by dysarthric and healthy speakers: Temporal organisation and speaking rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effort vocal et effort articulatoire : Auto-perception pendant la production de 12 consonnes du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique de la parole dysarthrique: Etude de la variabilité inter-pathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole spontanée chez les locuteurs dysarthriques: organisation temporelle et débit de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation ciblée des réductions phonétiques dans la dysarthrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dolcemascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of voicing on the self-perception of effort in French consonant production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic speech processing for dysarthria: A study of Inter-pathology variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique d'anomalies dans la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A syllable-based analysis of speech temporal organization: a comparison between speaking styles in dysarthric and healthy populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Klessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth Annual Conference of the International Speech Communication Association (INTERSPEECH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresde, Germany. pp.2977-2981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the production of French vowels: physiological constraints and communicatives demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of Language Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Geneva, Switzerland. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of phonological neighborhood density on phonetic variation: The curious case of French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laboratory Phonology (LABPHON) 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tokyo, Japan. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic variation in French conversational speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Corpus Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hong Kong, China. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction vocalique en parole dysarthrique est-elle sensible au style de parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées de Phonétique Clinique 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgique. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elision des consonnes obstruantes dans la maladie de Parkinson: déficit moteur ou propriété linguistique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées de Phonétique Clinique 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgique. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoneme deletion and fusion in conversational speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Approaches to Perception and Production of Language Variation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction vocalique en parole dysarthrique est-elle sensible au style de parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte et nature des réalisations phonétiques en parole conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la Parole 29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of intonational cues to content word beginnings in conversational speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Welby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Tools and Methods for Very-Large-Scale Phonetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Philadelphie, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is phoneme inventory a good predictor for vocal tract use in casual speech?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Congress of Phonetic Sciences (ICPhS XVII) 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Hong Kong, China. pp.1370-1373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par bandes de fréquences pour la détection des zones de « déviance » dans la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of syllable boundaries in spontaneous speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on Language Resources and Evaluation (LREC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2010, La Valette, Malta. pp.3285-3292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OTIM formal annotation model: a preliminary step before annotation scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seventh International Conference on Language Resources and Evaluation (LREC 2010), Valetta, Malta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'analyses phonétiques de parole dysarthrique basées sur un alignement manuel et un alignement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation automatique en syllabes d'un dialogue oral spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Nesterenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIèmes Journées d'..tude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for an acoustic- phonetic description of dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Basal Ganglia Speech Disorders &amp; Deep Brain Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un alignement automatique sur la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olavo Panseri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description phonético-acoustique de la parole dysarthrique: le projet DesPho-APaDy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Aix en Provence, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On place assimilation in French sibilant sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Niebuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.221-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyelles brèves en parole conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perception of non-native vowel contrasts as evidenced by auditory ERPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rovereto Workshop on Bilingual Sentence Processing: Functional and Neural Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rovereto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic variability as a static/dynamic process in speech communication: a cross linguistic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology (LabPhon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. pp.129-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects phonologique et dynamique de la distinctivité au sein des systèmes vocaliques: une étude inter-langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.333-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler sous l'eau avec un embout de détendeur ? Etude articulatoire et perceptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Locco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.379-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception des systèmes vocaliques étrangers: une étude inter-langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Besnerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taissia Lelekov-Boissard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.377-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaines et propriétés : une description de la répartition de l'information linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes Linguistiques (JEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nantes, France. pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language as a complex system: the case of phonetic variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso de Lingüística General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Saint-Jacques de Compostelle, Spain. pp.192-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and perception of vowels: does the density of the system play a role?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taissia Lelekov-Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Besnerais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.723-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCESSING OF WORD-INITIAL VOWELS IN FRENCH : A PRODUCTION – PERCEPTION PERSPECTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, San Francisco, United States. pp.1083-1086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah a atterri au Sahara ou la durée vocalique comme indice pour distinguer deux voyelles identiques consécutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique (SFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Marseille, France. pp.341-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of speech conditions and gas mixture on the intelligibility of diver's speech as assessed under real diving conditions at 50 and 100 meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Melliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Underwater Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Heraklion, Greece. pp.765-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement et analyse du signal de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Adda-Decker et Noël Nguyen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour l'analyse phonétique des grands corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Hermès, pp.85-119, 2013, IC2 - Traité Cognition et Traitement de l'Information, 9782746245303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétique acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auzou P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dysarthries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, pp.164-173, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariants et Variabilité en Phonétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nguyen, Noël. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonologie et phonétique: Forme et substance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.349-374, 2005, Cognition et Traitement de l'Information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARIATION DE LA PAROLE: CONTRAINTES LINGUISTIQUES ET MECANISMES D'ADAPTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Lumière Lyon 2, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02427041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative fundamental Frequency of voiced and voiceless stops and fricatives for different phonation types in normal French speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, United States. , 2016, 5th Joint Meeting of the Acoustical Society of America and Acoustical Society of Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final SCAPHONE–2005-04 : communication parlée sous-marine à l’aide d’embouts de plongée (mesures de pression, test d’intelligibilité, mesures d’électropalatographie, mesures de force)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Locco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Laboratoire Parole et Langage – Université d’Aix-Marseille. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El grupo consonántico “tl” en el español y su aspecto silábico fonológico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, pp.34-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des recherches au Laboratoire Parole et Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Turcsan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2022, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.4785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId218"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2B92FA6"/>
+    <w:nsid w:val="0957DA85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74FA9738"/>
+    <w:nsid w:val="5D23736C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D39AE04B"/>
+    <w:nsid w:val="5E12F349"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8697-6148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157035980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226460v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103268" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Fourtassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237251363936" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103145" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138760v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-15391-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.6079" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Abderrazek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3221039" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Meynadier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5854" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.26.4.1489-1530" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Laaridh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A Fredouille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.10.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Intartaglia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis White-Schwoch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kraus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.05.033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739050" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491742v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Niebuhr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Clayards" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2011.04.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205592v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2010.11.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349893v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285534v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771509v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Content" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth K Kearns" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli H Frauenfelder" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960143000083" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hall&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Segu&#237;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Frauenfelder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992164" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00FFA4B52C9E1C7D5B0249AF4D4E0D632BEDE6C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226563v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1720" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856478v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-310" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1651" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435506v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chardenon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784720v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-463" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895209v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-22" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160943v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267089v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798569v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Peirolo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2239" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Marczyk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405137v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-54" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860277v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102786v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1077" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462228v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462226v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robieux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3923.3520" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420956v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498819v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498892v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498886v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498885v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dolcemascolo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faure" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498821v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498824v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455314v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Klessa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507641v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kocjan&#269;i&#269; Antol&#237;k" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507637v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507642v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510199v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vidil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ortega" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510214v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401492v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510228v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576855v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514696v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fredouille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fougeron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231922v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertrand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guardiola" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gu&#233;not" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576849v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542147v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Nesterenko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576850v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olavo Panseri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393609v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454446v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292408v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256405v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Frenck-Mestre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142930v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250280v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teston" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Locco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clairet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250049v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250277v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142948v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Besnerais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissia Lelekov-Boissard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142978v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212710v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663072v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663626v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Melliet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481680v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250272v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142955v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02427041v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453113v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609496v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980777v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mora" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968540v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Turcsan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4785" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8697-6148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157035980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226460v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103268" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Fourtassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237251363936" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103145" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138760v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-15391-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Meynadier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5854" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.6079" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837530v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Abderrazek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3221039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.26.4.1489-1530" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Laaridh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A Fredouille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.10.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Intartaglia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis White-Schwoch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kraus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.05.033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739050" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491787v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Niebuhr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491742v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Clayards" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2011.04.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2010.11.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349893v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285534v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771509v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Content" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth K Kearns" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli H Frauenfelder" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960143000083" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hall&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Segu&#237;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Frauenfelder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992164" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00FFA4B52C9E1C7D5B0249AF4D4E0D632BEDE6C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226563v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1720" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856478v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-310" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1651" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435506v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chardenon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784720v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-463" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895209v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-22" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160943v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267089v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798569v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Peirolo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2239" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Marczyk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405137v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962322v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-54" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959445v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102786v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1077" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462228v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462226v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robieux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3923.3520" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420956v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498819v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498892v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498885v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dolcemascolo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faure" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498820v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498821v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498824v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455314v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Klessa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507641v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kocjan&#269;i&#269; Antol&#237;k" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507637v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507642v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510228v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510199v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vidil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ortega" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510214v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401492v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576855v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514696v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fredouille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fougeron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393609v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Nesterenko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231922v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertrand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guardiola" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gu&#233;not" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576849v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542147v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576850v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olavo Panseri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454446v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292408v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256405v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Frenck-Mestre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142930v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250280v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teston" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Locco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clairet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142948v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Besnerais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissia Lelekov-Boissard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250049v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250277v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142978v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212710v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663072v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663626v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Melliet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481680v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250272v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142955v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02427041v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453113v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609496v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980777v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mora" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968540v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Turcsan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4785" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>