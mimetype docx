--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.56302521008px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Meunier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche CNRS - Directrice du Laboratoire Parole et Langage, UMR 7309 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8697-6148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157035980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH INTEREST</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phonetics, spontaneous speech, corpus, speech pathology, speech perception, speech reduction</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROJECT COORDINATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brain & Language Research Institute (2016-2018), PHONAPHASY - Phonetic redundancy for compensation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brain & Language Research Institute (2013-2014) Vowel variation in conversational speech in French and English.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR TYPALOC (2012-2015), Normal and abnormal speech variations: Typology, Adaptation, Localization.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut de la Langue Française (2004-2007) French Vowels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cognitic Program, French Research Ministry (2000-2002) Density of the vowel systems.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the nuances of reduction in conversational speech: lexicalized and non-lexicalized reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.103268. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2025.103268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Reduction in Middle Childhood: the Case of Child–Caregiver Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01427237251363936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effects of continuous pitch and speech tempo modifications on perceptual speaker verification performance by familiar and unfamiliar listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 165, pp.103145. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2024.103145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effects of task design on unfamiliar Francophone listener and automatic speaker identification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-023-15391-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et outils pour l'annotation des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans de recherche en phonétique clinique au LPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la conversation pour mieux comprendre le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.6079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting Deep Representations of Phonetic Features via Neuro-based Concept Detector: Application to speech disorders due to Head and Neck cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2022.3221039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations temporelles des phonèmes en parole conversationnelle : propriétés phonétiques et facteurs lexicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Phonetic variation in continuous speech, 11, pp.11-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Segmentation of Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudos da Linguagem </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (4), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17851/2237-2083.26.4.1489-1530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual evaluation for automatic anomaly detection in disordered speech: Focus on ambiguous cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne A Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105, pp.23-33. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2018.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native language shapes automatic neural processing of speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Intartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis White-Schwoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of Phone-Based Anomalies in Dysarthric Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 6 n° 3, 6, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2739050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phonetic Manifestation of French /s#S/ and /S#s/ Sequences in Different Vowel Contexts: On the Occurrence and the Domain of Sibilant Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Niebuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (3), pp.133-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On place assimilation in sibilant sequences – comparing French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Niebuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghan Clayards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (3), pp.429-451. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wocn.2011.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel reduction in conversational speech in French: the role of lexical factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (3), pp.271-278. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wocn.2010.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data - Annotation et Exploitation Multimodale de Parole Conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.105-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data -: protocoles, conventions, annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.25-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de la variabilité dans la parole. Aspects théoriques et méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, pp.69-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence detection in pseudowords in French: Where is the syllable effect?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Content</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth K Kearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uli H Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognitive Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (5-6), pp.609 - 636. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01690960143000083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The processing of illegal consonant clusters: A case of perceptual assimilation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Seguí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uli Frauenfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARIABILITÉ ACOUSTIQUE DES GROUPES DE CONSONNES : LE RÔLE DE LA VOYELLE ADJACENTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-299-C1-302. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1992164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00251235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Reduction in French: The Relationship Between Vowel Space and Articulation Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2025, Rotterdam, Netherlands. pp.384-388, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Speaker-dependent Vowel Characteristics depend on Speech Style?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.3669-3673, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech reduction: position within French prosodic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.117-121, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation, en terme d’altération de traits phonétiques, du niveau d’intelligibilité chez des patients atteints de cancer de la tête ou du cou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique (JPC), 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de débit articulatoire sur un corpus conversationnel avec différents types d'interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier-en-l'Ile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation des représentations profondes des traits phonétiques via l'approche NCD -Neuro-based Concept Detector : Application aux troubles de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effects of modified speech on perceptual speaker identification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2022-463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes réduites en conversation : caractéristiques des séquences et des locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole — JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.202-211, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating speakers using perceptual clustering interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker Individuality in Phonetics and Speech Sciences: Speech Technology and Forensic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Zurich, Switzerland. pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation matters: Evaluating speaker identification tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation du tractus vocal est-elle variable selon les langues en parole spontanée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Peirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.433-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798569v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interpreting Deep Learning Models to Understand Loss of Speech Intelligibility in Speech Disorders — Step 1: CNN Model-Based Phone Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China. pp.2522-2526, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2020-2239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are English vowels less distinctive than French ones? A measurement of vowel dispersion in different speech contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation de voisement du /r/ dans les groupes de consonnes en français et en espagnol : contraste phonétique ou phonologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K Marczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitièmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation des durées segmentales: les locuteurs atteints de SLA peuvent-ils adapter leur production à la situation de parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitièmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysarthric speech evaluation: automatic and perceptual approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Myazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la distinctivité du système vocalique des locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France. pp.469-477, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2018-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">euh, rire et bruits en parole spontanée : application à l'alignement forcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Prediction of Speech Evaluation Metrics for Dysarthric Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Phone-Based Anomaly Detection Approach for Dysarthric Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.223-227, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des phonèmes réduits en parole conversationnelle. Approche quantitative par extraction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, Région indéterminée. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique d'anomalies sur deux styles de parole dysarthrique: parole lue vs spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, Région indéterminée. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effort produit et ressenti selon le voisement en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIè Journées d’Étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.256-264, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3923.3520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préservation du pattern syllabique iambique dans la production des locuteurs dysarthriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, Région indéterminée. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Anomaly Detection for Dysarthria Across Two Speech Styles: Read vs Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Language Resources and Evaluation Conference, LREC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TYPALOC Corpus: A Collection of Various Dysarthric Speech Recordings in Read and Spontaneous Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. p 4658-4665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous speech production by dysarthric and healthy speakers: Temporal organisation and speaking rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effort vocal et effort articulatoire : Auto-perception pendant la production de 12 consonnes du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique de la parole dysarthrique: Etude de la variabilité inter-pathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole spontanée chez les locuteurs dysarthriques: organisation temporelle et débit de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation ciblée des réductions phonétiques dans la dysarthrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dolcemascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of voicing on the self-perception of effort in French consonant production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic speech processing for dysarthria: A study of Inter-pathology variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique d'anomalies dans la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A syllable-based analysis of speech temporal organization: a comparison between speaking styles in dysarthric and healthy populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Klessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth Annual Conference of the International Speech Communication Association (INTERSPEECH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresde, Germany. pp.2977-2981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the production of French vowels: physiological constraints and communicatives demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of Language Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Geneva, Switzerland. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of phonological neighborhood density on phonetic variation: The curious case of French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laboratory Phonology (LABPHON) 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tokyo, Japan. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic variation in French conversational speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Corpus Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hong Kong, China. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction vocalique en parole dysarthrique est-elle sensible au style de parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées de Phonétique Clinique 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgique. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elision des consonnes obstruantes dans la maladie de Parkinson: déficit moteur ou propriété linguistique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées de Phonétique Clinique 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgique. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoneme deletion and fusion in conversational speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Approaches to Perception and Production of Language Variation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction vocalique en parole dysarthrique est-elle sensible au style de parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte et nature des réalisations phonétiques en parole conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la Parole 29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of intonational cues to content word beginnings in conversational speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Welby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Tools and Methods for Very-Large-Scale Phonetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Philadelphie, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is phoneme inventory a good predictor for vocal tract use in casual speech?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Congress of Phonetic Sciences (ICPhS XVII) 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Hong Kong, China. pp.1370-1373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par bandes de fréquences pour la détection des zones de « déviance » dans la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of syllable boundaries in spontaneous speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on Language Resources and Evaluation (LREC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2010, La Valette, Malta. pp.3285-3292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OTIM formal annotation model: a preliminary step before annotation scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seventh International Conference on Language Resources and Evaluation (LREC 2010), Valetta, Malta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'analyses phonétiques de parole dysarthrique basées sur un alignement manuel et un alignement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation automatique en syllabes d'un dialogue oral spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Nesterenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIèmes Journées d'..tude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for an acoustic- phonetic description of dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Basal Ganglia Speech Disorders &amp; Deep Brain Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un alignement automatique sur la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olavo Panseri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description phonético-acoustique de la parole dysarthrique: le projet DesPho-APaDy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Aix en Provence, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On place assimilation in French sibilant sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Niebuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.221-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyelles brèves en parole conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perception of non-native vowel contrasts as evidenced by auditory ERPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rovereto Workshop on Bilingual Sentence Processing: Functional and Neural Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rovereto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic variability as a static/dynamic process in speech communication: a cross linguistic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology (LabPhon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. pp.129-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects phonologique et dynamique de la distinctivité au sein des systèmes vocaliques: une étude inter-langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.333-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler sous l'eau avec un embout de détendeur ? Etude articulatoire et perceptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Locco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.379-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception des systèmes vocaliques étrangers: une étude inter-langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Besnerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taissia Lelekov-Boissard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.377-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaines et propriétés : une description de la répartition de l'information linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes Linguistiques (JEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nantes, France. pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language as a complex system: the case of phonetic variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso de Lingüística General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Saint-Jacques de Compostelle, Spain. pp.192-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and perception of vowels: does the density of the system play a role?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taissia Lelekov-Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Besnerais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.723-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCESSING OF WORD-INITIAL VOWELS IN FRENCH : A PRODUCTION – PERCEPTION PERSPECTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, San Francisco, United States. pp.1083-1086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah a atterri au Sahara ou la durée vocalique comme indice pour distinguer deux voyelles identiques consécutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique (SFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Marseille, France. pp.341-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of speech conditions and gas mixture on the intelligibility of diver's speech as assessed under real diving conditions at 50 and 100 meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Melliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Underwater Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Heraklion, Greece. pp.765-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement et analyse du signal de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Adda-Decker et Noël Nguyen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour l'analyse phonétique des grands corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Hermès, pp.85-119, 2013, IC2 - Traité Cognition et Traitement de l'Information, 9782746245303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétique acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auzou P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dysarthries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, pp.164-173, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariants et Variabilité en Phonétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nguyen, Noël. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonologie et phonétique: Forme et substance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.349-374, 2005, Cognition et Traitement de l'Information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARIATION DE LA PAROLE: CONTRAINTES LINGUISTIQUES ET MECANISMES D'ADAPTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Lumière Lyon 2, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02427041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative fundamental Frequency of voiced and voiceless stops and fricatives for different phonation types in normal French speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, United States. , 2016, 5th Joint Meeting of the Acoustical Society of America and Acoustical Society of Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final SCAPHONE–2005-04 : communication parlée sous-marine à l’aide d’embouts de plongée (mesures de pression, test d’intelligibilité, mesures d’électropalatographie, mesures de force)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Locco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Laboratoire Parole et Langage – Université d’Aix-Marseille. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El grupo consonántico “tl” en el español y su aspecto silábico fonológico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, pp.34-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des recherches au Laboratoire Parole et Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Turcsan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2022, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.4785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId218"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.56302521008px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Meunier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche CNRS - Directrice du Laboratoire Parole et Langage, UMR 7309 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8697-6148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157035980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH INTEREST</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phonetics, spontaneous speech, corpus, speech pathology, speech perception, speech reduction</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROJECT COORDINATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brain & Language Research Institute (2016-2018), PHONAPHASY - Phonetic redundancy for compensation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brain & Language Research Institute (2013-2014) Vowel variation in conversational speech in French and English.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR TYPALOC (2012-2015), Normal and abnormal speech variations: Typology, Adaptation, Localization.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut de la Langue Française (2004-2007) French Vowels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cognitic Program, French Research Ministry (2000-2002) Density of the vowel systems.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the nuances of reduction in conversational speech: lexicalized and non-lexicalized reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.103268. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2025.103268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Reduction in Middle Childhood: the Case of Child–Caregiver Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Fourtassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01427237251363936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effects of continuous pitch and speech tempo modifications on perceptual speaker verification performance by familiar and unfamiliar listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 165, pp.103145. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2024.103145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effects of task design on unfamiliar Francophone listener and automatic speaker identification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Tomashenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-023-15391-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier la conversation pour mieux comprendre le langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.6079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting Deep Representations of Phonetic Features via Neuro-based Concept Detector: Application to speech disorders due to Head and Neck cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2022.3221039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et outils pour l'annotation des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans de recherche en phonétique clinique au LPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations temporelles des phonèmes en parole conversationnelle : propriétés phonétiques et facteurs lexicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Phonetic variation in continuous speech, 11, pp.11-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Segmentation of Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudos da Linguagem </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (4), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17851/2237-2083.26.4.1489-1530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual evaluation for automatic anomaly detection in disordered speech: Focus on ambiguous cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne A Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105, pp.23-33. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2018.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native language shapes automatic neural processing of speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Intartaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis White-Schwoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection of Phone-Based Anomalies in Dysarthric Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 6 n° 3, 6, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2739050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel reduction in conversational speech in French: the role of lexical factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (3), pp.271-278. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wocn.2010.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On place assimilation in sibilant sequences – comparing French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Niebuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghan Clayards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (3), pp.429-451. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wocn.2011.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phonetic Manifestation of French /s#S/ and /S#s/ Sequences in Different Vowel Contexts: On the Occurrence and the Domain of Sibilant Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Niebuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (3), pp.133-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data - Annotation et Exploitation Multimodale de Parole Conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.105-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data -: protocoles, conventions, annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.25-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de la variabilité dans la parole. Aspects théoriques et méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, pp.69-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence detection in pseudowords in French: Where is the syllable effect?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Content</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth K Kearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uli H Frauenfelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognitive Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (5-6), pp.609 - 636. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01690960143000083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The processing of illegal consonant clusters: A case of perceptual assimilation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Seguí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uli Frauenfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARIABILITÉ ACOUSTIQUE DES GROUPES DE CONSONNES : LE RÔLE DE LA VOYELLE ADJACENTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-299-C1-302. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1992164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00251235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Reduction in French: The Relationship Between Vowel Space and Articulation Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2025, Rotterdam, Netherlands. pp.384-388, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Speaker-dependent Vowel Characteristics depend on Speech Style?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.3669-3673, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech reduction: position within French prosodic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.117-121, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une interprétation, en terme d’altération de traits phonétiques, du niveau d’intelligibilité chez des patients atteints de cancer de la tête ou du cou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique (JPC), 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de débit articulatoire sur un corpus conversationnel avec différents types d'interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier-en-l'Ile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation des représentations profondes des traits phonétiques via l'approche NCD -Neuro-based Concept Detector : Application aux troubles de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d’Études sur la Parole — JEP2022 « Parole, Geste, Musique : des unités à leur organisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effects of modified speech on perceptual speaker identification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2022-463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes réduites en conversation : caractéristiques des séquences et des locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole — JEP2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.202-211, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating speakers using perceptual clustering interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speaker Individuality in Phonetics and Speech Sciences: Speech Technology and Forensic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Zurich, Switzerland. pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation matters: Evaluating speaker identification tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation du tractus vocal est-elle variable selon les langues en parole spontanée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Peirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.433-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798569v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interpreting Deep Learning Models to Understand Loss of Speech Intelligibility in Speech Disorders — Step 1: CNN Model-Based Phone Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Abderrazek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai, China. pp.2522-2526, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2020-2239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are English vowels less distinctive than French ones? A measurement of vowel dispersion in different speech contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation de voisement du /r/ dans les groupes de consonnes en français et en espagnol : contraste phonétique ou phonologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K Marczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitièmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation des durées segmentales: les locuteurs atteints de SLA peuvent-ils adapter leur production à la situation de parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitièmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">euh, rire et bruits en parole spontanée : application à l'alignement forcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la distinctivité du système vocalique des locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France. pp.469-477, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/jep.2018-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysarthric speech evaluation: automatic and perceptual approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Myazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Prediction of Speech Evaluation Metrics for Dysarthric Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waad Ben Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des phonèmes réduits en parole conversationnelle. Approche quantitative par extraction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, Région indéterminée. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique d'anomalies sur deux styles de parole dysarthrique: parole lue vs spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, Région indéterminée. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Phone-Based Anomaly Detection Approach for Dysarthric Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.223-227, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effort produit et ressenti selon le voisement en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIè Journées d’Étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.256-264, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3923.3520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préservation du pattern syllabique iambique dans la production des locuteurs dysarthriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, Région indéterminée. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Anomaly Detection for Dysarthria Across Two Speech Styles: Read vs Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Language Resources and Evaluation Conference, LREC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TYPALOC Corpus: A Collection of Various Dysarthric Speech Recordings in Read and Spontaneous Styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia. p 4658-4665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effort vocal et effort articulatoire : Auto-perception pendant la production de 12 consonnes du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic speech processing for dysarthria: A study of Inter-pathology variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique de la parole dysarthrique: Etude de la variabilité inter-pathologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parole spontanée chez les locuteurs dysarthriques: organisation temporelle et débit de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation ciblée des réductions phonétiques dans la dysarthrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dolcemascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of voicing on the self-perception of effort in French consonant production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous speech production by dysarthric and healthy speakers: Temporal organisation and speaking rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique d'anomalies dans la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A syllable-based analysis of speech temporal organization: a comparison between speaking styles in dysarthric and healthy populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Klessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth Annual Conference of the International Speech Communication Association (INTERSPEECH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dresde, Germany. pp.2977-2981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the production of French vowels: physiological constraints and communicatives demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of Language Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Geneva, Switzerland. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of phonological neighborhood density on phonetic variation: The curious case of French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laboratory Phonology (LABPHON) 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tokyo, Japan. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic variation in French conversational speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Corpus Linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hong Kong, China. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elision des consonnes obstruantes dans la maladie de Parkinson: déficit moteur ou propriété linguistique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées de Phonétique Clinique 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgique. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoneme deletion and fusion in conversational speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Approaches to Perception and Production of Language Variation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction vocalique en parole dysarthrique est-elle sensible au style de parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction vocalique en parole dysarthrique est-elle sensible au style de parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées de Phonétique Clinique 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgique. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte et nature des réalisations phonétiques en parole conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la Parole 29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of intonational cues to content word beginnings in conversational speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Welby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Tools and Methods for Very-Large-Scale Phonetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Philadelphie, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is phoneme inventory a good predictor for vocal tract use in casual speech?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Congress of Phonetic Sciences (ICPhS XVII) 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Hong Kong, China. pp.1370-1373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par bandes de fréquences pour la détection des zones de « déviance » dans la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pouchoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation automatique en syllabes d'un dialogue oral spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Nesterenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIèmes Journées d'..tude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OTIM formal annotation model: a preliminary step before annotation scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seventh International Conference on Language Resources and Evaluation (LREC 2010), Valetta, Malta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'analyses phonétiques de parole dysarthrique basées sur un alignement manuel et un alignement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for an acoustic- phonetic description of dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Basal Ganglia Speech Disorders &amp; Deep Brain Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un alignement automatique sur la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olavo Panseri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of syllable boundaries in spontaneous speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on Language Resources and Evaluation (LREC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2010, La Valette, Malta. pp.3285-3292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description phonético-acoustique de la parole dysarthrique: le projet DesPho-APaDy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Aix en Provence, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On place assimilation in French sibilant sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Niebuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Lancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Strasbourg, France. pp.221-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyelles brèves en parole conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perception of non-native vowel contrasts as evidenced by auditory ERPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rovereto Workshop on Bilingual Sentence Processing: Functional and Neural Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rovereto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonetic variability as a static/dynamic process in speech communication: a cross linguistic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology (LabPhon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. pp.129-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects phonologique et dynamique de la distinctivité au sein des systèmes vocaliques: une étude inter-langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.333-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler sous l'eau avec un embout de détendeur ? Etude articulatoire et perceptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Locco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France. pp.379-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaines et propriétés : une description de la répartition de l'information linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes Linguistiques (JEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nantes, France. pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language as a complex system: the case of phonetic variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso de Lingüística General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Saint-Jacques de Compostelle, Spain. pp.192-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception des systèmes vocaliques étrangers: une étude inter-langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Besnerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taissia Lelekov-Boissard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.377-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and perception of vowels: does the density of the system play a role?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheryl Frenck-Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taissia Lelekov-Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Besnerais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.723-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCESSING OF WORD-INITIAL VOWELS IN FRENCH : A PRODUCTION – PERCEPTION PERSPECTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, San Francisco, United States. pp.1083-1086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah a atterri au Sahara ou la durée vocalique comme indice pour distinguer deux voyelles identiques consécutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique (SFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Marseille, France. pp.341-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of speech conditions and gas mixture on the intelligibility of diver's speech as assessed under real diving conditions at 50 and 100 meters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Melliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Underwater Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Heraklion, Greece. pp.765-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement et analyse du signal de parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Adda-Decker et Noël Nguyen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour l'analyse phonétique des grands corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Hermès, pp.85-119, 2013, IC2 - Traité Cognition et Traitement de l'Information, 9782746245303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétique acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auzou P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dysarthries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, pp.164-173, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariants et Variabilité en Phonétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nguyen, Noël. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonologie et phonétique: Forme et substance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.349-374, 2005, Cognition et Traitement de l'Information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARIATION DE LA PAROLE: CONTRAINTES LINGUISTIQUES ET MECANISMES D'ADAPTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Lumière Lyon 2, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02427041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative fundamental Frequency of voiced and voiceless stops and fricatives for different phonation types in normal French speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint Meeting of the Acoustical Society of America and Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, United States. , 2016, 5th Joint Meeting of the Acoustical Society of America and Acoustical Society of Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final SCAPHONE–2005-04 : communication parlée sous-marine à l’aide d’embouts de plongée (mesures de pression, test d’intelligibilité, mesures d’électropalatographie, mesures de force)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Locco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Clairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Laboratoire Parole et Langage – Université d’Aix-Marseille. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El grupo consonántico “tl” en el español y su aspecto silábico fonológico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Meynadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, pp.34-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des recherches au Laboratoire Parole et Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Turcsan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2022, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.4785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId218"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0957DA85"/>
+    <w:nsid w:val="F0E75466"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5D23736C"/>
+    <w:nsid w:val="549DE764"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5E12F349"/>
+    <w:nsid w:val="688382BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8697-6148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157035980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226460v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103268" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Fourtassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237251363936" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103145" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138760v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-15391-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Meynadier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5854" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.6079" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837530v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Abderrazek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3221039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.26.4.1489-1530" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Laaridh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A Fredouille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.10.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Intartaglia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis White-Schwoch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kraus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.05.033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739050" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491787v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Niebuhr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491742v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Clayards" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2011.04.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2010.11.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349893v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285534v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771509v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Content" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth K Kearns" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli H Frauenfelder" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960143000083" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hall&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Segu&#237;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Frauenfelder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992164" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00FFA4B52C9E1C7D5B0249AF4D4E0D632BEDE6C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226563v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1720" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856478v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-310" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1651" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435506v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chardenon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784720v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-463" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895209v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-22" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160943v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267089v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798569v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Peirolo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2239" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Marczyk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405137v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962322v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-54" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959445v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102786v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1077" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462228v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462226v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robieux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3923.3520" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420956v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498819v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498892v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498885v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dolcemascolo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faure" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498820v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498821v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498824v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455314v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Klessa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507641v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kocjan&#269;i&#269; Antol&#237;k" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507637v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507642v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510228v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510199v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vidil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ortega" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510214v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401492v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576855v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514696v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fredouille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fougeron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393609v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Nesterenko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231922v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertrand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guardiola" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gu&#233;not" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576849v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542147v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576850v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olavo Panseri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454446v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292408v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256405v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Frenck-Mestre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142930v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250280v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teston" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Locco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clairet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142948v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Besnerais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissia Lelekov-Boissard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250049v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250277v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142978v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212710v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663072v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663626v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Melliet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481680v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250272v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142955v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02427041v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453113v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609496v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980777v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mora" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968540v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Turcsan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4785" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8697-6148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157035980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226460v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103268" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Fourtassi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01427237251363936" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103145" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138760v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tomashenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-15391-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.6079" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Abderrazek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lalain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3221039" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928078v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Meynadier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5854" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.26.4.1489-1530" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Laaridh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A Fredouille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.10.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Intartaglia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis White-Schwoch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kraus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.05.033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739050" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205592v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2010.11.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491742v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Niebuhr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Clayards" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2011.04.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349893v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285534v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771509v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Content" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth K Kearns" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli H Frauenfelder" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960143000083" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hall&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Segu&#237;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Frauenfelder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992164" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00FFA4B52C9E1C7D5B0249AF4D4E0D632BEDE6C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226563v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1720" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856478v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-310" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1651" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435506v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chardenon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784720v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-463" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895209v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-22" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160943v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267089v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798569v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Peirolo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2239" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K Marczyk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405137v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962322v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-54" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860277v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waad Ben Kheder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462228v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462226v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102786v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1077" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robieux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3923.3520" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420956v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498821v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498892v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498885v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dolcemascolo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faure" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498820v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498819v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498824v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455314v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Klessa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507641v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kocjan&#269;i&#269; Antol&#237;k" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507637v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507642v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510199v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vidil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ortega" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510214v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401492v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510228v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576855v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514696v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pouchoulin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fredouille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fougeron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542147v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Nesterenko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231922v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guardiola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gu&#233;not" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576849v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576850v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olavo Panseri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393609v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610716v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454446v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292408v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256405v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Frenck-Mestre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142930v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133547v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250280v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teston" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Locco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clairet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250049v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250277v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142948v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Besnerais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissia Lelekov-Boissard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142978v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212710v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663072v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663626v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Melliet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481680v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250272v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142955v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02427041v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453113v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609496v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980777v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mora" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968540v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Turcsan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4785" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>