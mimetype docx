--- v0 (2026-03-05)
+++ v1 (2026-04-16)
@@ -534,3383 +534,3562 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ensemble&amp;quot; – Emine Sevgi Özdamar: Neue Lektüren eines vielstimmigen Werkes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ellerbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition Text + Kritik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 978-3-689-30173-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Postmemory und die Transformation der deutschen Erinnerungskultur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gvelesiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Gruyter; De Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-28, 2024, Medien und Kulturelle Erinnerung, Astrid Erll; Ansgar Nünning, 9783110783780. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110783803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questioning the Canon: Counter-Discourse and the Minority Perspective in Contemporary German Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 343 p., 2021, Culture &amp; Conflict, Isabel Capeloa Gil; Catherine Nesci; Paulo de Medeiros, 9783110674392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110674392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comme un autre Don Quichotte&amp;quot;. Intertextualités chez Canetti [2001]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 250 p., 2021, Signes, 979-10-362-0452-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.enseditions.34303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues choisies, langues sauvées: poétiques de la résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Prescod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Königshausen &amp; Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 81, 442 p., 2017, Saarbrücker Beiträge zur vergleichenden Literatur- und Kulturwissenschaft, Hans-Jürgen Lüsebrink; Manfred Schmeling; Christiane Solte-Gresser, 978-3-8260-6112-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosmopolitische 'Germanophonie': Postnationale Perspektiven in der deutschsprachigen Gegenwartsliteratur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Königshausen &amp; Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59, 412 p., 2012, Saarbrücker Beiträge zur vergleichenden Literatur- und Kulturwissenschaft, Hans-Jürgen Lüsebrink; Manfred Schmeling; Christiane Solte-Gresser, 978-3-8260-4934-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canetti lecteur de Stendhal. Construction d'une lecture autobiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, 204 p., 2004, Etudes autrichiennes, 2-87775-381-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relais et passages. Fonctions de la radio en contexte germanophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Krebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kimé. , 280 p., 2004, 978-2-84174-350-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628254v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-03628576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exil und kein Ende, oder die Wiederkehr des Verdrängten in Burhan Qurbanis &amp;quot;Berlin Alexanderplatz&amp;quot; (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahrbuch für Internationale Germanistik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, Transnationalität und der Blick von außen. Deutschsprachige Literatur- und Kulturgeschichte in neuen Dialogräumen (LIV, 3)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, Transnationalität und der Blick von außen. Deutschsprachige Literatur- und Kulturgeschichte in neuen Dialogräumen (57/3), pp.93-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/JIG573_93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uchronie postcoloniale et contre-discours dans &amp;quot;Le Rapport secret sur le poète Goethe&amp;quot; de Rafik Schami et Uwe-Michael Gutzschhahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Ecrire le "temps présent". La littérature germanophone au début du XXIe siècle, 37, pp.129-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rgi.3860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Aumüller et Weertje Willms (eds), Migration und Gegenwartsliteratur: Der Beitrag von Autorinnen und Autoren osteuropäischer Herkunft zur literarischen Kultur im deutschsprachigen Raum (Paderborn, Fink, 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 299 (3), pp.588-589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eger.299.0579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Canetti et la génération &amp;quot;Chamisso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Elias Canetti, 1093, pp.177-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Herrmann, Carrie Smith-Preis et Stuart Taberner (eds), Transnationalism in Contemporary German-Language Literature (Rochester/New York, Camden House, 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 299 (3), pp.586-588. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eger.299.0579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ellerbach, L’Arabie contée aux Allemands. Fictions interculturelles chez Rafik Schami, Würzburg, Königshausen und Neumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 65, pp.183-187. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+              <w:t xml:space="preserve">, 2019, 65 (65), pp.183-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/germanica.8205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karriere einer Putzfrau&amp;quot; oder die Stimme der Subalternen: eine Relektüre &amp;quot;Hamlets&amp;quot; durch das Prisma von Heiner Müllers &amp;quot;Hamletmaschine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 287 (3), pp.431-447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eger.287.0431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452538v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dufresne, L'ennemi de la mort. Le combat perpétuel d'Elias Canetti, Peter Lang, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.227-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Istanbul, ville-personnage au coeur de l'Europe : les romans d'Orhan Pamuk, Emine Sevgi Özdamar et David Boratav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Europe du roman, romans de l'Europe, pp.191-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Canetti et le refus de la nation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Hommage à Félix Kreissler (1917-2004), études réunies par Ute Weinmann (66/67), pp.91-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Hanuschek, Der Zukunftsfette. Neue Beiträge zum Werk Elias Canettis (Wroclaw/Dresden: Neisse, 2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.263-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écritures de l'exil chez Elias et Veza Canetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Habiter ou ignorer l'autre - Les écrivains de l'exil, 252 (4), pp.855-876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eger.252.0855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canetti et Aristophane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Elias Canetti à la Bibliothèque Nationale de France (61), pp.215-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Kenk, Elias Canetti, un auteur énigmatique dans l’histoire intellectuelle&amp;quot; (Paris, L’Harmattan, 2003)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.163-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veza und Elias Canetti: Briefe an Georges (München und Wien: Hanser, 2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.163-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;Vie de Henry Brulard&amp;quot; comme modèle pour l'autobiographie de Canetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 33, pp.89-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Es gibt neue Kriege, liebe Else“: Kanon, Gegenarchive und kulturelles Gedächtnis bei Dinçer Güçyeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Onur Kemal Bazarkaya; Michael Hofmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kanon und Klassiker aus postmigrantischer Perspektive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. B. Metzler, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Befreiung aus dem Museum: Postmemory als Subversion der Gedenkkultur in Ari Folmans &amp;quot;Where is Anne Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marko Pajevic; Linda Maeding; Rosa Peres Zancas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitgenössische Verschiebungen im literarischen Erinnerungsdiskurs. Holocaust – Migration – Identitätspolitiken</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Requiere Drácula de una rehabilitación? La “rectificación” de un mito moderno por Rafik Schami en el contexto de la “nostalgia nazi” y el revisionismo histórico de Alemania Occidental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ana Giménez Calpe et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memorias privadas, discursos públicos. Las huellas de la perpetración en espacios, testimonios y archivos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, inPress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exil au cinéma : décentrement et déterritorialisation dans &amp;quot;Berlin Alexanderplatz&amp;quot; de Burhan Qurbani (2020), ou le potentiel critique de l’intertexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mayumi Shimosakai; Geneviève Guetemme; Marcos Eymar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires de vie et mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing back to Germany from the margins: Strategien der Kanon-Aneignung in der Minderheitenliteratur der Nachwendezeit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Hofmann; Nazli Hodaie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postmigrantische Literatur: Grundlagen, Analysen, Positionen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Berlin Heidelberg; J.B. Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-73, 2024, Literatur und Postmigration, 978-3-662-69952-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-69953-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puzzle, Labyrinth, Flickenteppich: Literatur als Labor der Erinnerungskultur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Meyer; Anna Gvelesiani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postmemory und die Transformation der deutschen Erinnerungskultur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 3-27, 2024, Medien und kulturelle Erinnerung, 9783110783803. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110783803-002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Schami im Gespräch mit seinen deutsch-französischen &amp;quot;Ahnen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Chamayou-Kuhn; Ingrid Lacheny; Dirk Weissmann; Romana Weiershausen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exil, migration et transferts culturels : Perspectives franco-allemandes / Exil, Migration und Kulturtransfer: Deutsch-französische Perspektiven</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.153-171, 2024, Convergences, 9782875748751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620623v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titania zwischen Istanbul und Berlin: zur Deterritorialisierung des westlichen Theaterkanons in &amp;quot;Die Brücke vom Goldenen Horn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Banoun, Frédéric Teinturier et Dirk Weissmann (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Istanbul-Berlin. Interculturalité, histoire et écriture chez Emine Sevgi Özdamar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.53-73, 2019, 978-2-343-17717-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Meyer; Paula Prescod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues choisies, langues sauvées: poétiques de la résistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 81, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Königshausen &amp; Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-33, 2017, Saarbrücker Beiträge sur Vergleichenden Literatur- und Kulturwissenschaft 2017, 3826061128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerres esthétiques et conflits communautaires: le roman d’artiste comme riposte au &amp;quot;choc des civilisations’&amp;quot; (Orhan Pamuk, Rafik Schami, Metin Arditi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Alexandre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orients et orientalismes dans les pays de langue allemande au XXe siècle: perceptions, appropriations, constructions et déconstructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.365-383, 2016, 978-2-8143-0280-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feridun Zaimoglu adaptateur de Shakespeare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Aubès; Silvia Contarini; Jean-Marc Moura; Idelette Muzart-Fonseca dos Santos; Lucia Quaquarelli; K. Schubert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interprétations postcoloniales et mondialisation. Littératures de langues allemande, anglaise, espagnole, française, italienne et portugaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.173-192, 2014, Liminaires – Passages interculturels, 9783034315975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canetti als Ahne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Meyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kosmopolitische "Germanophonie". Postnationale Perspektiven in der deutschsprachigen Gegenwartsliteratur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Königshausen &amp; Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-104, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métamorphose et esthétique littéraire chez Canetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Bancaud et Karine Winkelvoss (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétiques de la métamorphose dans l’espace germanique et européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.307-322, 2012, 978-2-87775-992-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vorwort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Meyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kosmopolitische 'Germanophonie'. Postnationale Perspektiven in der deutschsprachigen Gegenwartsliteratur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Königshausen &amp; Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-30, 2012, 978-3-8260-4934-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subvertir les codes du voyage en Orient: stratégies d’écriture dans &amp;quot;Les Voix de Marrakech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Lacheny; Jean-François Laplénie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Au nom de Goethe!" Hommage à Gerald Stieg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.245-256, 2009, 978-2-296-06900-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écriture du moi dans &amp;quot;Les Années anglaises&amp;quot; d'Elias Canetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rolf Wintermeyer, Corinne Bouillot, Barbara Agnese et Michelle-Irène Brudny (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moi public et moi privé dans les mémoires et les écrits autobiographiques du XVIIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications des Universités de Rouen et du Havre, 2008, 9782877754521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Âmes mortes&amp;quot; et la réalité de l'avenir: Canetti et Gogol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Sorbonne Nouvelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affinités électives: Les littératures de langue russe et allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2006, 9782878548099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acoustique du roman: la radio et les voix dans les romans policiers de Friedrich Glauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Meyer; Claudia Krebs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relais et passages. Fonctions de la radio en contexte germanophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.127-152, 2004, 978-2-84174-350-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482398v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magie blanche ou magie noire? Elias Canetti et Thomas Bernhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ute Weinmann (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur Thomas Bernhard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle - Institut d'Allemand d'Asnières, pp.51-76, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canetti und Stendhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Stieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hier spricht der Dichterin. Wer? Wo? Zur Konstitution des dichterischen Subjekts in der neueren österreichischen Literatur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Studienverlag, pp.113-128, 1998, 9783706513098</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3920,1907 +4099,1976 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Canetti (1905-1994)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie de l'esprit en Europe centrale et orientale depuis 1945 - Dictionnaire encyclopédique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.572-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferts et ripostes: les enjeux du canon littéraire en contexte postmigratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Ecritures et concepts en mouvement" (conférence invitée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle Terrones; Anne Ullmo, Mar 2026, Tours (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausbruch aus dem Museum: transgenerationaler Dialog und offizielle Gedenkkultur in Ari Folmans &amp;quot;Where is Anne Frank&amp;quot; (2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV. IVG-Kongress Graz 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investissement littéraire et lecture critique des lieux de la postmigration: les flâneries périurbaines d'Anne Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des vécus aux récits de la postmigration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARC NarraMuse, UCLouvain, Sep 2025, Louvain-la-Neuve (Belgique), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Eine von vielen und von viel zu wenigen“: Multidirektionale Kommemoration und Rehabilitierung des Heroischen in Anne Webers &amp;quot;Annette, ein Heldinnenepos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kollektives Gedächtnis in Frage: Erinnerungsnarrative und deutsche Identitäten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle Terrones; Sylvie Toscer-Angot, Jun 2025, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grenze(n) vermitteln: Performanz und Poetik der Schwelle in Anne Webers &amp;quot;Bannmeilen&amp;quot;/&amp;quot;Neuf Trois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zwischenland: Konturen der Grenze in der deutschsprachigen Literatur und Kultur, XX. Internationaler Kongress der Goethe-Gesellschaft in Spanien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociedad Goethe en Espana, Nov 2025, València, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exil als Palimpsest: der Erinnerungsraum Marseille in Christian Petzolds Adaption von Anna Seghers’ Roman Transit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences "Se souvenir: Erinnerungspraktiken - Gedächtniskultur"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Goethe-Universität (Roland Ißler); Institut franco-allemand de sciences humaines et sociales - IFA SHS (Xenia von Tippelskirch), Jan 2025, Frankfurt/Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ein Kanon für alle? Weltliteratur auf dem Prüfstand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theorien und Geschichte der Weltliteratur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Dr. Paula Wojcik; Université de Vienne, Jun 2024, Vienne (Autriche), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir du cadre: enjeux de l'écriture du/en déplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétiques diasporiques au miroir de la performance / Diasporic Poetics and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christine Meyer; Bastien Goursaud, Dec 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literaturverfilmung und multidirektionales Erinnern: Franz Biberkopf, die Flüchtlinge und wir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche "Diaspora, Exil, Migration – Methodische und theoretische Neuansätze"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prof. Dr. Kerstin Schoor; Université Européenne Viadrina, Jun 2024, Frankfurt/Oder, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Writing the Exilic Condition: Renarration and Remediation as Shared Authorship in Contemporary 'Refugee Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvi Sepp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Authorship in a Global and Transnational Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nuria Codina; Collab, May 2024, Louvain (KU Leuven), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires en mouvement: tensions et convergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gvelesiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Heinrich Heine, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanon und Gegendiskurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">#breiterkanon - Werkstattgespräch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Martina Wernli, Mar 2024, en ligne (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde &amp;quot;Mémoires en mouvement: tensions et convergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gvelesiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maison Heinrich Heine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un canon transnational de l'exil et des migrations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canon Factory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kim Andringa et Guillaume Fourcade, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wem gehört der Kanon? Kultur als Ko-Konstruktion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deutschcafé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arvi Sepp, Nov 2023, Bruxelles (Belgique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sturm und Drang reloaded: Feridun Zaimoglus &amp;quot;Liebesmale, scharlachrot&amp;quot; - 'Die neuen Leiden des jungen Ali'?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'histoire littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Ernst, Nov 2023, Anvers (Antwerpen), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ich bin Deutschland!&amp;quot;: Burhan Qurbanis Neuverfilmung von &amp;quot;Berlin Alexanderplatz&amp;quot;, oder die Wiederkehr des Verdrängten in Fluchtnarrativen der Gegenwart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Widerläufige Erinnerung(en). Deutschsprachige Gedächtnisliteratur im Spiegel der aktuellen Debatten. 18e Congrès international de la Sociedad Goethe en España</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georg Pichler; Lorena Silos, Nov 2023, Alcalá de Henares, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reframing Döblin’s Berlin Alexanderplatz as a 21th Century Refugee Narrative: Burhan Qurbani’s New Adaptation of a Modern Classic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche WOLEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Study Group for Literature and Culture, Vrije Universiteit Brussel, Nov 2023, Bruxelles (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gegendiskursive Strategien der Kanonaneignung und Kanonkritik in der deutschsprachigen Literatur der (Post-) Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIASPORA, EXIL, MIGRATION – Methodische und theoretische Neuansätze XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prof. Kerstin Schoor, Jan 2023, Frankfurt / Oder, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fremde Ähnlichkeiten: Zur Rezeption Goethes in Westafrika (discutante)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goethe international: Seine Rezeption und Wirkung jenseits der deutschen Grenzen. 88e congrès de la Internationale Goethe-Gesellschaft in Weimar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stefan Matuschek, May 2023, Weimar, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les études germaniques: quel tournant transnational?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53e Congrès de l'Association des Germanistes de l'Enseignement Supérieur (table ronde)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hélène Camarade, Tristan Coignard, Pierre-Yves Modicom, Lidwine Portes et al., Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does Dracula Need Rehabilitation? Rafik Schami’s 'Rectification' of a Modern Myth Against the Backdrop of the 1970s West German 'Nazi Nostagia' and Historical Revisionism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memorias privadas, discursos públicos: la perpetración de crímenes de masas y sus huellas / Private Memories, Public Discourses: Perpetration of Mass Crimes and their Traces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anacleto Ferrer Mas; Ana Giménez Calpe; Hasan G. López Sanz, Oct 2022, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'usage de la référence classique dans la littérature allemande &amp;quot;interculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le(s) classique(s) aujourd'hui: permanences, résurgences, redéfinitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florence Bancaud, Fabian Meinel, Sophie Picard, Oct 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des lieux et perspectives: la recherche sur la littérature de l'exil et de la migration dans les études germaniques en France et en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire l'exil: échanges franco-allemands sur la littérature et le cinéma de langue allemande du XXIe siècle. / Vom Exil erzählen: Deutsch-französischer Austausch zu Literatur und Kino in deutscher Sprache im 21. Jahrhundert. Colloque international Jeunes chercheurs et chercheuses. Table ronde de clôture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Theresa Wagner, Thomas Sähn, Verena Richter (ENS Ulm), May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner le canon, délimiter un territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOME III - Habiter la langue / Language as Home</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philixte (ULB); Prospero: langage, image et connaissance (USL-B); Centre for Literary and Intermedial Crossings (VUB), Dec 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire à la croisée des langues: la vulnérabilité comme ressource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la vulnérabilité des langues, Action 2: Terrains de vulnérabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Valentina Bisconti et PraLing, Jan 2020, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5830,368 +6078,857 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner de la voix: émission, transcription et circulation de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Couturier-Heinrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire CirIST 2021-2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Amiens et Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorations postmémorielles: formes, enjeux, perspectives (colloque international)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postmemoriale Erkundungen: Formen, Herausforderungen, Perspektiven</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque international: &amp;quot;Ensemble als Fundament: Theaterpraxis und Poetik Emine Sevgi Özdamars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ellerbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque international &amp;quot;Poétiques diasporiques au miroir de la performance / Diasporic Poetics and Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Goursaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journée d'étude: &amp;quot;Ensemble&amp;quot; - Nouvelles perspectives sur l'oeuvre d'Emine Sevgi Özdamar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ellerbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer on &amp;quot;Questioning the Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque international &amp;quot;Explorations postmémorielles : formes, enjeux, perspectives / Postmemoriale Erkundungen: Formen, Herausforderungen, Perspektiven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gvelesiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque international: &amp;quot;Langues choisies, langues sauvées: poétiques de la résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Prescod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guyon-Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque international: &amp;quot;Vers une germanophonie cosmopolite? Perspectives postnationales dans la littérature contemporaine d'expression allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Canetti&amp;quot; (traduit en russe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6201,91 +6938,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la littérature allemande à partir des marges (XXe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Sorbonne Université, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03452694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6295,100 +7032,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canetti lecteur de Cervantes, Gogol, Stendhal: formes de l'intertextualité dans l'oeuvre romanesque et autobiographique d'Elias Canetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Sorbonne Nouvelle - Paris 3, 1997. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03628803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6398,167 +7135,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sturm und Drang reloaded: Feridun Zaimoglus &amp;quot;Liebesmale, scharlachrot&amp;quot; - 'Die neuen Leiden des jungen Ali'?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. German Literary History, Universiteit Antwerpen, Belgium. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diamant ou comment s'en débarrasser. une lecture intersectionnelle du &amp;quot;Pont de la Corne d’Or&amp;quot; d’Emine Sevgi Özdamar”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Amiens, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6626,51 +7363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A273CE14"/>
+    <w:nsid w:val="EE7F532B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6774,51 +7511,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C056BE75"/>
+    <w:nsid w:val="78BDFAF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6922,51 +7659,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6B3AAF69"/>
+    <w:nsid w:val="F2B58CF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7070,51 +7807,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5EDDEA3A"/>
+    <w:nsid w:val="ED202A26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7310,51 +8047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-meyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2969-7799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05887495X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/MKC-0393-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://breiterkanon.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03705117v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gvelesiani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110783803" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628264v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110674392" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03614182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.34303" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Prescod" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628141v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628254v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Krebs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191847v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.3860" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03620651v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.299.0579" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03477121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03620643v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03620631v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.8205" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03452538v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.287.0431" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708037v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03482383v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676229v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03452525v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.252.0855" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676108v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708038v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628798v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05435839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04935160v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05149083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03787167v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/isbn/9783110783865/html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110783803-002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03705120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-662-69953-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69953-9_4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03620623v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1334238" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03484206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03710414v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/info/p8592_Langues-choisies--langues-sauv--es--Po--tiques-de-la-r--sistance--Saarbr--cker-Beitr--ge-zur-Vergleichenden-Literaturwissenschaft-Bd--81-.html/XTCsid/ses0lohq4gv0pamu9lsmj8o4b7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03482415v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lorraine.fr/recherche-et-innovation/edul-editions-de-luniversite-de-lorraine/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03499926v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053191" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03500060v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03499993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03482466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03482408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628336v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03482398v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03500021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Stieg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175645v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05354470v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134944v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05224036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04775397v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04839371v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606067v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606077v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331570v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvi Sepp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04577002v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527023v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04634202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440299v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03933800v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04279011v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04363793v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04279043v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708050v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03713672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708259v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03849603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03620694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628321v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04364054v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Couturier-Heinrich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04364052v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628272v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628283v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/tel-03452694v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/tel-03628803v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04281209v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628328v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-meyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2969-7799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05887495X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/MKC-0393-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://breiterkanon.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541540v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ellerbach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etk-muenchen.de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03705117v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gvelesiani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110783803" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110674392" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03614182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.34303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Prescod" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628576v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Krebs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/JIG573_93" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708052v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.3860" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03620651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.299.0579" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03477121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03620643v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03620631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.8205" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03452538v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.287.0431" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03482383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03452525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.252.0855" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676108v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628798v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592178v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05435839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04935160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05149083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03705120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-662-69953-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69953-9_4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03787167v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/isbn/9783110783865/html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110783803-002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03620623v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1334238" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03484206v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03710414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/info/p8592_Langues-choisies--langues-sauv--es--Po--tiques-de-la-r--sistance--Saarbr--cker-Beitr--ge-zur-Vergleichenden-Literaturwissenschaft-Bd--81-.html/XTCsid/ses0lohq4gv0pamu9lsmj8o4b7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03482415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lorraine.fr/recherche-et-innovation/edul-editions-de-luniversite-de-lorraine/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03499926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053191" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03500060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03499993v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628801v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03482466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03482408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03482398v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03500021v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628799v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Stieg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628288v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561668v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175645v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05224036v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134944v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05354470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04775397v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606067v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04839371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331570v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvi Sepp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04577002v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04634202v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606074v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211681v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04363793v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04279011v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440299v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03933800v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04279043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708050v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03713672v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03849603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03620694v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04364054v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Couturier-Heinrich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04364052v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541511v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541523v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Goursaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541499v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628272v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541535v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Melmoux-Montaubin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guyon-Lecoq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541532v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/tel-03452694v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/tel-03628803v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04281209v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>