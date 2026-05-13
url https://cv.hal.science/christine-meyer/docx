--- v1 (2026-04-16)
+++ v2 (2026-05-13)
@@ -2531,436 +2531,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05592178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">¿Requiere Drácula de una rehabilitación? La “rectificación” de un mito moderno por Rafik Schami en el contexto de la “nostalgia nazi” y el revisionismo histórico de Alemania Occidental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ana Giménez Calpe et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memorias privadas, discursos públicos. Las huellas de la perpetración en espacios, testimonios y archivos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, inPress</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exil au cinéma : décentrement et déterritorialisation dans &amp;quot;Berlin Alexanderplatz&amp;quot; de Burhan Qurbani (2020), ou le potentiel critique de l’intertexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mayumi Shimosakai; Geneviève Guetemme; Marcos Eymar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoires de vie et mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Befreiung aus dem Museum: Postmemory als Subversion der Gedenkkultur in Ari Folmans &amp;quot;Where is Anne Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marko Pajevic; Linda Maeding; Rosa Peres Zancas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitgenössische Verschiebungen im literarischen Erinnerungsdiskurs. Holocaust – Migration – Identitätspolitiken</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Ana Giménez Calpe et al. </w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puzzle, Labyrinth, Flickenteppich: Literatur als Labor der Erinnerungskultur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Meyer; Anna Gvelesiani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memorias privadas, discursos públicos. Las huellas de la perpetración en espacios, testimonios y archivos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Postmemory und die Transformation der deutschen Erinnerungskultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 3-27, 2024, Medien und kulturelle Erinnerung, 9783110783803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110783803-002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing back to Germany from the margins: Strategien der Kanon-Aneignung in der Minderheitenliteratur der Nachwendezeit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Hofmann; Nazli Hodaie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postmigrantische Literatur: Grundlagen, Analysen, Positionen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Berlin Heidelberg; J.B. Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.53-73, 2024, Literatur und Postmigration, 978-3-662-69952-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-69953-9_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705120v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03787167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Schami im Gespräch mit seinen deutsch-französischen &amp;quot;Ahnen</w:t>
               </w:r>
@@ -3370,50 +3370,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Métamorphose et esthétique littéraire chez Canetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Bancaud et Karine Winkelvoss (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétiques de la métamorphose dans l’espace germanique et européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.307-322, 2012, 978-2-87775-992-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vorwort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Meyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kosmopolitische 'Germanophonie'. Postnationale Perspektiven in der deutschsprachigen Gegenwartsliteratur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Königshausen &amp; Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-30, 2012, 978-3-8260-4934-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Canetti als Ahne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Meyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -3426,216 +3585,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Königshausen &amp; Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-104, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500060v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-03628801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subvertir les codes du voyage en Orient: stratégies d’écriture dans &amp;quot;Les Voix de Marrakech</w:t>
               </w:r>
@@ -4277,372 +4277,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grenze(n) vermitteln: Performanz und Poetik der Schwelle in Anne Webers &amp;quot;Bannmeilen&amp;quot;/&amp;quot;Neuf Trois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zwischenland: Konturen der Grenze in der deutschsprachigen Literatur und Kultur, XX. Internationaler Kongress der Goethe-Gesellschaft in Spanien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedad Goethe en Espana, Nov 2025, València, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investissement littéraire et lecture critique des lieux de la postmigration: les flâneries périurbaines d'Anne Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des vécus aux récits de la postmigration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARC NarraMuse, UCLouvain, Sep 2025, Louvain-la-Neuve (Belgique), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Eine von vielen und von viel zu wenigen“: Multidirektionale Kommemoration und Rehabilitierung des Heroischen in Anne Webers &amp;quot;Annette, ein Heldinnenepos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kollektives Gedächtnis in Frage: Erinnerungsnarrative und deutsche Identitäten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle Terrones; Sylvie Toscer-Angot, Jun 2025, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exil als Palimpsest: der Erinnerungsraum Marseille in Christian Petzolds Adaption von Anna Seghers’ Roman Transit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences "Se souvenir: Erinnerungspraktiken - Gedächtniskultur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Goethe-Universität (Roland Ißler); Institut franco-allemand de sciences humaines et sociales - IFA SHS (Xenia von Tippelskirch), Jan 2025, Frankfurt/Main, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ausbruch aus dem Museum: transgenerationaler Dialog und offizielle Gedenkkultur in Ari Folmans &amp;quot;Where is Anne Frank&amp;quot; (2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV. IVG-Kongress Graz 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175645v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-04775397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ein Kanon für alle? Weltliteratur auf dem Prüfstand</w:t>
               </w:r>
@@ -5075,50 +5075,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers un canon transnational de l'exil et des migrations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canon Factory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kim Andringa et Guillaume Fourcade, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Table ronde &amp;quot;Mémoires en mouvement: tensions et convergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5127,540 +5196,471 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maison Heinrich Heine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Vers un canon transnational de l'exil et des migrations?</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ich bin Deutschland!&amp;quot;: Burhan Qurbanis Neuverfilmung von &amp;quot;Berlin Alexanderplatz&amp;quot;, oder die Wiederkehr des Verdrängten in Fluchtnarrativen der Gegenwart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canon Factory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kim Andringa et Guillaume Fourcade, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Widerläufige Erinnerung(en). Deutschsprachige Gedächtnisliteratur im Spiegel der aktuellen Debatten. 18e Congrès international de la Sociedad Goethe en España</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georg Pichler; Lorena Silos, Nov 2023, Alcalá de Henares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sturm und Drang reloaded: Feridun Zaimoglus &amp;quot;Liebesmale, scharlachrot&amp;quot; - 'Die neuen Leiden des jungen Ali'?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'histoire littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Ernst, Nov 2023, Anvers (Antwerpen), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reframing Döblin’s Berlin Alexanderplatz as a 21th Century Refugee Narrative: Burhan Qurbani’s New Adaptation of a Modern Classic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche WOLEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Study Group for Literature and Culture, Vrije Universiteit Brussel, Nov 2023, Bruxelles (Belgique), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gegendiskursive Strategien der Kanonaneignung und Kanonkritik in der deutschsprachigen Literatur der (Post-) Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DIASPORA, EXIL, MIGRATION – Methodische und theoretische Neuansätze XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Kerstin Schoor, Jan 2023, Frankfurt / Oder, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fremde Ähnlichkeiten: Zur Rezeption Goethes in Westafrika (discutante)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goethe international: Seine Rezeption und Wirkung jenseits der deutschen Grenzen. 88e congrès de la Internationale Goethe-Gesellschaft in Weimar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stefan Matuschek, May 2023, Weimar, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wem gehört der Kanon? Kultur als Ko-Konstruktion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deutschcafé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arvi Sepp, Nov 2023, Bruxelles (Belgique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211681v1</w:t>
-              </w:r>
-[...343 lines deleted...]
-                <w:t xml:space="preserve">hal-04279043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les études germaniques: quel tournant transnational?</w:t>
               </w:r>
@@ -7363,51 +7363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE7F532B"/>
+    <w:nsid w:val="D4EC3615"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7511,51 +7511,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="78BDFAF2"/>
+    <w:nsid w:val="D2B4BFB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7659,51 +7659,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F2B58CF2"/>
+    <w:nsid w:val="E44BB5A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7807,51 +7807,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="ED202A26"/>
+    <w:nsid w:val="3BC2D30C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8047,51 +8047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-meyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2969-7799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05887495X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/MKC-0393-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://breiterkanon.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541540v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ellerbach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etk-muenchen.de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03705117v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gvelesiani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110783803" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110674392" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03614182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.34303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Prescod" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628576v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Krebs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/JIG573_93" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708052v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.3860" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03620651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.299.0579" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03477121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03620643v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03620631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.8205" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03452538v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.287.0431" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03482383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03452525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.252.0855" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676108v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628798v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592178v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05435839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04935160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05149083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03705120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-662-69953-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69953-9_4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03787167v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/isbn/9783110783865/html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110783803-002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03620623v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1334238" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03484206v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03710414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/info/p8592_Langues-choisies--langues-sauv--es--Po--tiques-de-la-r--sistance--Saarbr--cker-Beitr--ge-zur-Vergleichenden-Literaturwissenschaft-Bd--81-.html/XTCsid/ses0lohq4gv0pamu9lsmj8o4b7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03482415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lorraine.fr/recherche-et-innovation/edul-editions-de-luniversite-de-lorraine/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03499926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053191" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03500060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03499993v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628801v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03482466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03482408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03482398v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03500021v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628799v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Stieg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628288v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561668v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175645v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05224036v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134944v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05354470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04775397v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606067v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04839371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331570v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvi Sepp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04577002v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04634202v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606074v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211681v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04363793v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04279011v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440299v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03933800v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04279043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708050v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03713672v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03849603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03620694v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04364054v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Couturier-Heinrich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04364052v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541511v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541523v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Goursaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541499v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628272v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541535v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Melmoux-Montaubin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guyon-Lecoq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541532v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/tel-03452694v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/tel-03628803v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04281209v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-meyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2969-7799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05887495X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/MKC-0393-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://breiterkanon.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541540v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ellerbach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etk-muenchen.de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03705117v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gvelesiani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110783803" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110674392" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03614182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.34303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Prescod" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628576v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Krebs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/JIG573_93" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708052v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.3860" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03620651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.299.0579" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03477121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03620643v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03620631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.8205" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03452538v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.287.0431" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03482383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03452525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.252.0855" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676108v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628798v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592178v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04935160v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05149083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05435839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03787167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/isbn/9783110783865/html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110783803-002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03705120v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-662-69953-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69953-9_4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03620623v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1334238" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03484206v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03710414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-koenigshausen-neumann.de/product_info.php/info/p8592_Langues-choisies--langues-sauv--es--Po--tiques-de-la-r--sistance--Saarbr--cker-Beitr--ge-zur-Vergleichenden-Literaturwissenschaft-Bd--81-.html/XTCsid/ses0lohq4gv0pamu9lsmj8o4b7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03482415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lorraine.fr/recherche-et-innovation/edul-editions-de-luniversite-de-lorraine/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03499926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053191" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03499993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03500060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03482466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03482408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03482398v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03500021v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628799v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Stieg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628288v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561668v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05354470v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05224036v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134944v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04775397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175645v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606067v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04839371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331570v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvi Sepp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04577002v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606074v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04634202v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04279011v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04363793v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03933800v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04279043v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211681v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708050v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03713672v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03849603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03620694v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04364054v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Couturier-Heinrich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04364052v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541511v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541523v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Goursaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541499v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628272v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541535v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Melmoux-Montaubin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guyon-Lecoq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541532v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/tel-03452694v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/tel-03628803v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04281209v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>