--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Michel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la maturité numérique des enseignants à grande échelle à partir des Teaching Analytics : vers une visualisation contextualisée des usages et leur analyse stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Oru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (1), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/STICEF.32.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la conception de moyens et méthodes fondés sur les modèles pour caractériser et diagnostiquer la maturité numérique des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Opportunities for Multi-Device Management in Classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lachand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (6), pp.1073-0516. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3519025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à la maison en situation de confinement total ou partiel : quand les usages numériques scolaires et personnels se rencontrent à la maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.4214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques des enseignants durant le confinement lié à la COVID-19 : niveaux et facteurs d'intégration du numérique dans les écoles et perspectives pour le développement des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sélection de la conférence EIAH 2021, 29 (2), 27 p. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.29.2.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’utilité et de l’utilisabilité du service COMPER pour soutenir l’autorégulation dans le travail en autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 : Numéro Spécial Sélection de la conférence EIAH 2021 (2), pp.125-154. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.29.2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toccata: Supporting Classroom Orchestration with Activity Based Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lachand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3328924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grands Challenges issus des ateliers thématiques des ORPHÉE-RDV’2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.25.2.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Awareness and Self-Regulation In Project-Based Learning through Personalized Dashboards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2/3), pp.204-226. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTEL.2017.084500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptation et l'appropriation des ENT (Espaces Numériques de Travail) par les enseignants du primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.13-49. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.24.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards extending traditional informal learning tools in the workplace with social functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.119-150. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJLT.2017.086381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic survey of the taxonomic and functional microbial communities of seawater and sea ice from the Canadian Arctic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Yergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas L King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.42242. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep42242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01533490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler la patrimonialisation socio-culturelle par des plateformes du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Têtu-Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Médiation des mémoires en ligne, 12 (3), pp. 31-50. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.12.3.31-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favouring reflexivity in technology-enhanced learning systems: Towards smart uses of traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Interactive Learning Environments, 24 (7), pp.1389-1407. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2015.1016532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroitre la valeur par l’expérience utilisateur en replaçant l’usager au cœur des bibliothèques universitaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Trognot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les services d’information au prisme de la valeur, 2015 (4), pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact d’un jeu sérieux en réalité mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bisognin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.589-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can ICT improve the quality of life of elderly adults living in residential home care units ? From actual impacts to hidden artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Croisile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (6), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2013.832382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01561990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages réflexifs des traces dans les environnements informatiques pour l'apprentissage humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (59), pp.205-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture numérique chez les seniors du 4eme age. Observation d'une acculturation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.147-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités collectives et instrumentation. Étude de pratiques dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (4), pp.527-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning : normes et spécifications Caractérisation des documents numériques avec LOM et IMS-QTI pour l'acquisition et l'évaluation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1-2), pp.157-178. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.7.1-2.157-178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of weak and strong similarity measures for ordered sets of document using fuzzy set techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Egghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 (5), pp.771-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong similarity measures for ordered sets of documents in information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Egghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38, pp.823.848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between information construction and information gain. Entropy and bibliometric distributions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordered similarity measures taking into account the rank of documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 37 (4), pp.603.622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données scientifiques en texte intégral : principe de caractérisation des documents, d'interrogation et de navigation dans les documents réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben-Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11, pp.183-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial : « Sélection de la Conférence EIAH 2021 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (9), 189 p., 2022, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.29.2.0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de statistique et de mathématique de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Coadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Enssib, 319 p., 2002, 2-910227-37-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in VLE adoption: longitudinal and large-scale analysis of contextual effects on French teachers' TEL practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Oru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kairit Tammets; Sergey Sosnovsky; Rafael Ferreira Mello; Gerti Pishtari; Tanya Nazaretsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Two Decades of TEL. From Lessons Learnt to Challenges Ahead</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16063, Springer, pp.321-336, 2026, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03870-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for Assessing Digital Maturity in French Primary Education: Design of Tools and Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCITEPRESS - Science and Technology Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.569-577, 2024, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012740200003693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of Modeling the Complexity of Use for the Measurement of Digital Maturity in Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Oru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Enhanced Learning for Inclusive and Equitable Quality Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2024, Lecture Notes in Computer Science, vol 15159, 978-3-031-72314-8. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72315-5_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Teachers' Digital Maturity: Literature Review and Proposal for a Unified Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th International Conference on Computer Supported Education - Volume 2: CSEDU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, SCITEPRESS - Science and Technology Publications, pp.535-542, 2023, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011971800003470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Modelling the Technology Integration in Elementary School. A Diachronic Study of Teachers’ Digital Practices During and After Covid-19 Lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educating for a New Future: Making Sense of Technology-Enhanced Learning Adoption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13450, Springer International Publishing, pp.201-214, 2022, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing COMPER Environment to Support Self-Regulation During Autonomous Work: A Usefulness, Usability and Use Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open and Inclusive Educational Practice in the Digital World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-212, 2022, Cognition and Exploratory Learning in the Digital Age book series (CELDA), 978-3-031-18511-3. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18512-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLE Limits and Perspectives for Digital Integration in Teaching Practices. Lessons Learned from the French Basic Education Teachers’ Experience during the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari-Landa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology-Enhanced Learning for a Free, Safe, and Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12884, Springer International Publishing, pp.96-109, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Enterprise Social Media for Informal Learning in the Workplace: Using Incremental and Iterative Design Methods to Favor Sustainable Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Escudeiro P., Costagliola G., Zvacek S., Uhomoibhi J., McLaren B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol 865, Springer, pp.457-476, 2018, Computers Supported Education. CSEDU 2017. Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94640-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Adoption of Virtual Learning Environments in Primary Schools: An Activity Oriented Study of Teacher’s Acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Costagliola, G., Uhomoibhi, J., Zvacek, S., McLaren, B.M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCIS 739, Springer International Publishing, pp. 513-531, 2017, 8th International Conference CSEDU 2016 Revised Selected Papers, 978-3-319-63184-4. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63184-4_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand Lego des données et des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Salaun, Benoit Habert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture de l'information : Méthodes, Outils et Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-138, 2015, Information &amp; Stratégie, 978-2-8041-9140-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer le transcanal - la matrice de Resmini et Rosati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Salaun, Benoit Habert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture de l'information : Méthodes, Outils et Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-67, 2015, Information &amp; Stratégie, 978-2-8041-9140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM and Web 2.0 Methods for Project-Based Learning. MEShaT: a Monitoring and Experience Sharing Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifenthaler D., Isaias P., Spector J.M., Kinshuk, Sampson D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Perspectives on Problem Solving and Learning in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.49-66, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM and WEB 2.0 methods for project-based learning. MESHAT : a monitoring and experience sharing tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifenthaler D., Isaias P., Spector J.M., Kinshuk, Sampson D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Perspectives on Problem Solving and Learning in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.49-66, 2011, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-7612-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse quantitative mixte : Travail à grande échelle sur des logs d’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Oru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS Poitiers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Poitiers, Dec 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir la boite noire. Stratégies de conception avancée pour la mise en œuvre de systèmes adaptatifs ouverts en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Mancieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92e Congrès de l’ACFAS. Colloque 524 – L’IA pour l’éducation (IAED) : vers des environnements d’apprentissage intelligents et adaptatifs,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la maturité numérique des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. pp.154-164, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011971800003470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies pour de nouvelles formes d'appropriation des ENT. Impact de l'école à la maison dans le développement des usages et pratiques numériques des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.142-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Self-Regulated Learning Strategies For First-Year Students Through The COMPER Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Cognition and Exploratory Learning in Digital Age (CELDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, Portugal. pp.170-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner les leviers de l'approche par compétences et de l'auto-régulation pour accompagner le travail en autonomie à l'université. Analyse du service COMPER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.166-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Robot as an Awareness Tool to Help Regulate Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Gonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Robots for Learning (R4L) at the 28th IEEE International Conference on Robot &amp; Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New Dehli, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Robots in Collaborative Learning: Consequences of the Design on Students' Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Gonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007731205490556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How teachers prepare for the unexpected: bright spots and breakdowns in enacting pedagogical plans in class</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Jalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lachand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Technology Enhanced Learning (EC-TEL 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom. pp.59 - 73, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98572-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment créer des environnements d'apprentissage formels, non formels, informels au service des apprenants pour accroître leur pouvoir d'agir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nagels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Acensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Algave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphée Rendez-vous réseau d' e-Education (ORPHEE RDV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Font Romeu, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote informal learning in the workplace? The need for incremental design methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computer Supported Education (CSEDU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp.220-229, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006355502200229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des réseaux sociaux d'entreprise pour favoriser l'apprentissage informel sur le lieu de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno De Lièvre; Nathalie Guin, Jun 2017, Strasbourg, France. pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage informel sur le lieu de travail. Comment exploiter les principes des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORPHEE-RDV 2017 Atelier : L’Apprenant acteur principal de son parcours tout au long de sa vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Font-Romeu, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Triangulated Model to Assess Adoption of Virtual Learning Environements in Primary Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2016 - Proceedings of the 8th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.287-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acceptance of VLEs (Virtual Learning Environments) by Primary School Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2016 - Proceedings of the 8th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.299-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptation des ENT (Environnements Numériques de Travail) par les enseignants du primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.258-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of Knowledge Sharing Platforms to Promote Effective Use: A Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Workshop on Knowledge Acquisition, Reuse and Evaluation (KARE 2015) in conjunction with 11th International Conference on Signal-Image Technology and Internet- Based Systems (SITIS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bangkok, Thailand. pp.680-686, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2015.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263423v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-designing knowledge management systems : Towards user-centred design methods integrating information architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Management and Information Sharing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp. 298-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DDART: An awareness system to favor reflection during project-based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Awareness and Reflection in Technology-Enhanced Learning (ARTEL 2014) in conjunction with the 9th European Conference on Technology Enhanced Learning (EC-TEL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.81-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if we considered awareness for sustainable Kwowledge Management ? Towards a model for self regulated knowledge management systems based on acceptance models of technologies and awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference KMIS (International conference on Knowledge Management and Information Sharing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp. 413-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces a la connaissance a l’ere du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Informatique » – Quelle place tient la ‘trace’ dans les nouvelles formes d’apprentissage médié par un environnement numérique ? Objet utilitaire ? Objet premier ? Séminaire de l’ARCO, Institut des Sciences de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DDART, a Dynamic Dashboard for Collection, Analysis and Visualization of Activity and Reporting Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Technology Enhanced Learning (EC-TEL 2014), Graz, Austria, 16-19 September 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.440-445, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11200-8_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture to Combine Activity Traces and Reporting Traces to Support Self-Regulation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Advanced Learning Technologies (ICALT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.432-436, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2013.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de traces d'activités et de reporting pour soutenir des processus d'autorégulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Nationale sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.267-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Café: a semantic multimedia collaborative platform for e-learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilain Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lamolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Multimedia Technologies for E-Learning (MTEL) - IEEE International Symposium of multimedia (ISM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Anaheim, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Authoring Tool to Assist the Design of Mixed Reality Learning Games.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Technology Enhanced Learning (EC-TEL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Saarbrücken, Germany. pp.441-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la construction de valeur liée à l'expérience utilisateur dans la modélisation de l'acceptation technologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012 (conférence conjointe de la 13ème édition de ERGO'IA et de la 24ème édition d'IHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dashboard to Regulate Project-Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piétrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Saarbrücken, Germany. pp.250-263, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33263-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formalismes de scénarisation pédagogique existants permettent-ils de scénariser des learning games en réalité mixte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011 (Environnements Informatiques pour l'Apprentissage Humain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue de littérature sur l’évaluation de l’usage de dispositifs mobiles et tactiles ludo-éducatifs pour les jeunes enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "IHM avancées pour l'apprentissage" in conjonction with EIAH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we use Existing Pedagogical Specifications to Design Mixed Reality Learning Games ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECGBL 2011, 5th European Conference on Games-Based Learning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Athens, Greece. pp.440-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global and large-scale pre-school digital Games Based Learning evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Games Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Copenhagen, Denmark. to be published</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner suivi de l'activité et partage d'expériences en apprentissage par projet pour les acteurs tuteurs et apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement (TICE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et conception d'un système tuteur coach pour l'apprentissage et l'accompagnement au changement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Zaghbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Enseigner et apprendre à l'ère du numérique : regards croisés entre concepteurs et utilisateurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Le Mans, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEShaT: Monitoring and experience sharing tool for project-based learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot-Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference Cognition and Exploratory Learning in Digital Age (CELDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Rome, Italy. pp.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KNOWLEDGE MANAGEMENT CONCEPTS FOR TRAINING BY PROJECT An observation of the case of project management education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Knowledge Management and information sharing (KMIS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Madeira, Portugal. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de supervision pour les tuteurs impliqués dans un apprentissage à la gestion de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EIAH'2009 Environnements Informatiques pour l'Apprentissage Humain, Le Mans, France, p.1,5 (Workshop "Instrumentation des activités du tuteur : Environnements de supervision, usages et ingénierie")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Le Mans, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de gestion de projets innovants : présentation d'une architecture de SI intégrant l'accompagnement au changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Zaghbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme conférence AIM (Association information Management) 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France. http://www.aim2008.org/page12/page12.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation distribuée, mondialisation et R&D : l'accompagnement des changements organisationnels par des EIAH.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Zaghbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Canada. publié sous forme de cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumented Collective Learning Situations (ICLS): the Gap between Theoretical Research and Observed Practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Internationale Conference on Society for Information Technology and Teacher Education (SITE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, San Antonio, United States. pp.895-901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations d'apprentissage collectives instrumentées : étude de pratiques dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence en Environnement Informatique pour l'Apprentissage Humain (EIAH 2007), Lausanne, Suisse, 27-29 Juin 2007,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse. pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion de la personne âgée en maison de retraite : étude des incidences possibles des TIC dans sa (re)construction psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUDOVIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Saint-Lizier, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les personnes âgées en EHPAD. Les TIC sont-elles un mode de reliance sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2006 "ENJEUX ET USAGES DES TIC : Reliance sociale et insertion professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bruxelles, Belgique. pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une base de connaissance pour l'évaluation de l'usage d'un environnement STIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Graet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 ème conférence Francophone sur l'Intéraction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.199-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'évaluation de l'usage et des répercussions psychosociales d'un environnement STIC sur une population de personnes âgées en résidence médicalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des nouvelles technologies par des personnes en situation de handicap : deux études pour comprendre leurs conditions d'appropriation et d'acceptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFP' 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Nancy, France. p.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic evaluation of a personalized filtering information retrieval system. Methodology and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès RIAO 2000 "Content based multimedia information access"- Collège de France, Paris, 12-14 avril 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de documents d'évaluation des connaissances pour l'e-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE06 : Colloque International sur le Document Électronique 2003, novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Caen, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poset representation and similarity comparisons os systems in IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26eme conférence ACM SIGIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Toronto - Ontario, Canada. pp.121-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'information pédagogique pour le Web : principe d'application des recommandations du W3C dans un contexte de documents virtuels personnalisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 5ème Colloque International sur le Document Électronique (CIDE'05).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, 20-23 octobre 2002, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux Intranet : stratégies d'usages et d'usagers dans l'appropriation des outils de communication. Etude expérimentale d'un contexte pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pinède-Wojciechowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 13eme congrès de la SFSIC ( Société Française des Sciences de l'Information et de la Communication)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Marseille - 7-9 octobre 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre, agrégation et répétition : des paramètres fondamentaux dans les comparaisons d'objets informationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés SFBA : " Les système d'information élaborée " 14-18 octobre 2002.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Ile Rousse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web Usage Mining, méthodes et expérimentation pour l'extraction d'information et de connaissance sur les données du Web.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 7ème conférence AIM : "Affaire Électronique et Société de Savoir : Opportunités et Défis" .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, 30 mai - 1er juin 2002 - Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal , nominal or ordinal similarity measures in comparative evaluation of information retrieval process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès LREC 2000, "Second international conference on langage ressource and evaluation"-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Athènes, 29-2 juin 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropie et distributions Bibliométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès SFBA. Ile Rousse septembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de parties de discours scientifiques : Analyse des corrélations entre propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Lyon, ENSSIB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil-doc : Evaluation d'un système personnalisé de requête à des bases de données en texte intégral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès SFBA « Les système d'information élaborée ». Ile Rousse, 12-16 mai 1997.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Ile Rousse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Rodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 978-2-901384-03-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 8ièmes RJC EIAH 2020 : Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Yessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rencontres Jeunes Chercheurs en EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RJC-EIAH 2016 Actes des 6èmes Rencontres jeunes Chercheurs en EIAH Environnements informatiques pour l'apprentissage humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJC-EIAH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptance Assessment of CACs in Educational Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable A.2, Univ. Grenoble Alpes (France). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for experiment design and conduction (Deliverable D1.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina El Kechai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation scientifique du démonstrateur du dispositif Territoires Numériques Éducatifs (TNE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Besneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers, Techne; Université Cergy Pontoise. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNE - GTnum2 Learning Analytics - Etat de l’art sur les outils et méthodes issus de la recherche française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'éducation nationale. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grands Challenges de la recherche en e-éducation, issus des ateliers thématiques des ORPHÉE-RDV’2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ATIEF. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des usages des plateformes de construction de connaissances par des méthodes mixtes et réflexives pour l’amélioration de l’appropriation et de la structuration de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ordinateur et société [cs.CY]. Université Lyon 1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01212203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toccata: A Multi-Device System for Activity Scripting and Classroom Orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachand-Pascal Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22318/cscl2019.989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Adjust and Reuse – How Teachers Script Pedagogical Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Jalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lachand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3170427.3188483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toccata: an Activity Centric Orchestration System for Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lachand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Jalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3170427.3188484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et découpage de textes scientifiques pour la construction de systèmes de requête personnalisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lainé-Cruzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId252"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Michel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la maturité numérique des enseignants à grande échelle à partir des Teaching Analytics : vers une visualisation contextualisée des usages et leur analyse stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Oru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (1), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/STICEF.32.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la conception de moyens et méthodes fondés sur les modèles pour caractériser et diagnostiquer la maturité numérique des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Opportunities for Multi-Device Management in Classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lachand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (6), pp.1073-0516. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3519025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à la maison en situation de confinement total ou partiel : quand les usages numériques scolaires et personnels se rencontrent à la maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.4214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques des enseignants durant le confinement lié à la COVID-19 : niveaux et facteurs d'intégration du numérique dans les écoles et perspectives pour le développement des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sélection de la conférence EIAH 2021, 29 (2), 27 p. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.29.2.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’utilité et de l’utilisabilité du service COMPER pour soutenir l’autorégulation dans le travail en autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 : Numéro Spécial Sélection de la conférence EIAH 2021 (2), pp.125-154. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.29.2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toccata: Supporting Classroom Orchestration with Activity Based Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lachand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3328924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grands Challenges issus des ateliers thématiques des ORPHÉE-RDV’2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.25.2.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards extending traditional informal learning tools in the workplace with social functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.119-150. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJLT.2017.086381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Awareness and Self-Regulation In Project-Based Learning through Personalized Dashboards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2/3), pp.204-226. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTEL.2017.084500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptation et l'appropriation des ENT (Espaces Numériques de Travail) par les enseignants du primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.13-49. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.24.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic survey of the taxonomic and functional microbial communities of seawater and sea ice from the Canadian Arctic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Yergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas L King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.42242. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep42242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01533490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler la patrimonialisation socio-culturelle par des plateformes du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Têtu-Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Médiation des mémoires en ligne, 12 (3), pp. 31-50. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.12.3.31-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favouring reflexivity in technology-enhanced learning systems: Towards smart uses of traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Interactive Learning Environments, 24 (7), pp.1389-1407. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2015.1016532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroitre la valeur par l’expérience utilisateur en replaçant l’usager au cœur des bibliothèques universitaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Trognot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les services d’information au prisme de la valeur, 2015 (4), pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can ICT improve the quality of life of elderly adults living in residential home care units ? From actual impacts to hidden artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Croisile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (6), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2013.832382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01561990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact d’un jeu sérieux en réalité mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bisognin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.589-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages réflexifs des traces dans les environnements informatiques pour l'apprentissage humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (59), pp.205-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture numérique chez les seniors du 4eme age. Observation d'une acculturation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.147-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités collectives et instrumentation. Étude de pratiques dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (4), pp.527-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning : normes et spécifications Caractérisation des documents numériques avec LOM et IMS-QTI pour l'acquisition et l'évaluation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.157-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning : normes et spécifications Caractérisation des documents numériques avec LOM et IMS-QTI pour l'acquisition et l'évaluation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1-2), pp.157-178. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.7.1-2.157-178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of weak and strong similarity measures for ordered sets of document using fuzzy set techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Egghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 (5), pp.771-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong similarity measures for ordered sets of documents in information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Egghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38, pp.823.848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between information construction and information gain. Entropy and bibliometric distributions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordered similarity measures taking into account the rank of documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 37 (4), pp.603.622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données scientifiques en texte intégral : principe de caractérisation des documents, d'interrogation et de navigation dans les documents réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben-Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11, pp.183-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial : « Sélection de la Conférence EIAH 2021 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (9), 189 p., 2022, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.29.2.0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de statistique et de mathématique de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Coadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Enssib, 319 p., 2002, 2-910227-37-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in VLE adoption: longitudinal and large-scale analysis of contextual effects on French teachers' TEL practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Oru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kairit Tammets; Sergey Sosnovsky; Rafael Ferreira Mello; Gerti Pishtari; Tanya Nazaretsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Two Decades of TEL. From Lessons Learnt to Challenges Ahead</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16063, Springer, pp.321-336, 2026, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03870-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for Assessing Digital Maturity in French Primary Education: Design of Tools and Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCITEPRESS - Science and Technology Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.569-577, 2024, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012740200003693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of Modeling the Complexity of Use for the Measurement of Digital Maturity in Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Oru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Enhanced Learning for Inclusive and Equitable Quality Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2024, Lecture Notes in Computer Science, vol 15159, 978-3-031-72314-8. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72315-5_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Teachers' Digital Maturity: Literature Review and Proposal for a Unified Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th International Conference on Computer Supported Education - Volume 2: CSEDU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, SCITEPRESS - Science and Technology Publications, pp.535-542, 2023, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011971800003470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Modelling the Technology Integration in Elementary School. A Diachronic Study of Teachers’ Digital Practices During and After Covid-19 Lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educating for a New Future: Making Sense of Technology-Enhanced Learning Adoption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13450, Springer International Publishing, pp.201-214, 2022, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing COMPER Environment to Support Self-Regulation During Autonomous Work: A Usefulness, Usability and Use Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open and Inclusive Educational Practice in the Digital World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-212, 2022, Cognition and Exploratory Learning in the Digital Age book series (CELDA), 978-3-031-18511-3. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18512-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLE Limits and Perspectives for Digital Integration in Teaching Practices. Lessons Learned from the French Basic Education Teachers’ Experience during the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari-Landa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology-Enhanced Learning for a Free, Safe, and Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12884, Springer International Publishing, pp.96-109, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Enterprise Social Media for Informal Learning in the Workplace: Using Incremental and Iterative Design Methods to Favor Sustainable Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Escudeiro P., Costagliola G., Zvacek S., Uhomoibhi J., McLaren B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol 865, Springer, pp.457-476, 2018, Computers Supported Education. CSEDU 2017. Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94640-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Adoption of Virtual Learning Environments in Primary Schools: An Activity Oriented Study of Teacher’s Acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Costagliola, G., Uhomoibhi, J., Zvacek, S., McLaren, B.M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCIS 739, Springer International Publishing, pp. 513-531, 2017, 8th International Conference CSEDU 2016 Revised Selected Papers, 978-3-319-63184-4. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63184-4_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand Lego des données et des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Salaun, Benoit Habert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture de l'information : Méthodes, Outils et Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-138, 2015, Information &amp; Stratégie, 978-2-8041-9140-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer le transcanal - la matrice de Resmini et Rosati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Salaun, Benoit Habert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture de l'information : Méthodes, Outils et Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-67, 2015, Information &amp; Stratégie, 978-2-8041-9140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM and WEB 2.0 methods for project-based learning. MESHAT : a monitoring and experience sharing tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifenthaler D., Isaias P., Spector J.M., Kinshuk, Sampson D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Perspectives on Problem Solving and Learning in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.49-66, 2011, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-7612-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM and Web 2.0 Methods for Project-Based Learning. MEShaT: a Monitoring and Experience Sharing Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifenthaler D., Isaias P., Spector J.M., Kinshuk, Sampson D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Perspectives on Problem Solving and Learning in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.49-66, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir la boite noire. Stratégies de conception avancée pour la mise en œuvre de systèmes adaptatifs ouverts en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Mancieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92e Congrès de l’ACFAS. Colloque 524 – L’IA pour l’éducation (IAED) : vers des environnements d’apprentissage intelligents et adaptatifs,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse quantitative mixte : Travail à grande échelle sur des logs d’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Oru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS Poitiers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Poitiers, Dec 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la maturité numérique des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. pp.154-164, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011971800003470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies pour de nouvelles formes d'appropriation des ENT. Impact de l'école à la maison dans le développement des usages et pratiques numériques des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.142-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner les leviers de l'approche par compétences et de l'auto-régulation pour accompagner le travail en autonomie à l'université. Analyse du service COMPER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.166-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Self-Regulated Learning Strategies For First-Year Students Through The COMPER Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Cognition and Exploratory Learning in Digital Age (CELDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, Portugal. pp.170-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Robot as an Awareness Tool to Help Regulate Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Gonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Robots for Learning (R4L) at the 28th IEEE International Conference on Robot &amp; Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New Dehli, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Robots in Collaborative Learning: Consequences of the Design on Students' Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Gonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007731205490556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How teachers prepare for the unexpected: bright spots and breakdowns in enacting pedagogical plans in class</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Jalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lachand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Technology Enhanced Learning (EC-TEL 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom. pp.59 - 73, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98572-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des réseaux sociaux d'entreprise pour favoriser l'apprentissage informel sur le lieu de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno De Lièvre; Nathalie Guin, Jun 2017, Strasbourg, France. pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment créer des environnements d'apprentissage formels, non formels, informels au service des apprenants pour accroître leur pouvoir d'agir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nagels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Acensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Algave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphée Rendez-vous réseau d' e-Education (ORPHEE RDV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Font Romeu, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote informal learning in the workplace? The need for incremental design methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computer Supported Education (CSEDU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp.220-229, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006355502200229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage informel sur le lieu de travail. Comment exploiter les principes des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORPHEE-RDV 2017 Atelier : L’Apprenant acteur principal de son parcours tout au long de sa vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Font-Romeu, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Triangulated Model to Assess Adoption of Virtual Learning Environements in Primary Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2016 - Proceedings of the 8th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.287-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acceptance of VLEs (Virtual Learning Environments) by Primary School Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2016 - Proceedings of the 8th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.299-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptation des ENT (Environnements Numériques de Travail) par les enseignants du primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.258-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of Knowledge Sharing Platforms to Promote Effective Use: A Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Workshop on Knowledge Acquisition, Reuse and Evaluation (KARE 2015) in conjunction with 11th International Conference on Signal-Image Technology and Internet- Based Systems (SITIS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bangkok, Thailand. pp.680-686, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2015.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263423v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-designing knowledge management systems : Towards user-centred design methods integrating information architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Management and Information Sharing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp. 298-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if we considered awareness for sustainable Kwowledge Management ? Towards a model for self regulated knowledge management systems based on acceptance models of technologies and awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference KMIS (International conference on Knowledge Management and Information Sharing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp. 413-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DDART: An awareness system to favor reflection during project-based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Awareness and Reflection in Technology-Enhanced Learning (ARTEL 2014) in conjunction with the 9th European Conference on Technology Enhanced Learning (EC-TEL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.81-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces a la connaissance a l’ere du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Informatique » – Quelle place tient la ‘trace’ dans les nouvelles formes d’apprentissage médié par un environnement numérique ? Objet utilitaire ? Objet premier ? Séminaire de l’ARCO, Institut des Sciences de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DDART, a Dynamic Dashboard for Collection, Analysis and Visualization of Activity and Reporting Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Technology Enhanced Learning (EC-TEL 2014), Graz, Austria, 16-19 September 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.440-445, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11200-8_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Café: a semantic multimedia collaborative platform for e-learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilain Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lamolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Multimedia Technologies for E-Learning (MTEL) - IEEE International Symposium of multimedia (ISM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Anaheim, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture to Combine Activity Traces and Reporting Traces to Support Self-Regulation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Advanced Learning Technologies (ICALT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.432-436, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2013.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de traces d'activités et de reporting pour soutenir des processus d'autorégulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Nationale sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.267-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Authoring Tool to Assist the Design of Mixed Reality Learning Games.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Technology Enhanced Learning (EC-TEL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Saarbrücken, Germany. pp.441-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dashboard to Regulate Project-Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piétrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Saarbrücken, Germany. pp.250-263, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33263-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la construction de valeur liée à l'expérience utilisateur dans la modélisation de l'acceptation technologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012 (conférence conjointe de la 13ème édition de ERGO'IA et de la 24ème édition d'IHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formalismes de scénarisation pédagogique existants permettent-ils de scénariser des learning games en réalité mixte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011 (Environnements Informatiques pour l'Apprentissage Humain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue de littérature sur l’évaluation de l’usage de dispositifs mobiles et tactiles ludo-éducatifs pour les jeunes enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "IHM avancées pour l'apprentissage" in conjonction with EIAH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we use Existing Pedagogical Specifications to Design Mixed Reality Learning Games ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECGBL 2011, 5th European Conference on Games-Based Learning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Athens, Greece. pp.440-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner suivi de l'activité et partage d'expériences en apprentissage par projet pour les acteurs tuteurs et apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement (TICE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global and large-scale pre-school digital Games Based Learning evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Games Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Copenhagen, Denmark. to be published</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de supervision pour les tuteurs impliqués dans un apprentissage à la gestion de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EIAH'2009 Environnements Informatiques pour l'Apprentissage Humain, Le Mans, France, p.1,5 (Workshop "Instrumentation des activités du tuteur : Environnements de supervision, usages et ingénierie")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Le Mans, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et conception d'un système tuteur coach pour l'apprentissage et l'accompagnement au changement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Zaghbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Enseigner et apprendre à l'ère du numérique : regards croisés entre concepteurs et utilisateurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Le Mans, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEShaT: Monitoring and experience sharing tool for project-based learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot-Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference Cognition and Exploratory Learning in Digital Age (CELDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Rome, Italy. pp.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KNOWLEDGE MANAGEMENT CONCEPTS FOR TRAINING BY PROJECT An observation of the case of project management education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Knowledge Management and information sharing (KMIS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Madeira, Portugal. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de gestion de projets innovants : présentation d'une architecture de SI intégrant l'accompagnement au changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Zaghbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme conférence AIM (Association information Management) 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France. http://www.aim2008.org/page12/page12.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations d'apprentissage collectives instrumentées : étude de pratiques dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence en Environnement Informatique pour l'Apprentissage Humain (EIAH 2007), Lausanne, Suisse, 27-29 Juin 2007,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse. pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation distribuée, mondialisation et R&D : l'accompagnement des changements organisationnels par des EIAH.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Zaghbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Canada. publié sous forme de cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumented Collective Learning Situations (ICLS): the Gap between Theoretical Research and Observed Practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Internationale Conference on Society for Information Technology and Teacher Education (SITE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, San Antonio, United States. pp.895-901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion de la personne âgée en maison de retraite : étude des incidences possibles des TIC dans sa (re)construction psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUDOVIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Saint-Lizier, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les personnes âgées en EHPAD. Les TIC sont-elles un mode de reliance sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2006 "ENJEUX ET USAGES DES TIC : Reliance sociale et insertion professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bruxelles, Belgique. pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'évaluation de l'usage et des répercussions psychosociales d'un environnement STIC sur une population de personnes âgées en résidence médicalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une base de connaissance pour l'évaluation de l'usage d'un environnement STIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Graet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 ème conférence Francophone sur l'Intéraction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.199-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des nouvelles technologies par des personnes en situation de handicap : deux études pour comprendre leurs conditions d'appropriation et d'acceptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFP' 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Nancy, France. p.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poset representation and similarity comparisons os systems in IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26eme conférence ACM SIGIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Toronto - Ontario, Canada. pp.121-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de documents d'évaluation des connaissances pour l'e-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE06 : Colloque International sur le Document Électronique 2003, novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Caen, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic evaluation of a personalized filtering information retrieval system. Methodology and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès RIAO 2000 "Content based multimedia information access"- Collège de France, Paris, 12-14 avril 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web Usage Mining, méthodes et expérimentation pour l'extraction d'information et de connaissance sur les données du Web.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 7ème conférence AIM : "Affaire Électronique et Société de Savoir : Opportunités et Défis" .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, 30 mai - 1er juin 2002 - Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'information pédagogique pour le Web : principe d'application des recommandations du W3C dans un contexte de documents virtuels personnalisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 5ème Colloque International sur le Document Électronique (CIDE'05).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, 20-23 octobre 2002, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux Intranet : stratégies d'usages et d'usagers dans l'appropriation des outils de communication. Etude expérimentale d'un contexte pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pinède-Wojciechowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 13eme congrès de la SFSIC ( Société Française des Sciences de l'Information et de la Communication)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Marseille - 7-9 octobre 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre, agrégation et répétition : des paramètres fondamentaux dans les comparaisons d'objets informationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés SFBA : " Les système d'information élaborée " 14-18 octobre 2002.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Ile Rousse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal , nominal or ordinal similarity measures in comparative evaluation of information retrieval process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès LREC 2000, "Second international conference on langage ressource and evaluation"-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Athènes, 29-2 juin 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de parties de discours scientifiques : Analyse des corrélations entre propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Lyon, ENSSIB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropie et distributions Bibliométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès SFBA. Ile Rousse septembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil-doc : Evaluation d'un système personnalisé de requête à des bases de données en texte intégral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès SFBA « Les système d'information élaborée ». Ile Rousse, 12-16 mai 1997.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Ile Rousse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Rodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 978-2-901384-03-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 8ièmes RJC EIAH 2020 : Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Yessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rencontres Jeunes Chercheurs en EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RJC-EIAH 2016 Actes des 6èmes Rencontres jeunes Chercheurs en EIAH Environnements informatiques pour l'apprentissage humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJC-EIAH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptance Assessment of CACs in Educational Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable A.2, Univ. Grenoble Alpes (France). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for experiment design and conduction (Deliverable D1.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina El Kechai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation scientifique du démonstrateur du dispositif Territoires Numériques Éducatifs (TNE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Besneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers, Techne; Université Cergy Pontoise. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grands Challenges de la recherche en e-éducation, issus des ateliers thématiques des ORPHÉE-RDV’2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ATIEF. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNE - GTnum2 Learning Analytics - Etat de l’art sur les outils et méthodes issus de la recherche française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'éducation nationale. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des usages des plateformes de construction de connaissances par des méthodes mixtes et réflexives pour l’amélioration de l’appropriation et de la structuration de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ordinateur et société [cs.CY]. Université Lyon 1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01212203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toccata: A Multi-Device System for Activity Scripting and Classroom Orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachand-Pascal Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22318/cscl2019.989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Adjust and Reuse – How Teachers Script Pedagogical Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Jalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lachand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3170427.3188483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toccata: an Activity Centric Orchestration System for Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lachand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Jalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3170427.3188484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et découpage de textes scientifiques pour la construction de systèmes de requête personnalisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lainé-Cruzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371695v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Oru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vigneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/STICEF.32.1.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763817v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lachand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047140v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Aillerie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.4214" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093131v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328924" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.2.3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384211v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2017.084500" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512377v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Codreanu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.1.1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Edith Tour&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLT.2017.086381" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01533490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Yergeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Niemi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L King" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42242" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se T&#234;tu-Delage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.12.3.31-50" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151412v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2015.1016532" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Trognot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313165v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bisognin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561990v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croisile" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2013.832382" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905173v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369611v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Garrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051211v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rouissi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.7.1-2.157-178" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Egghe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199603v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199612v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199607v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben-Romdhane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953184v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Coadic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283604v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03870-8_22" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576125v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csedu.scitevents.org/?y=2024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012740200003693" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705563v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Oru" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72315-5_19" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080736v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011971800003470" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841188v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_15" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908689v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18512-0_12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari-Landa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94640-5_22" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562342v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63184-4_27" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151393v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804191405-architecture-de-linformation" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151401v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://WWW.DEBOECK.FR" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354539v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497922v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7612-3_5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441901v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311483v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mancieri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242008v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292809v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317785v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gonnot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112520v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007731205490556" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833057v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Jalal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522956v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Acensio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Algave" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478273v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006355502200229" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512375v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562345v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobiller-Chaumon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267042v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263423v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.127" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263410v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134626v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263399v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518817v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130922v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_39" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854601v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.30" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840196v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905201v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Belhadj" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Delmas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Le Duc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905202v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Orliac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905204v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarnin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736750v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pi&#233;trac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33263-0_20" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905555v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354550v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sandoz-Guermond" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905514v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;vot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497941v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525228v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381590v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Zaghbib" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prevot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429270v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Garrot-Lavou&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399587v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399584v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365188v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164217v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163989v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163999v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385619v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohen-Montandreau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194132v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197076v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Graet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197097v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197109v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000336v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948385v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199597v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000327v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000329v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de-Wojciechowski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000328v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000331v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000335v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000340v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000339v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000341v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287101v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Geoffre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rodi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alvarez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208548v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550832v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065379v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Cojean" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753916v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717200v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Besneville" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devauchelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453676v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champalle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046920v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01212203v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103439v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachand-Pascal Valentin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2019.989" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716373v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188483" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716466v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188484" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000342v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ben Abdallah" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lain&#233;-Cruzel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371695v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Oru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vigneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/STICEF.32.1.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763817v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lachand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047140v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Aillerie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.4214" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093131v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328924" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.2.3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512364v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Edith Tour&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLT.2017.086381" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384211v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ji" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2017.084500" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512377v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Codreanu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.1.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01533490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Yergeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Niemi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L King" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42242" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se T&#234;tu-Delage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.12.3.31-50" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151412v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2015.1016532" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Trognot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croisile" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2013.832382" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313165v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bisognin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905173v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369611v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Garrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rouissi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.7.1-2.157-178" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199563v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Egghe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199603v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000408v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben-Romdhane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925254v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953184v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Coadic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03870-8_22" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576125v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csedu.scitevents.org/?y=2024" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012740200003693" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705563v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Oru" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72315-5_19" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080736v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011971800003470" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_15" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908689v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18512-0_12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338434v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari-Landa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821858v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94640-5_22" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562342v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63184-4_27" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151393v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804191405-architecture-de-linformation" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151401v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://WWW.DEBOECK.FR" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497922v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7612-3_5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354539v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311483v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mancieri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441901v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242008v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292809v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317785v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gonnot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112520v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007731205490556" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833057v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Jalal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512375v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522956v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Acensio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Algave" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478273v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006355502200229" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562345v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274646v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobiller-Chaumon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267042v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405954v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263423v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.127" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263399v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134626v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518817v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130922v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_39" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905201v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Belhadj" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Delmas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Le Duc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854601v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.30" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840196v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905202v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Orliac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736750v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pi&#233;trac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33263-0_20" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905204v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarnin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905555v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354550v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sandoz-Guermond" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905514v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;vot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525228v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497941v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399584v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381590v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Zaghbib" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prevot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429270v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Garrot-Lavou&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399587v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365188v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163999v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164217v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163989v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385619v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohen-Montandreau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194132v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197097v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197076v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Graet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197109v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199597v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948385v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000336v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000331v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000327v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000329v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de-Wojciechowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000328v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000335v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000339v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000340v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000341v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287101v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Geoffre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rodi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alvarez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208548v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550832v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065379v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Cojean" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurent" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753916v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717200v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Besneville" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devauchelle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046920v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453676v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champalle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01212203v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103439v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachand-Pascal Valentin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2019.989" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716373v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188483" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716466v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188484" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000342v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ben Abdallah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lain&#233;-Cruzel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>