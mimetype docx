--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Michel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la maturité numérique des enseignants à grande échelle à partir des Teaching Analytics : vers une visualisation contextualisée des usages et leur analyse stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Oru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (1), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/STICEF.32.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la conception de moyens et méthodes fondés sur les modèles pour caractériser et diagnostiquer la maturité numérique des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Opportunities for Multi-Device Management in Classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lachand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (6), pp.1073-0516. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3519025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à la maison en situation de confinement total ou partiel : quand les usages numériques scolaires et personnels se rencontrent à la maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.4214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques des enseignants durant le confinement lié à la COVID-19 : niveaux et facteurs d'intégration du numérique dans les écoles et perspectives pour le développement des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sélection de la conférence EIAH 2021, 29 (2), 27 p. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.29.2.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’utilité et de l’utilisabilité du service COMPER pour soutenir l’autorégulation dans le travail en autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 : Numéro Spécial Sélection de la conférence EIAH 2021 (2), pp.125-154. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.29.2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toccata: Supporting Classroom Orchestration with Activity Based Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lachand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3328924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grands Challenges issus des ateliers thématiques des ORPHÉE-RDV’2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.25.2.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards extending traditional informal learning tools in the workplace with social functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.119-150. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJLT.2017.086381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Awareness and Self-Regulation In Project-Based Learning through Personalized Dashboards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2/3), pp.204-226. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTEL.2017.084500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptation et l'appropriation des ENT (Espaces Numériques de Travail) par les enseignants du primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.13-49. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.24.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic survey of the taxonomic and functional microbial communities of seawater and sea ice from the Canadian Arctic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Yergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas L King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.42242. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep42242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01533490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler la patrimonialisation socio-culturelle par des plateformes du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Têtu-Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Médiation des mémoires en ligne, 12 (3), pp. 31-50. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.12.3.31-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favouring reflexivity in technology-enhanced learning systems: Towards smart uses of traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Interactive Learning Environments, 24 (7), pp.1389-1407. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2015.1016532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroitre la valeur par l’expérience utilisateur en replaçant l’usager au cœur des bibliothèques universitaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Trognot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les services d’information au prisme de la valeur, 2015 (4), pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can ICT improve the quality of life of elderly adults living in residential home care units ? From actual impacts to hidden artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Croisile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (6), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2013.832382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01561990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact d’un jeu sérieux en réalité mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bisognin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.589-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages réflexifs des traces dans les environnements informatiques pour l'apprentissage humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (59), pp.205-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture numérique chez les seniors du 4eme age. Observation d'une acculturation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.147-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités collectives et instrumentation. Étude de pratiques dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (4), pp.527-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning : normes et spécifications Caractérisation des documents numériques avec LOM et IMS-QTI pour l'acquisition et l'évaluation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.157-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning : normes et spécifications Caractérisation des documents numériques avec LOM et IMS-QTI pour l'acquisition et l'évaluation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1-2), pp.157-178. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.7.1-2.157-178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of weak and strong similarity measures for ordered sets of document using fuzzy set techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Egghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 (5), pp.771-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong similarity measures for ordered sets of documents in information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Egghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38, pp.823.848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between information construction and information gain. Entropy and bibliometric distributions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordered similarity measures taking into account the rank of documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 37 (4), pp.603.622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données scientifiques en texte intégral : principe de caractérisation des documents, d'interrogation et de navigation dans les documents réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben-Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11, pp.183-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial : « Sélection de la Conférence EIAH 2021 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (9), 189 p., 2022, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.29.2.0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de statistique et de mathématique de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Coadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Enssib, 319 p., 2002, 2-910227-37-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in VLE adoption: longitudinal and large-scale analysis of contextual effects on French teachers' TEL practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Oru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kairit Tammets; Sergey Sosnovsky; Rafael Ferreira Mello; Gerti Pishtari; Tanya Nazaretsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Two Decades of TEL. From Lessons Learnt to Challenges Ahead</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16063, Springer, pp.321-336, 2026, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03870-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for Assessing Digital Maturity in French Primary Education: Design of Tools and Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCITEPRESS - Science and Technology Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.569-577, 2024, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012740200003693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of Modeling the Complexity of Use for the Measurement of Digital Maturity in Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Oru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Enhanced Learning for Inclusive and Equitable Quality Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2024, Lecture Notes in Computer Science, vol 15159, 978-3-031-72314-8. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72315-5_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Teachers' Digital Maturity: Literature Review and Proposal for a Unified Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th International Conference on Computer Supported Education - Volume 2: CSEDU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, SCITEPRESS - Science and Technology Publications, pp.535-542, 2023, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011971800003470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Modelling the Technology Integration in Elementary School. A Diachronic Study of Teachers’ Digital Practices During and After Covid-19 Lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educating for a New Future: Making Sense of Technology-Enhanced Learning Adoption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13450, Springer International Publishing, pp.201-214, 2022, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing COMPER Environment to Support Self-Regulation During Autonomous Work: A Usefulness, Usability and Use Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open and Inclusive Educational Practice in the Digital World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-212, 2022, Cognition and Exploratory Learning in the Digital Age book series (CELDA), 978-3-031-18511-3. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18512-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLE Limits and Perspectives for Digital Integration in Teaching Practices. Lessons Learned from the French Basic Education Teachers’ Experience during the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari-Landa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology-Enhanced Learning for a Free, Safe, and Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12884, Springer International Publishing, pp.96-109, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Enterprise Social Media for Informal Learning in the Workplace: Using Incremental and Iterative Design Methods to Favor Sustainable Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Escudeiro P., Costagliola G., Zvacek S., Uhomoibhi J., McLaren B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol 865, Springer, pp.457-476, 2018, Computers Supported Education. CSEDU 2017. Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94640-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Adoption of Virtual Learning Environments in Primary Schools: An Activity Oriented Study of Teacher’s Acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Costagliola, G., Uhomoibhi, J., Zvacek, S., McLaren, B.M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCIS 739, Springer International Publishing, pp. 513-531, 2017, 8th International Conference CSEDU 2016 Revised Selected Papers, 978-3-319-63184-4. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63184-4_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand Lego des données et des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Salaun, Benoit Habert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture de l'information : Méthodes, Outils et Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-138, 2015, Information &amp; Stratégie, 978-2-8041-9140-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer le transcanal - la matrice de Resmini et Rosati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Salaun, Benoit Habert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture de l'information : Méthodes, Outils et Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-67, 2015, Information &amp; Stratégie, 978-2-8041-9140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM and WEB 2.0 methods for project-based learning. MESHAT : a monitoring and experience sharing tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifenthaler D., Isaias P., Spector J.M., Kinshuk, Sampson D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Perspectives on Problem Solving and Learning in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.49-66, 2011, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-7612-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM and Web 2.0 Methods for Project-Based Learning. MEShaT: a Monitoring and Experience Sharing Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifenthaler D., Isaias P., Spector J.M., Kinshuk, Sampson D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Perspectives on Problem Solving and Learning in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.49-66, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir la boite noire. Stratégies de conception avancée pour la mise en œuvre de systèmes adaptatifs ouverts en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Mancieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92e Congrès de l’ACFAS. Colloque 524 – L’IA pour l’éducation (IAED) : vers des environnements d’apprentissage intelligents et adaptatifs,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse quantitative mixte : Travail à grande échelle sur des logs d’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Oru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS Poitiers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Poitiers, Dec 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la maturité numérique des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. pp.154-164, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011971800003470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies pour de nouvelles formes d'appropriation des ENT. Impact de l'école à la maison dans le développement des usages et pratiques numériques des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.142-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner les leviers de l'approche par compétences et de l'auto-régulation pour accompagner le travail en autonomie à l'université. Analyse du service COMPER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.166-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Self-Regulated Learning Strategies For First-Year Students Through The COMPER Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Cognition and Exploratory Learning in Digital Age (CELDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, Portugal. pp.170-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Robot as an Awareness Tool to Help Regulate Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Gonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Robots for Learning (R4L) at the 28th IEEE International Conference on Robot &amp; Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New Dehli, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Robots in Collaborative Learning: Consequences of the Design on Students' Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Gonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007731205490556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How teachers prepare for the unexpected: bright spots and breakdowns in enacting pedagogical plans in class</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Jalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lachand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Technology Enhanced Learning (EC-TEL 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom. pp.59 - 73, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98572-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des réseaux sociaux d'entreprise pour favoriser l'apprentissage informel sur le lieu de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno De Lièvre; Nathalie Guin, Jun 2017, Strasbourg, France. pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment créer des environnements d'apprentissage formels, non formels, informels au service des apprenants pour accroître leur pouvoir d'agir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nagels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Acensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Algave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphée Rendez-vous réseau d' e-Education (ORPHEE RDV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Font Romeu, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote informal learning in the workplace? The need for incremental design methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computer Supported Education (CSEDU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp.220-229, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006355502200229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage informel sur le lieu de travail. Comment exploiter les principes des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORPHEE-RDV 2017 Atelier : L’Apprenant acteur principal de son parcours tout au long de sa vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Font-Romeu, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Triangulated Model to Assess Adoption of Virtual Learning Environements in Primary Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2016 - Proceedings of the 8th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.287-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acceptance of VLEs (Virtual Learning Environments) by Primary School Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2016 - Proceedings of the 8th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.299-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptation des ENT (Environnements Numériques de Travail) par les enseignants du primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.258-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of Knowledge Sharing Platforms to Promote Effective Use: A Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Workshop on Knowledge Acquisition, Reuse and Evaluation (KARE 2015) in conjunction with 11th International Conference on Signal-Image Technology and Internet- Based Systems (SITIS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bangkok, Thailand. pp.680-686, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2015.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263423v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-designing knowledge management systems : Towards user-centred design methods integrating information architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Management and Information Sharing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp. 298-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if we considered awareness for sustainable Kwowledge Management ? Towards a model for self regulated knowledge management systems based on acceptance models of technologies and awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference KMIS (International conference on Knowledge Management and Information Sharing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp. 413-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DDART: An awareness system to favor reflection during project-based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Awareness and Reflection in Technology-Enhanced Learning (ARTEL 2014) in conjunction with the 9th European Conference on Technology Enhanced Learning (EC-TEL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.81-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces a la connaissance a l’ere du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Informatique » – Quelle place tient la ‘trace’ dans les nouvelles formes d’apprentissage médié par un environnement numérique ? Objet utilitaire ? Objet premier ? Séminaire de l’ARCO, Institut des Sciences de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DDART, a Dynamic Dashboard for Collection, Analysis and Visualization of Activity and Reporting Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Technology Enhanced Learning (EC-TEL 2014), Graz, Austria, 16-19 September 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.440-445, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11200-8_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Café: a semantic multimedia collaborative platform for e-learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilain Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lamolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Multimedia Technologies for E-Learning (MTEL) - IEEE International Symposium of multimedia (ISM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Anaheim, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture to Combine Activity Traces and Reporting Traces to Support Self-Regulation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Advanced Learning Technologies (ICALT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.432-436, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2013.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de traces d'activités et de reporting pour soutenir des processus d'autorégulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Nationale sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.267-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Authoring Tool to Assist the Design of Mixed Reality Learning Games.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Technology Enhanced Learning (EC-TEL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Saarbrücken, Germany. pp.441-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dashboard to Regulate Project-Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piétrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Saarbrücken, Germany. pp.250-263, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33263-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la construction de valeur liée à l'expérience utilisateur dans la modélisation de l'acceptation technologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012 (conférence conjointe de la 13ème édition de ERGO'IA et de la 24ème édition d'IHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formalismes de scénarisation pédagogique existants permettent-ils de scénariser des learning games en réalité mixte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011 (Environnements Informatiques pour l'Apprentissage Humain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue de littérature sur l’évaluation de l’usage de dispositifs mobiles et tactiles ludo-éducatifs pour les jeunes enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "IHM avancées pour l'apprentissage" in conjonction with EIAH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we use Existing Pedagogical Specifications to Design Mixed Reality Learning Games ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECGBL 2011, 5th European Conference on Games-Based Learning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Athens, Greece. pp.440-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner suivi de l'activité et partage d'expériences en apprentissage par projet pour les acteurs tuteurs et apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement (TICE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global and large-scale pre-school digital Games Based Learning evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Games Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Copenhagen, Denmark. to be published</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de supervision pour les tuteurs impliqués dans un apprentissage à la gestion de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EIAH'2009 Environnements Informatiques pour l'Apprentissage Humain, Le Mans, France, p.1,5 (Workshop "Instrumentation des activités du tuteur : Environnements de supervision, usages et ingénierie")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Le Mans, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et conception d'un système tuteur coach pour l'apprentissage et l'accompagnement au changement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Zaghbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Enseigner et apprendre à l'ère du numérique : regards croisés entre concepteurs et utilisateurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Le Mans, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEShaT: Monitoring and experience sharing tool for project-based learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot-Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference Cognition and Exploratory Learning in Digital Age (CELDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Rome, Italy. pp.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KNOWLEDGE MANAGEMENT CONCEPTS FOR TRAINING BY PROJECT An observation of the case of project management education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Knowledge Management and information sharing (KMIS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Madeira, Portugal. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de gestion de projets innovants : présentation d'une architecture de SI intégrant l'accompagnement au changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Zaghbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme conférence AIM (Association information Management) 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France. http://www.aim2008.org/page12/page12.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations d'apprentissage collectives instrumentées : étude de pratiques dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence en Environnement Informatique pour l'Apprentissage Humain (EIAH 2007), Lausanne, Suisse, 27-29 Juin 2007,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse. pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation distribuée, mondialisation et R&D : l'accompagnement des changements organisationnels par des EIAH.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Zaghbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Canada. publié sous forme de cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumented Collective Learning Situations (ICLS): the Gap between Theoretical Research and Observed Practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Internationale Conference on Society for Information Technology and Teacher Education (SITE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, San Antonio, United States. pp.895-901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion de la personne âgée en maison de retraite : étude des incidences possibles des TIC dans sa (re)construction psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUDOVIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Saint-Lizier, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les personnes âgées en EHPAD. Les TIC sont-elles un mode de reliance sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2006 "ENJEUX ET USAGES DES TIC : Reliance sociale et insertion professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bruxelles, Belgique. pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'évaluation de l'usage et des répercussions psychosociales d'un environnement STIC sur une population de personnes âgées en résidence médicalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une base de connaissance pour l'évaluation de l'usage d'un environnement STIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Graet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 ème conférence Francophone sur l'Intéraction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.199-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des nouvelles technologies par des personnes en situation de handicap : deux études pour comprendre leurs conditions d'appropriation et d'acceptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFP' 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Nancy, France. p.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poset representation and similarity comparisons os systems in IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26eme conférence ACM SIGIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Toronto - Ontario, Canada. pp.121-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de documents d'évaluation des connaissances pour l'e-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE06 : Colloque International sur le Document Électronique 2003, novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Caen, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic evaluation of a personalized filtering information retrieval system. Methodology and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès RIAO 2000 "Content based multimedia information access"- Collège de France, Paris, 12-14 avril 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web Usage Mining, méthodes et expérimentation pour l'extraction d'information et de connaissance sur les données du Web.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 7ème conférence AIM : "Affaire Électronique et Société de Savoir : Opportunités et Défis" .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, 30 mai - 1er juin 2002 - Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'information pédagogique pour le Web : principe d'application des recommandations du W3C dans un contexte de documents virtuels personnalisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 5ème Colloque International sur le Document Électronique (CIDE'05).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, 20-23 octobre 2002, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux Intranet : stratégies d'usages et d'usagers dans l'appropriation des outils de communication. Etude expérimentale d'un contexte pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pinède-Wojciechowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 13eme congrès de la SFSIC ( Société Française des Sciences de l'Information et de la Communication)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Marseille - 7-9 octobre 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre, agrégation et répétition : des paramètres fondamentaux dans les comparaisons d'objets informationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés SFBA : " Les système d'information élaborée " 14-18 octobre 2002.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Ile Rousse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal , nominal or ordinal similarity measures in comparative evaluation of information retrieval process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès LREC 2000, "Second international conference on langage ressource and evaluation"-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Athènes, 29-2 juin 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de parties de discours scientifiques : Analyse des corrélations entre propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Lyon, ENSSIB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropie et distributions Bibliométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès SFBA. Ile Rousse septembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil-doc : Evaluation d'un système personnalisé de requête à des bases de données en texte intégral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès SFBA « Les système d'information élaborée ». Ile Rousse, 12-16 mai 1997.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Ile Rousse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Rodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 978-2-901384-03-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 8ièmes RJC EIAH 2020 : Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Yessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rencontres Jeunes Chercheurs en EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RJC-EIAH 2016 Actes des 6èmes Rencontres jeunes Chercheurs en EIAH Environnements informatiques pour l'apprentissage humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJC-EIAH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptance Assessment of CACs in Educational Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable A.2, Univ. Grenoble Alpes (France). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for experiment design and conduction (Deliverable D1.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina El Kechai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation scientifique du démonstrateur du dispositif Territoires Numériques Éducatifs (TNE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Besneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers, Techne; Université Cergy Pontoise. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grands Challenges de la recherche en e-éducation, issus des ateliers thématiques des ORPHÉE-RDV’2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ATIEF. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNE - GTnum2 Learning Analytics - Etat de l’art sur les outils et méthodes issus de la recherche française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'éducation nationale. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des usages des plateformes de construction de connaissances par des méthodes mixtes et réflexives pour l’amélioration de l’appropriation et de la structuration de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ordinateur et société [cs.CY]. Université Lyon 1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01212203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toccata: A Multi-Device System for Activity Scripting and Classroom Orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachand-Pascal Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22318/cscl2019.989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Adjust and Reuse – How Teachers Script Pedagogical Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Jalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lachand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3170427.3188483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toccata: an Activity Centric Orchestration System for Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lachand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Jalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3170427.3188484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et découpage de textes scientifiques pour la construction de systèmes de requête personnalisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lainé-Cruzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Michel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Teaching Analytics: Measuring Teachers' Digital Maturity With Large‐Scale VLE Logs Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Oru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42 (3), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcal.70253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la maturité numérique des enseignants à grande échelle à partir des Teaching Analytics : vers une visualisation contextualisée des usages et leur analyse stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Oru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (1), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/STICEF.32.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la conception de moyens et méthodes fondés sur les modèles pour caractériser et diagnostiquer la maturité numérique des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Opportunities for Multi-Device Management in Classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lachand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (6), pp.1073-0516. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3519025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à la maison en situation de confinement total ou partiel : quand les usages numériques scolaires et personnels se rencontrent à la maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.4214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques des enseignants durant le confinement lié à la COVID-19 : niveaux et facteurs d'intégration du numérique dans les écoles et perspectives pour le développement des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sélection de la conférence EIAH 2021, 29 (2), 27 p. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.29.2.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’utilité et de l’utilisabilité du service COMPER pour soutenir l’autorégulation dans le travail en autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 : Numéro Spécial Sélection de la conférence EIAH 2021 (2), pp.125-154. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.29.2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toccata: Supporting Classroom Orchestration with Activity Based Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lachand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Interactive, Mobile, Wearable and Ubiquitous Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3328924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grands Challenges issus des ateliers thématiques des ORPHÉE-RDV’2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.25.2.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards extending traditional informal learning tools in the workplace with social functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learning Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), pp.119-150. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJLT.2017.086381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Awareness and Self-Regulation In Project-Based Learning through Personalized Dashboards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Enhanced Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2/3), pp.204-226. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTEL.2017.084500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptation et l'appropriation des ENT (Espaces Numériques de Travail) par les enseignants du primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.13-49. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.24.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic survey of the taxonomic and functional microbial communities of seawater and sea ice from the Canadian Arctic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Yergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas L King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.42242. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep42242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01533490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuler la patrimonialisation socio-culturelle par des plateformes du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Têtu-Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Médiation des mémoires en ligne, 12 (3), pp. 31-50. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.12.3.31-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favouring reflexivity in technology-enhanced learning systems: Towards smart uses of traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Interactive Learning Environments, 24 (7), pp.1389-1407. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2015.1016532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroitre la valeur par l’expérience utilisateur en replaçant l’usager au cœur des bibliothèques universitaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Trognot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les services d’information au prisme de la valeur, 2015 (4), pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can ICT improve the quality of life of elderly adults living in residential home care units ? From actual impacts to hidden artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Croisile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (6), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2013.832382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01561990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact d’un jeu sérieux en réalité mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bisognin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.589-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages réflexifs des traces dans les environnements informatiques pour l'apprentissage humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (59), pp.205-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture numérique chez les seniors du 4eme age. Observation d'une acculturation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.147-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités collectives et instrumentation. Étude de pratiques dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (4), pp.527-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning : normes et spécifications Caractérisation des documents numériques avec LOM et IMS-QTI pour l'acquisition et l'évaluation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1-2), pp.157-178. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.7.1-2.157-178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of weak and strong similarity measures for ordered sets of document using fuzzy set techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Egghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 (5), pp.771-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-learning : normes et spécifications Caractérisation des documents numériques avec LOM et IMS-QTI pour l'acquisition et l'évaluation des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (1), pp.157-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong similarity measures for ordered sets of documents in information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Egghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38, pp.823.848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between information construction and information gain. Entropy and bibliometric distributions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordered similarity measures taking into account the rank of documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 37 (4), pp.603.622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données scientifiques en texte intégral : principe de caractérisation des documents, d'interrogation et de navigation dans les documents réponses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben-Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11, pp.183-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial : « Sélection de la Conférence EIAH 2021 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Mawas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22 (9), 189 p., 2022, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.29.2.0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de statistique et de mathématique de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Coadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Enssib, 319 p., 2002, 2-910227-37-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in VLE adoption: longitudinal and large-scale analysis of contextual effects on French teachers' TEL practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Oru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kairit Tammets; Sergey Sosnovsky; Rafael Ferreira Mello; Gerti Pishtari; Tanya Nazaretsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Two Decades of TEL. From Lessons Learnt to Challenges Ahead</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16063, Springer, pp.321-336, 2026, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03870-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for Assessing Digital Maturity in French Primary Education: Design of Tools and Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCITEPRESS - Science and Technology Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.569-577, 2024, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012740200003693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of Modeling the Complexity of Use for the Measurement of Digital Maturity in Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Oru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Enhanced Learning for Inclusive and Equitable Quality Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2024, Lecture Notes in Computer Science, vol 15159, 978-3-031-72314-8. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72315-5_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Teachers' Digital Maturity: Literature Review and Proposal for a Unified Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th International Conference on Computer Supported Education - Volume 2: CSEDU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, SCITEPRESS - Science and Technology Publications, pp.535-542, 2023, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011971800003470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Modelling the Technology Integration in Elementary School. A Diachronic Study of Teachers’ Digital Practices During and After Covid-19 Lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educating for a New Future: Making Sense of Technology-Enhanced Learning Adoption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13450, Springer International Publishing, pp.201-214, 2022, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing COMPER Environment to Support Self-Regulation During Autonomous Work: A Usefulness, Usability and Use Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open and Inclusive Educational Practice in the Digital World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-212, 2022, Cognition and Exploratory Learning in the Digital Age book series (CELDA), 978-3-031-18511-3. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18512-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLE Limits and Perspectives for Digital Integration in Teaching Practices. Lessons Learned from the French Basic Education Teachers’ Experience during the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Solari-Landa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology-Enhanced Learning for a Free, Safe, and Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12884, Springer International Publishing, pp.96-109, 2021, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Enterprise Social Media for Informal Learning in the Workplace: Using Incremental and Iterative Design Methods to Favor Sustainable Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Escudeiro P., Costagliola G., Zvacek S., Uhomoibhi J., McLaren B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol 865, Springer, pp.457-476, 2018, Computers Supported Education. CSEDU 2017. Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94640-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Adoption of Virtual Learning Environments in Primary Schools: An Activity Oriented Study of Teacher’s Acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Costagliola, G., Uhomoibhi, J., Zvacek, S., McLaren, B.M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCIS 739, Springer International Publishing, pp. 513-531, 2017, 8th International Conference CSEDU 2016 Revised Selected Papers, 978-3-319-63184-4. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63184-4_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand Lego des données et des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Salaun, Benoit Habert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture de l'information : Méthodes, Outils et Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-138, 2015, Information &amp; Stratégie, 978-2-8041-9140-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer le transcanal - la matrice de Resmini et Rosati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Salaun, Benoit Habert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture de l'information : Méthodes, Outils et Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-67, 2015, Information &amp; Stratégie, 978-2-8041-9140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM and Web 2.0 Methods for Project-Based Learning. MEShaT: a Monitoring and Experience Sharing Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifenthaler D., Isaias P., Spector J.M., Kinshuk, Sampson D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Perspectives on Problem Solving and Learning in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.49-66, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM and WEB 2.0 methods for project-based learning. MESHAT : a monitoring and experience sharing tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifenthaler D., Isaias P., Spector J.M., Kinshuk, Sampson D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Perspectives on Problem Solving and Learning in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.49-66, 2011, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-7612-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse quantitative mixte : Travail à grande échelle sur des logs d’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Oru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS Poitiers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Poitiers, Dec 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir la boite noire. Stratégies de conception avancée pour la mise en œuvre de systèmes adaptatifs ouverts en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Mancieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92e Congrès de l’ACFAS. Colloque 524 – L’IA pour l’éducation (IAED) : vers des environnements d’apprentissage intelligents et adaptatifs,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la maturité numérique des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brest, France. pp.154-164, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011971800003470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies pour de nouvelles formes d'appropriation des ENT. Impact de l'école à la maison dans le développement des usages et pratiques numériques des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.142-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Self-Regulated Learning Strategies For First-Year Students Through The COMPER Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Cognition and Exploratory Learning in Digital Age (CELDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, Portugal. pp.170-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner les leviers de l'approche par compétences et de l'auto-régulation pour accompagner le travail en autonomie à l'université. Analyse du service COMPER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.166-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Robot as an Awareness Tool to Help Regulate Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Gonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Robots for Learning (R4L) at the 28th IEEE International Conference on Robot &amp; Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New Dehli, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Robots in Collaborative Learning: Consequences of the Design on Students' Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Gonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007731205490556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How teachers prepare for the unexpected: bright spots and breakdowns in enacting pedagogical plans in class</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Jalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lachand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Technology Enhanced Learning (EC-TEL 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leeds, United Kingdom. pp.59 - 73, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98572-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des réseaux sociaux d'entreprise pour favoriser l'apprentissage informel sur le lieu de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno De Lièvre; Nathalie Guin, Jun 2017, Strasbourg, France. pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote informal learning in the workplace? The need for incremental design methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computer Supported Education (CSEDU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp.220-229, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006355502200229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment créer des environnements d'apprentissage formels, non formels, informels au service des apprenants pour accroître leur pouvoir d'agir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nagels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Acensio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Algave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orphée Rendez-vous réseau d' e-Education (ORPHEE RDV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Font Romeu, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage informel sur le lieu de travail. Comment exploiter les principes des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORPHEE-RDV 2017 Atelier : L’Apprenant acteur principal de son parcours tout au long de sa vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Font-Romeu, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Triangulated Model to Assess Adoption of Virtual Learning Environements in Primary Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2016 - Proceedings of the 8th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.287-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acceptance of VLEs (Virtual Learning Environments) by Primary School Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2016 - Proceedings of the 8th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.299-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptation des ENT (Environnements Numériques de Travail) par les enseignants du primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.258-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of Knowledge Sharing Platforms to Promote Effective Use: A Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Workshop on Knowledge Acquisition, Reuse and Evaluation (KARE 2015) in conjunction with 11th International Conference on Signal-Image Technology and Internet- Based Systems (SITIS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bangkok, Thailand. pp.680-686, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2015.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263423v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-designing knowledge management systems : Towards user-centred design methods integrating information architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Management and Information Sharing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp. 298-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DDART: An awareness system to favor reflection during project-based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Awareness and Reflection in Technology-Enhanced Learning (ARTEL 2014) in conjunction with the 9th European Conference on Technology Enhanced Learning (EC-TEL 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.81-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if we considered awareness for sustainable Kwowledge Management ? Towards a model for self regulated knowledge management systems based on acceptance models of technologies and awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Edith Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference KMIS (International conference on Knowledge Management and Information Sharing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp. 413-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces a la connaissance a l’ere du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Informatique » – Quelle place tient la ‘trace’ dans les nouvelles formes d’apprentissage médié par un environnement numérique ? Objet utilitaire ? Objet premier ? Séminaire de l’ARCO, Institut des Sciences de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DDART, a Dynamic Dashboard for Collection, Analysis and Visualization of Activity and Reporting Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Technology Enhanced Learning (EC-TEL 2014), Graz, Austria, 16-19 September 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.440-445, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11200-8_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture to Combine Activity Traces and Reporting Traces to Support Self-Regulation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Advanced Learning Technologies (ICALT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Beijing, China. pp.432-436, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2013.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de traces d'activités et de reporting pour soutenir des processus d'autorégulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Nationale sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.267-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Café: a semantic multimedia collaborative platform for e-learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilain Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lamolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Multimedia Technologies for E-Learning (MTEL) - IEEE International Symposium of multimedia (ISM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Anaheim, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Authoring Tool to Assist the Design of Mixed Reality Learning Games.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Technology Enhanced Learning (EC-TEL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Saarbrücken, Germany. pp.441-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dashboard to Regulate Project-Based Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piétrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EC-TEL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Saarbrücken, Germany. pp.250-263, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33263-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la construction de valeur liée à l'expérience utilisateur dans la modélisation de l'acceptation technologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012 (conférence conjointe de la 13ème édition de ERGO'IA et de la 24ème édition d'IHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formalismes de scénarisation pédagogique existants permettent-ils de scénariser des learning games en réalité mixte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011 (Environnements Informatiques pour l'Apprentissage Humain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.59-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue de littérature sur l’évaluation de l’usage de dispositifs mobiles et tactiles ludo-éducatifs pour les jeunes enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "IHM avancées pour l'apprentissage" in conjonction with EIAH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we use Existing Pedagogical Specifications to Design Mixed Reality Learning Games ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prévot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECGBL 2011, 5th European Conference on Games-Based Learning,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Athens, Greece. pp.440-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global and large-scale pre-school digital Games Based Learning evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Games Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Copenhagen, Denmark. to be published</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner suivi de l'activité et partage d'expériences en apprentissage par projet pour les acteurs tuteurs et apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement (TICE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et conception d'un système tuteur coach pour l'apprentissage et l'accompagnement au changement à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Zaghbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Enseigner et apprendre à l'ère du numérique : regards croisés entre concepteurs et utilisateurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Le Mans, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEShaT: Monitoring and experience sharing tool for project-based learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot-Lavoué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference Cognition and Exploratory Learning in Digital Age (CELDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Rome, Italy. pp.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KNOWLEDGE MANAGEMENT CONCEPTS FOR TRAINING BY PROJECT An observation of the case of project management education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Knowledge Management and information sharing (KMIS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Madeira, Portugal. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de supervision pour les tuteurs impliqués dans un apprentissage à la gestion de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EIAH'2009 Environnements Informatiques pour l'Apprentissage Humain, Le Mans, France, p.1,5 (Workshop "Instrumentation des activités du tuteur : Environnements de supervision, usages et ingénierie")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Le Mans, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de gestion de projets innovants : présentation d'une architecture de SI intégrant l'accompagnement au changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Zaghbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme conférence AIM (Association information Management) 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France. http://www.aim2008.org/page12/page12.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation distribuée, mondialisation et R&D : l'accompagnement des changements organisationnels par des EIAH.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Zaghbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières, Canada. publié sous forme de cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumented Collective Learning Situations (ICLS): the Gap between Theoretical Research and Observed Practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Internationale Conference on Society for Information Technology and Teacher Education (SITE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, San Antonio, United States. pp.895-901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situations d'apprentissage collectives instrumentées : étude de pratiques dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence en Environnement Informatique pour l'Apprentissage Humain (EIAH 2007), Lausanne, Suisse, 27-29 Juin 2007,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse. pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion de la personne âgée en maison de retraite : étude des incidences possibles des TIC dans sa (re)construction psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUDOVIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Saint-Lizier, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les personnes âgées en EHPAD. Les TIC sont-elles un mode de reliance sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2006 "ENJEUX ET USAGES DES TIC : Reliance sociale et insertion professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bruxelles, Belgique. pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une base de connaissance pour l'évaluation de l'usage d'un environnement STIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Graet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 ème conférence Francophone sur l'Intéraction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.199-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'évaluation de l'usage et des répercussions psychosociales d'un environnement STIC sur une population de personnes âgées en résidence médicalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des nouvelles technologies par des personnes en situation de handicap : deux études pour comprendre leurs conditions d'appropriation et d'acceptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFP' 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Nancy, France. p.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de documents d'évaluation des connaissances pour l'e-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE06 : Colloque International sur le Document Électronique 2003, novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Caen, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic evaluation of a personalized filtering information retrieval system. Methodology and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès RIAO 2000 "Content based multimedia information access"- Collège de France, Paris, 12-14 avril 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poset representation and similarity comparisons os systems in IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26eme conférence ACM SIGIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Toronto - Ontario, Canada. pp.121-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'information pédagogique pour le Web : principe d'application des recommandations du W3C dans un contexte de documents virtuels personnalisables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Rouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 5ème Colloque International sur le Document Électronique (CIDE'05).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, 20-23 octobre 2002, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux Intranet : stratégies d'usages et d'usagers dans l'appropriation des outils de communication. Etude expérimentale d'un contexte pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pinède-Wojciechowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 13eme congrès de la SFSIC ( Société Française des Sciences de l'Information et de la Communication)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Marseille - 7-9 octobre 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre, agrégation et répétition : des paramètres fondamentaux dans les comparaisons d'objets informationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés SFBA : " Les système d'information élaborée " 14-18 octobre 2002.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Ile Rousse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web Usage Mining, méthodes et expérimentation pour l'extraction d'information et de connaissance sur les données du Web.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 7ème conférence AIM : "Affaire Électronique et Société de Savoir : Opportunités et Défis" .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, 30 mai - 1er juin 2002 - Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal , nominal or ordinal similarity measures in comparative evaluation of information retrieval process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès LREC 2000, "Second international conference on langage ressource and evaluation"-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Athènes, 29-2 juin 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropie et distributions Bibliométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès SFBA. Ile Rousse septembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de parties de discours scientifiques : Analyse des corrélations entre propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Lyon, ENSSIB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil-doc : Evaluation d'un système personnalisé de requête à des bases de données en texte intégral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Congrès SFBA « Les système d'information élaborée ». Ile Rousse, 12-16 mai 1997.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Ile Rousse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Rodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 978-2-901384-03-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 8ièmes RJC EIAH 2020 : Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Yessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rencontres Jeunes Chercheurs en EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RJC-EIAH 2016 Actes des 6èmes Rencontres jeunes Chercheurs en EIAH Environnements informatiques pour l'apprentissage humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJC-EIAH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptance Assessment of CACs in Educational Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable A.2, Univ. Grenoble Alpes (France). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for experiment design and conduction (Deliverable D1.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina El Kechai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Cojean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Poitiers. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation scientifique du démonstrateur du dispositif Territoires Numériques Éducatifs (TNE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Aillerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Besneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers, Techne; Université Cergy Pontoise. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Grands Challenges de la recherche en e-éducation, issus des ateliers thématiques des ORPHÉE-RDV’2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ATIEF. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNE - GTnum2 Learning Analytics - Etat de l’art sur les outils et méthodes issus de la recherche française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Iksal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'éducation nationale. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des usages des plateformes de construction de connaissances par des méthodes mixtes et réflexives pour l’amélioration de l’appropriation et de la structuration de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ordinateur et société [cs.CY]. Université Lyon 1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01212203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toccata: A Multi-Device System for Activity Scripting and Classroom Orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachand-Pascal Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22318/cscl2019.989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Adjust and Reuse – How Teachers Script Pedagogical Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Jalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lachand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3170427.3188483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toccata: an Activity Centric Orchestration System for Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lachand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Jalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3170427.3188484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et découpage de textes scientifiques pour la construction de systèmes de requête personnalisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lainé-Cruzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques numériques des enseignants pendant le premier confinement : quelles stratégies d'intégration de l'ENT et des autres services et outils numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371695v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Oru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vigneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/STICEF.32.1.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763817v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lachand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047140v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Aillerie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.4214" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093131v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328924" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.2.3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512364v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Edith Tour&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLT.2017.086381" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384211v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ji" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2017.084500" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512377v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Codreanu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.1.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01533490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Yergeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Niemi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L King" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42242" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se T&#234;tu-Delage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.12.3.31-50" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151412v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2015.1016532" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Trognot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croisile" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2013.832382" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313165v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bisognin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905173v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369611v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Garrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rouissi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.7.1-2.157-178" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199563v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Egghe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199603v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000408v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben-Romdhane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925254v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953184v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Coadic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03870-8_22" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576125v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csedu.scitevents.org/?y=2024" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012740200003693" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705563v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Oru" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72315-5_19" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080736v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011971800003470" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841188v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_15" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908689v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18512-0_12" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338434v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari-Landa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821858v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94640-5_22" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562342v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63184-4_27" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151393v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804191405-architecture-de-linformation" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151401v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://WWW.DEBOECK.FR" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497922v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7612-3_5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354539v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311483v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mancieri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441901v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242008v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292809v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317785v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gonnot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112520v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007731205490556" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833057v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Jalal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512375v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522956v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Acensio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Algave" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478273v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006355502200229" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562345v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274646v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobiller-Chaumon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267042v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405954v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263423v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.127" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263399v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134626v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518817v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130922v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_39" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905201v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Belhadj" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Delmas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Le Duc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854601v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.30" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840196v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905202v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Orliac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736750v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pi&#233;trac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33263-0_20" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905204v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarnin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905555v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354550v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sandoz-Guermond" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905514v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;vot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525228v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497941v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399584v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381590v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Zaghbib" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prevot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429270v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Garrot-Lavou&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399587v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365188v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163999v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164217v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163989v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385619v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohen-Montandreau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194132v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197097v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197076v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Graet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197109v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199597v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948385v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000336v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000331v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000327v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000329v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de-Wojciechowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000328v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000335v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000339v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000340v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000341v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287101v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Geoffre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rodi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alvarez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208548v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550832v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065379v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Cojean" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurent" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753916v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717200v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Besneville" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devauchelle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046920v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453676v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champalle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01212203v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103439v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachand-Pascal Valentin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2019.989" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716373v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188483" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716466v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188484" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000342v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ben Abdallah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lain&#233;-Cruzel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Oru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vigneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcal.70253" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371695v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/STICEF.32.1.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763817v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740825v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lachand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Aillerie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.4214" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942513v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328924" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.2.3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512364v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Edith Tour&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLT.2017.086381" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384211v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2017.084500" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512377v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Codreanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.1.1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01533490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Yergeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Niemi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L King" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42242" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291003v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se T&#234;tu-Delage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.12.3.31-50" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151412v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2015.1016532" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Trognot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561990v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croisile" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2013.832382" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bisognin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369611v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Garrot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rouissi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.7.1-2.157-178" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199563v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Egghe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199612v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199607v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben-Romdhane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925254v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953184v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Coadic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283604v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03870-8_22" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576125v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csedu.scitevents.org/?y=2024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012740200003693" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705563v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Oru" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72315-5_19" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080736v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011971800003470" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841188v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_15" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908689v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18512-0_12" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_12" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338434v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari-Landa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821858v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94640-5_22" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562342v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63184-4_27" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chalon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804191405-architecture-de-linformation" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151401v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://WWW.DEBOECK.FR" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354539v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497922v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7612-3_5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441901v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mancieri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242008v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292809v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377399v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287589v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gonnot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112520v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007731205490556" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833057v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Jalal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98572-5_5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512375v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478273v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006355502200229" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522956v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Acensio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Algave" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562345v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274646v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobiller-Chaumon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267042v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405954v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263423v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2015.127" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263410v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134626v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263399v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518817v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130922v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_39" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854601v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.30" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840196v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905201v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Belhadj" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Delmas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Le Duc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905202v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Orliac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736750v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pi&#233;trac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33263-0_20" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905204v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarnin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905555v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354550v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sandoz-Guermond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905514v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#233;vot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497941v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525228v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381590v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Zaghbib" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prevot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429270v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Garrot-Lavou&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399587v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399584v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365188v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164217v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163989v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163999v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385619v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohen-Montandreau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194132v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Graet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197097v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197109v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948385v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000336v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199597v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000327v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000329v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de-Wojciechowski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000328v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000331v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000335v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000340v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000339v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000341v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287101v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Geoffre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rodi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alvarez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208548v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550832v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065379v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Cojean" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurent" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753916v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717200v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Besneville" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devauchelle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046920v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453676v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champalle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01212203v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103439v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachand-Pascal Valentin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22318/cscl2019.989" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716373v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188483" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716466v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170427.3188484" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000342v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ben Abdallah" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lain&#233;-Cruzel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622292v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>