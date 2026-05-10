--- v0 (2026-03-24)
+++ v1 (2026-05-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Morin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059647485</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Service-based Framework for Building and Executing Epidemic Simulation Applications in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Manh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (5), pp.e5554. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.5554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving Users in Energy Conservation: A Case Study in Scientific Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deb Agarwal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Grid and Utility Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (3), pp.272 - 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market-based Autonomous Resource and Application Management in Private Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kortas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.85-102. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2016.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLA-based PaaS profit optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djawida Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.4251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and energy efficiency of big data applications in cloud environments: A Hadoop case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavanya Ramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79-80, pp.80-89. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2015.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinker: efficient live migration of virtual clusters over wide area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Priol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Checkpointing in a Heterogeneous Grid Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mehnert-Spahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schoettner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (1), pp.163-170. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2011.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00605914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture for the next generation system management tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Naughton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen L. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (1), pp.136-146. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2011.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active optimistic and distributed message logging for message-passing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (17), pp.2167-2178. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.1775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From XtreemOS Grids to Contrail Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jégou Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, {C}loud {C}omputing, {P}latforms, {S}oftware and {A}pplications, 83, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00551291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds: A New Playground for the XtreemOS Grid Operating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (3), pp.435--449. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129626409000328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00418731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Organization Support within a Grid-wide Operating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pablo Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (2), pp.20-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use Cases and Requirements for Grid Checkpoint and Recovery, GFD.I.92, Open Grid Forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Badia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Kielmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology. International Journal of Theoretical and Applied Issues in Specialized Communication </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Overlay Networks to Build Operating System Services for Large Scale Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (3), pp.229--239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Efficient Single System Image Cluster Operating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (4), pp.505-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HA-PSLS: a Highly Available Parallel Single Level Store System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (10), pp.911--937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case for Single System Image Cluster Operating Systems: the Kerrighed Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dutka-Malhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (2), pp.95-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Streams For Efficient Communications between Migrating Processes in a Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (4), pp.601-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient and Scalable Approach for Implementing Fault-Tolerant DSM Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gefflaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, IEEE Transactions on Computers, 49 (5), pp.414-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metacomputing : vers une nouvelle dimension pour le calcul haute performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cappello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Litaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Méhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Petiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19 (6), pp.877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Implementation and Evaluation of ICARE: an Efficicent Recoverable DSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 28 (9), pp.981--1010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICARE : une mémoire virtuelle partagée tolérante aux fautes et efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16 (10), pp.1257--1282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Recoverable Distributed Shared Memory Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Puaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8 (9), pp.959--969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for tolerating processor failures in shared-memory multiprocessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 45 (10), pp.1101--1115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and Paradigms for Distributed Systems Structuring - Summary of Sessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyaran. Bryce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel. Hagimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 27 (2), pp.56--60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Transactional Memories and Fault Tolerant Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 25, pp.68--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (162)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Risk Analysis of a Vulnerability Disclosure Using Active Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR 2021 - 28th Computer &amp; Electronics Security Application Rendezvous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLA Definition for Network Intrusion Detection Systems in IaaS Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Teshome Wonjiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2021 - 36th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual Event, Republic of Korea., South Korea. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3412841.3441885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active-Standby for High-Availability in FaaS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bouizem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djawida Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoSC6 2020 - Sixth International Workshop on Serverless Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Delft, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3429880.3430097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting N-Day Vulnerabilities with Automated CVSS Vector Prediction at Disclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2020 - International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual Event, Ireland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Keyword Extraction from &amp;quot;One-day&amp;quot; Vulnerabilities at Disclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2020 - IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Budapest, Hungary. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automated Risk Analysis of &amp;quot;One-day&amp;quot; Vulnerabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2019 - Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Erquy, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as a Trusted Component in Cloud SLA Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Teshome Wonjiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Peisert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCC 2019 - 12th IEEE/ACM International Conference on Utility and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Auckland, New Zealand. pp.93-100, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3368235.3368872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354647v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAIDS: A Self-Adaptable Intrusion Detection System for IaaS Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giannakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 18th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGRID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Washington DC, United States. pp.354-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient IaaS-PaaS Co-design for Flexible Cloud Deployment of Scientific Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBAC-PAD 2018 - 30th International Symposium on Computer Architecture and High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effective Reconfiguration for Multi-cloud Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Manh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDP 2018 - The 26th Euromicro International Conference on Parallel, Distributed and Network-Based Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Cambridge, United Kingdom. pp.521-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Enforcement of the EU GDPR: Enabling Data Erasure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadeep Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iThings 2018 - 11th IEEE International Conference of Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Halifax, Canada. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study on the Performance and Resource Utilization of Data Streaming Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subarna Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGrid 2018 - 18th IEEE/ACM Symposium on Cluster, Cloud and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Washington, DC, United States. pp.143-152, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2018.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Analysis of PaaS Users Parameters on Applications Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2E 2018 - IEEE International Conference on Cloud Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Orlando, United States. pp.170-176, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC2E.2018.00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Reconfiguration of NIDSs in IaaS Clouds with SAIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giannakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudCom 2018 - 10th IEEE International Conference on Cloud Computing Technology and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nicosia, Cyprus. pp.99-106, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CloudCom2018.2018.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification for Security Monitoring SLAs in IaaS Clouds: the Example of a Network IDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Teshome Wonjiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2018 - Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taipei, Taiwan. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2018.8406157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication-Aware Prediction-Based Online Scheduling in High-Performance Real-Time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Goupille-Lescar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA3PP 2018 - 18th International Conference on Algorithms and Architectures for Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Guangzhou, China. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer et prévenir l'évolution de la menace dans un cloud d'infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComPas'18 - Conférence d’informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive and Adaptive Security Monitoring in Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAS* Doctoral Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Trento, Italy. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FAS-W.2018.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity Graph Reconstruction for Networking Cloud Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernelle Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Kanoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 16th International Symposium on Network Computing and Applications (NCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Cambridge, United States. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/nca.2017.8171337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next step for Big Data Infrastructure and Analytics for the Surveillance of the Maritime Traffic from AIS \& Sentinel Satellite Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiDS 2017 : Big Data from Space Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity Extraction in Cloud Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernelle Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Kanoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 13th International Conference on Network and Service Management (CNSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/cnsm.2017.8256010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLENDA: Green Label towards Energy proportioNality for IaaS DAta centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E2DC: International Workshop on Energy Efficient Data Centres (e-Energy Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hong Kong, Hong Kong SAR China. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3077839.3084028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Much Energy can Green HPC Cloud Users Save?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deb Agarwal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDP 2017 - 25th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CO2 emissions accounting framework with market-based incentives for Cloud infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMARTGREENS: International Conference on Smart Cities and Green ICT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiFFuSE, a distributed framework for cloud-based epidemic simulations: a case study in modelling the spread of bovine viral diarrhea virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Manh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyuan Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Cloud Computing Technology and Science (CloudCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE., Dec 2017, Hong Kong, China. pp.10, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CloudCom.2017.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AL-SAFE: A Secure Self-Adaptable Application-Level Firewall for IaaS Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giannakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SEC2 2016 - Second workshop on Security in Clouds </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentives for Mobile Cloud Environments through P2P Auctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Cuadrado-Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudNet: IEEE International Conference on Cloud Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Secure Application-Level Firewalls in IaaS Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giannakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudDP, 6th International Workshop on Cloud Data and Platforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Pierre, Rui Oliveira Apr 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Security Monitoring in Cloud SLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Teshome Wonjiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEC2 2016 - Second workshop on Security in Clouds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AL-SAFE: A Secure Self-Adaptable Application-Level Firewall for IaaS Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giannakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudCom2016-8th IEEE International Conference on Cloud Computing Technology and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Security Monitoring in Cloud Service Level Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Teshome Wonjiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Reliable Distributed Systems (SRDS), PhD forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDIC : Supervision de sécurité à la carte pour les utilisateurs de cloud IaaS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des systèmes d'information (RESSI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS, INSA Toulouse, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcities: a Platform based on Microclouds for Neighborhood Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Cuadrado Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Cuadrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA3PP 2016 - International Conference on Algorithms and Architectures for Parallel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Granada, Spain. pp.192-202, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49583-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checkpointing as a Service in Heterogeneous Cloud Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Cooperman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CC-GRID 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Shenzhen, Guangdong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRaNADA: A Network-Aware and Energy-Efficient PaaS Cloud Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Cuadrado Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications (GreenCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Self Adaptable Security Monitoring in IaaS Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giannakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Majorczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CC-GRID 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Shenzen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient User-oriented Cloud Elasticity for Data-driven Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications (GreenCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self Adaptation in Security Monitoring for IaaS Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giannakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Majorczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEC2 2015 - Premier atelier sur la Sécurité dans les Clouds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louis Rilling,Marc Lacoste, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLA-based Profit Optimization in Cloud Bursting PaaS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djawida Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Workflow Templates with a Shared Space-based Execution Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Rojas Balderrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrix Valerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavanya Ramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKS '14 : Proceedings of the 9th Workshop on Workflows in Support of Large-Scale Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, New Orleans, United States. pp.50-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snooze: A Self-Organizing, Self-Healing and Self-Optimizing Cloud Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th USENIX International Conference on Autonomic Computing (ICAC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study on the Energy Consumption in IaaS Cloud Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE/ACM International Conference on Utility and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Autonomic and Scalable Management System for Private Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalability of the Snooze Autonomic Cloud Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th IEEE International Scalable Computing Challenge (SCALE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snooze: an Autonomic and Energy-Efficient Management System for Private Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Efficiency in Large Scale Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merkat: A Market-based SLO-driven Cloud Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Victoria Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kortas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Cloud Computing Technology and Science (CloudCom 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of a Proportional-Share Market for Application SLO Support in Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Victoria Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kortas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europar -19th International European Conference on Parallel and Distributed Computing - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance and Energy Efficiency of Hadoop Deployment Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavanya Ramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE International Conference on Big Data 2013 (IEEE BigData 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Santa Clara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilin: Elastic MapReduce over Multiple Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Iordache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption models and predictions for large-scale systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taghrid Samak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Bailey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth Workshop on High-Performance, Power-Aware Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2013, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryn: Open, SLA-driven, Cloud Bursting PaaS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djawida Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optimization techniques for Resources Management in Clouds (ORMaCloud'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis: Economy-Based Automatic Resource Scaling for Cloud Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Victoria Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kortas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on High Performance Computing and Communications (HPCC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrail: a reliable and trustworthy cloud platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cascella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piyush Harsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Workshop on Dependable Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Sibiu, Romania. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2365316.2365322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous and Energy-Aware Management of Large-Scale Cloud Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Forum of the 26th IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS PhD Forum)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing OVF applications under SLA constraints on Contrail Virtual Execution Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piyush Harsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Gioacchino Cascella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International DMTF Academic Alliance Workshop on Systems and Virtualization Management: Standards and the Cloud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in IaaS Clouds: A Holistic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Cloud Computing (CLOUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis: A Spot-Market Based Automatic Resource Scaling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Victoria Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kortas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPDC 2012 Poster Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Open Standards for Interoperability - Issues, Solutions, and Challenges facing Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piyush Harsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto G. Cascella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International DMTF Academic Alliance Workshop on Systems and Virtualization Management: Standards and the Cloud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case for Fully Decentralized Dynamic VM Consolidation in Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Esnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Cloud Computing Technology and Science (CloudCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multi-Level Adaptation for Distributed Operating Systems and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djawida Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Algorithms and Architectures for Parallel Processing (ICA3PP-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, FUKUOKA, Japan. pp.100--109, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33065-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Access to MODIS Satellite Reprojection and Reduction Pipeline and Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Val Hendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavanya Ramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngryel Ryu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snooze: A Scalable and Autonomic Virtual Machine Management Framework for Private Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE/ACM International Symposium on Cluster, Cloud, and Grid Computing (CCGrid 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Elastic MapReduce to Scientific Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Keahey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Workshop on Cloud Computing and Its Applications: Poster Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Argonne, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00624263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Economic Approach for Application QoS Management in Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Victoria Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kortas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Virtualization in High-Performance Cloud Computing (VHPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00625983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinker: Improving Live Migration of Virtual Clusters over WANs with Distributed Data Deduplication and Content-Based Addressing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Priol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International European Conference on Parallel and Distributed Computing (Euro-Par 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrail Virtual Execution Platform - Challenges in Being Part of a Cloud Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piyush Harsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jégou Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto G. Cascella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference Servicewave 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00626639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Availability on Cloud with HA-OSCAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanadech Thanakornworakij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajan Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaine Scroggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokchai Box Leangsuksun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Dixon Greenwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Resiliency in High Performance Computing (Resilience) in Clusters, Clouds, and Grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00625478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware Ant Colony Based Workload Placement in Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th IEEE/ACM International Conference on Grid Computing (GRID-2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00626042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Failure History Service for Reliable Grid Node Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Leordeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on P2P, Parallel, Grid, Cloud and Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saline: Improving Best-Effort Job Management in Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDP 2010: The 18th Euromicro International Conference on Parallel, Distributed and Network-Based Computing -- Special Session: Virtualization in Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semias: Self-Healing Active Replication on Top of a Structured Peer-to-Peer Overlay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Symposium on Reliable Distributed Systems (SRDS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, New Dehli, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Message Logging Protocols Scalability through Distributed Event Logging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Euro-Par Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Checkpointing in a Heterogeneous Grid Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mehnert-Spahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schoettner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Utility and Cloud Computing (UCC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00532912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture for the Next Generation System Management Tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J. Naughton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen L. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Utility and Cloud Computing (UCC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snooze: A Scalable, Fault-Tolerant and Distributed Consolidation Manager for Large-Scale Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE/ACM International Conference on Green Computing and Communications (GreenCom-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00529702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Architecture of the XtreemOS Grid Checkpointing Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mehnert-Spahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schoettner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Euro-Par Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Delft, Netherlands. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00424009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasons for a Pessimistic or Optimistic Message Logging Protocol in MPI Uncoordinated Failure Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bosilca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Dongarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Cluster Computing (Cluster 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00424017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity between Virtualization and Single System Image Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2008 Workshops - Parallel Processing: VHPC 2008, UNICORE 2008, HPPC 2008, SGS 2008, PROPER 2008, ROIA 2008, and DPA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Las Palmas de Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00955-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Persistent States in Process Checkpoint/Restart Mechanisms for HPC Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE/ACM International Symposium on Cluster Computing and the Grid (CCGRID '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2009.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00424542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture for the Next Generation System Management Tools for High Performance Computing Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Naughton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Tikotekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen L. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the High Performance Computing Symposium (HPCS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Optimistic Message Logging for Reliable Execution of MPI Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Euro-Par Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00424002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement Proposal of the Goldberg's Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA3PP'09: International Conference on Algorithms and Architectures for Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Tapei, Taiwan. pp.853-865, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03095-6_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00420102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XtreemOS Grid Checkpointing Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mehnert-Spahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schoettner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Cluster Computing and the Grid (CCGRID 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerance in Cluster Federations with O2P-CF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2008, Workshop on Resiliency in High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00424025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O2P : un protocole à enregistrement de messages extrêmement optimiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de RenPar'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00424027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RW-OGS: an Optimized RandomWalk Protocol for Resource Discovery in Large Scale Dynamic Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Proc. of the 9th IEEE/ACM International Conference on Grid Computing (GRID 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, tsukuba, Japan. pp.168-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00434432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Kernel Development Complexity in Distributed Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Focht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPar 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Las Palma, Spain. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support d'organisations virtuelles au sein d'un système d'exploitation pour la grilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeuland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar David Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de RenPar'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checkpointing Process Groups in a Grid Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mehnert-Spahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schoettner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 9th International Conference on Parallel and Distributed Computing (PDCAT '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dunedin, New Zealand. pp.243 - 251, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDCAT.2008.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XtreemOS: A Grid Operating System Making your Computer Ready for Participating in Virtual Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISORC '07: Proceedings of the 10th IEEE International Symposium on Object and Component-Oriented Real-Time Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Santorini Island, Greece. pp.393--402, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISORC.2007.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMoSe: An Accurate Monitoring Service for Grid Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Parallel and Distributed Computing (ISPDC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Hagenberg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00424023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne: executing easily and efficiently a wide range of distributed applications in grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74466-5_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Organization Management in XtreemOS: an Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Lakhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoreGRID Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grid Operating System Providing Native Virtual Organization Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Priol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar David Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Sciences 2007 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Grid Operating System with Virtual Organisation Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lakhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK eScience All Hands Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Overlay Networks to Build Operating System Services for Large Scale Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th International Symposium on Parallel and Distributed Computing (ISPDC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Timisoara, Romania. pp.191--198, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPDC.2006.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un protocole de découverte de ressources optimisé pour l'allocation de ressources dans les grilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Française sur les Systèmes d'Exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASF (Association ACM-SIGOPS de France), Oct 2006, Perpignan, France. pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture distribuée pour la gestion des ressources dans des grilles à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOTERE'2006: nouvelles technologies de la répartition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for High Availability Based on a Single System Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen L. Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAPCW'05: High Availability and Performance Computing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Santa Fe, New Mexico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSI-OSCAR: a Cluster Distribution for High Performance Computing Using a Single System Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen L. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Prisker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Annual OSCAR Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Guelph, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical transparent data sharing service for the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Distributed Shared Memory (DSM 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cardiff, United Kingdom. pp.897-904, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2005.1558657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Comparison of Cluster Operating Systems Implementing Sequential and Transactional Consistency.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Frenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schöttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Göckelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA3PP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Melbourne, Australia. pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenMosix, OpenSSI and Kerrighed: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Boissinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGRID '05: Proceedings of the Fifth IEEE International Symposium on Cluster Computing and the Grid (CCGrid'05) - Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cardiff, United Kingdom. pp.1016--1023, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2005.1558672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost Process: a Sound Basis to Implement Process Duplication, Migration and Checkpoint/Restart in Linux Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Symposium on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France. pp.97--104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Message-Passing Parallel Applications Checkpointing in Kerrighed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fertré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Availability and Performance Computing Workshop 2005 (HAPCW05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Santa Fe, New Mexico, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending a Cluster SSI OS for Transparently Checkpointing Message-Passing Parallel Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fertré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Parallel Architectures Algorithms, and Networks (I-SPAN05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Las Vegas, Nevada, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage de données transparent et tolérant aux fautes pour la grille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'16 : 16ème Rencontres Francophones du Parallélisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locks and Barriers in Checkpointing and Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramamurthy Badrinath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Distributed Shared Memory on Clusters (DSM 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Chicago, United States. pp.471--477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrighed: a Single System Image Providing High Availability Capabilities to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Availability and Performance Computing Workshop 2004 (HAPCW04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Santa Fe, New Mexico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Checkpointing for Parallel Applications in Cluster Federations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramamurthy Badrinath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE/ACM International Symposium on Cluster Computing and the Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Chicago, IL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000991v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Checkpointing Protocol for Parallel Applications in Cluster Federations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramamurthy Badrinath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE Workshop on Fault-Tolerant Parallel, Distributed and Network-Centric Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Santa Fe, New Mexico, Mexico. pp.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000990v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrighed and Data Parallelism: Cluster Computing on Single System Image Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Cluster 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, San Diego, CA, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Configurable Dynamic Scheduling in Clusters based on Single System Image Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 17th International Parallel and Distributed Processing Symposium (IPDPS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice, France. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Mechanisms for supporting fault tolerance in DSM and message passing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramamurthy Badrinath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Information Processing and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Sinaia, Romania. pp.37--45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrighed: a SSI Cluster OS Running OpenMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 5th European Workshop on OpenMP (EWOMP '03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of a Single System Image Operating System for High Performance Computing on Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 7th Workshop on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Durango, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrighed: a Single System Image Cluster Operating System for High Performance Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Utard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Europar 2003: Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Klagenfurt, Austria. pp.1291--1294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checkpointing and Recovery of Shared Memory Parallel Applications in a Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramamurthy Badrinath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Workshop on Distributed Shared Memory on Clusters (DSM 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tokyo, Japan. pp.471--477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle façon d'envisager les entrées/sorties dans un système d'exploitation pour grappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Utard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Rencontres francophones du parallélisme (RenPar 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, La Colle-sur-Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Streams For Efficient Communications between Migrating Processes in a Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par~2003: Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Klagenfurt, Austria. pp.930--937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Efficient Single System Image Cluster Operating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of International Conference on Architecture and Algorithms for Parallel Processing (ICA3PP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Beijing, China. pp.370--377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Resource Management in a Cluster for High-Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par~2002: Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paderborn, Germany. pp.588--592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustix, a Cluster Operating System Based on Shared Memory Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Utard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Workshop on Caching, Coherence and Consistency (WC3 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, New York, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient rocess Migration based on Gobelins Distributed Shared Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dutka Malen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the workshop on Distributed Shared Memory (DSM'02), held in conjunction with CCGRID 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Berlin, Germany. pp.325-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion dynamique de services dans une grappe de calculateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des jeunes chercheurs en systèmes d'exploitation (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Hammamet, Tunisia. pp.485--592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Containers: A Sound Basis For a True Single System Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of IEEE International Symposium on Cluster Computing and the Grid (CCGrid '01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Brisbane, Australia. pp.66--73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth and Efficient Integration of High-Availability in a Parallel Single Level Store System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Euro-Par 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Manchester, UK, United Kingdom. pp.752--763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-level checkpoint algorithm in a highly-available parallel single level store system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the workshop on Distributed Shared Memory on Clusters (held in conjunction with CCGrid-01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Brisbane, Australia. pp.514-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cluster Operating System Based on Software COMA Memory Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 2nd Workshop on Software Distributed Shared Memory (WSDSM 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Santa Fe, NM, USA, United States. pp.1--7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion globale et unifiée des couches mémoires sur une grappe de machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes 12es Rencontres francophones du parallélisme (RenPar~12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Besançon, France. pp.67--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global and Integrated Memory and Disk Management in Gobelins System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of second Workshop on Parallel Computing for Irregular Applications (WPCIA-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Availability of the Memory Hierarchy in a Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 19th IEEE Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Nüremberg, Germany. pp.134--143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Resource Management for High Availability and Performance in a DSM-based Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of 1st workshop on Software Distributed Shared Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Rhodos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">File mapping in shared virtual memory using a parallel file system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Priol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing: Fundamentals and Applications Proceedings of the International Conference (ParCo '99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Delft, The, Netherlands. pp.606--614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Agents for Location Independent Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhil Sahai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, San Antonio, TX, USA, United States. pp.408--409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global and Integrated Processor, Memory, and Disk management in a Cluster of SMP's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of workshop on cluster based computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Rhodos, Greece. pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">File Mapping as a New Parallel File System Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop on Scalable Shared Memory Multiprocessors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes pour la gestion globale des mémoires et des processeurs dans un NoW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Deuxièmes Journées de Recherche sur le Placement Dynamique et la Répartition de Charge Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Agent Enhanced Thin Client Approach to Network Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhil Sahai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Singapore International Conference on Networking (SICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Singapour, Singapore. pp.433--446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms for Global Processor and Memory Management on a NoW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the International Conference on High Performance Computing and Networking (HPCN Europe~'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Amsterdam, The, Netherlands. pp.324--336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling a Mobile Network Manager through Mobile Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second International Workshop on Mobile Agents (Mobile Agents' 98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Stuttgart, Germany. pp.249--260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Distributed and Dynamic Network Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhil Sahai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE/IFIP Network Operation and Management Symposium (NOMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, New Orleans, Lousiana, USA, United States. pp.455--464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Agents for Enabling Mobile User Aware Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhil Sahai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second ACM International Conference on Autonomous Agents (Agents' 98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Minneapolis/St.Paul, USA, United States. pp.205--211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient and recoverable DSM on a Network of Workstations: Design and Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the second annual workshop on fault-tolerant parallel and distributed systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Geneva, Switzerland. pp.71--81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrolog : a Distributed and Dynamic Environment for Network and System Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhil Sahai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Billiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of first European Information Infrastructure User Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Stuttgart, Germany. pp.221--228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Portable and Mobile Manager for Distributed System Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhil Sahai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Billiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of third Joint Conference on Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Raleigh, USA, United States. pp.34--37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administration système à partir d'un navigateur Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. des 2eme journées réseaux JRES-97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Agents for a Mobile Network Manager (MNM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhil Sahai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Billiart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IFIP/IEEE International Conference on Intelligent Networks and Intelligence in Networks (2IN'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Paris, France. pp.449--463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'affinité mémoire pour l'efficacité dans ICARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings de MPR'96, Journées de recherche sur la mémoire partagée répartie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Bordeaux, France. pp.119--126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMA: an Opportunity for Building Fault-Tolerant Scalable Shared Memory Multiprocessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Data replication for Efficiency in a Highly Available Cache Only Memory Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Fifth Workshop on Scalable Shared Memory Multiprocessors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Santa Margherita, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recoverable Distributed Shared Memory integrating Coherence and Recoverability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Cabillic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Puaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 25th International Symposium on Fault Tolerant Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Pasadena, CA, USA, United States. pp.289--298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability of large-scale Shared Memory Multiprocessors: Architecture Proposal and System Problematic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerating Node Failures in Cache Only Memory Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Supercomputing'94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Washington, DC, USA, United States. pp.498--507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une proposition d'architecture extensible à mémoire partagée à haute disponibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Journée thématique de la DRET, Temps réel et süreté de fonctionnement dans les applications de la défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Shared Memory Multiprocessors: Some Ideas to Make them Reliable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Hardware and Software Architectures for Fault Tolerance: Perpectives and Towards a Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Le Mont Saint-Michel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Dynamic Atomic Actions to Build Fault Tolerant Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rochat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Fifth ACM SIGOPS European workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Le Mont Saint Michel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Transactional Memories and Fault Tolerant Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Fourth ACM SIGOPS European Workshop, Fault Tolerance Support in Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Reliable Communication System Using High Speed Stable Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc of the 5th International Symposium on Computer and Information Sciences,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Cappadocia, Turquey, Turkey. pp.471--480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient implementation of the Rendezvous Atomicity property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing 89</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Leiden, The, Netherlands. pp.603--608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fault-Tolerant Implementation of CSP Input-Output Commands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of The Fourth International Conference on Fault-tolerant Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Baden-Baden, Germany. pp.150--162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing atomic rendezvous within a transactional framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Seattle, United States. pp.119-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Dynamic Adaptation in High Performance Real-Time Computing Platforms for Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Goupille-Lescar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANDARE 2017 - 1st Workshop on AutotuniNg and aDaptivity AppRoaches for Energy efficient HPC Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Portland, OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Step for Big Data Infrastructure and Analytics for the Surveillance of the Maritime Traffic from AIS &amp; Sentinel Satellite Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BiDS' 2017 - Conference on Big Data from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus-values d’une collaboration INRA-INRIA : cas du PIA MIHMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Amami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil d'Administration de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self Adaptation for Security Monitoring in IaaS clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giannakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIT Digital symposium on the future of cloud computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings CD of the 2nd International ICST Conference on Cloud Computing (CloudComp 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard Neidecker-Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Morin; Burkhard Neidecker-Lutz. Science Portals Kft., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage and Data Lifecycle Management in Cloud Environments with FRIEDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavanya Ramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devarshi Ghoshal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Val Hendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradeep Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud Computing for Data Intensive Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrail: Distributed Application Deployment under SLA in Federated Heterogeneous Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cascella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blasi Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galis, Alex and Gavras, Anastasius. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIA book 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7858, Springer, 2013, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Computing Infrastructures for Elastic Services: Contrail Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piyush Harsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cascella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dana Petcu and José Luis Vázquez-Poletti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitation to a Journey in the ERA of Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge &amp; Scholars Publishing, 2012, 1-4438-3507-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Energy-Efficient, Scalable and Resilient IaaS Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massimo Villari and Ivona Brandic and Francesco Tusa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achieving Federated and Self-Manageable Cloud Infrastructures: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Autonomic Computing Systems in a Chemical Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Priol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jones, Cliff B.; Lloyd, John L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependable and Historic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6875, Springer, 2011, Lecture Notes in Computer Science, 978-3-642-24540-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00625261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XtreemOS: a Sound Foundation for Cloud Infrastructure and Federations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Kielmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desprez, F. and Getov, V. and Priol, T. and Yahyapour, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grids, P2P and Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2010, 978-1-4419-6793-0. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-6794-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réseaux de calculateurs aux grilles de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Namyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Akoka, Jacky; Comyn-Wattiau, Isabelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'informatique et des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Section 2 - Architectures et syst\`emes distribu\'es, Vuibert, pp.211-239, 2006, Collection informatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes à image unique pour une grappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pazat, Jean-Louis and Rajopadhye, Sanjay and Roman, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iHPerf2000, Applications parallèles Hautes Performances : analyse, conception et utilisation de grappes homogènes ou hétérogènes de calculateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, école d'hiver iHPerf2000, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Agents for Managing Networks: the Magenta perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hayzelden, A. and Bigham, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Agents for Future Communications Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Springer Verlag, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Recoverable DSM on a Network of Workstations: Design and Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaeli, D. and Avresky, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Press, pp.123--138, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Shared Memory Multiprocessors: Some Ideas to Make them reliable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Banâtre, Michel and Lee, P. A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hardware and Software Architectures for Fault Tolerance, Experiences and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 774, Springer Verlag, pp.29--44, 1994, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'appel de multiprocédure à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Banâtre, Jean-Pierre and Banâtre, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes distribués~:~l'expérience du projet Gothic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InterEditions, pp.217-249, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XtreemOS, an operating system for the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XtreemOS: A Grid Operating System Providing Native Virtual Organization Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeuland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Óscar Sánchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities and Issues for EU Research Projects in Open Source Software: the XtreemOS Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar David Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Pipan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrighed : système d'exploitation à image unique pour le calcul à haute performance sur grappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Request Replication for FaaS Fault Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bouizem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djawida Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Lahfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9444, Inria. 2022, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Security Monitoring SLAs in IaaS Clouds: the Example of a Network IDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Teshome Wonjiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9263, Inria Rennes Bretagne Atlantique. 2019, pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079860v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Monitoring SLA Verification in Clouds: the Case of Data Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Teshome Wonjiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9267, Inria Rennes - Bretagne Atlantique. 2019, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Keyword Extraction from &amp;quot;One-day&amp;quot; Vulnerabilities at Disclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9299, Inria Rennes - Bretagne Atlantique. 2019, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification for Security Monitoring SLAs in IaaS Clouds: the Example of a Network IDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Teshome Wonjiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9091, Inria Rennes Bretagne Atlantique. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiFFuSE, a Distributed Framework for Cloud-based Epidemic Simulations: a Case Study in Modelling the Spread of Bovine Viral Diarrhea Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Manh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyuan Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9094, Inria Rennes - Bretagne Atlantique. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcities: a Platform based on Microclouds for Neighborhood Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Cuadrado-Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Cuadrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8885, inria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inria@SiliconValley Activity Report 2011-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Issarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Inria. 2015, pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private-by-Design: Towards Personal Local Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto G. Cascella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Priol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8634, Inria Rennes; INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Energy Efficiency of Big Data Applications in Cloud Environments: A Hadoop Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavanya Ramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LBNL-6861E, Lawrence Berkeley National Laboratory, California, USA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market-based Autonomous Application and Resource Management in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kortas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8648, Inria. 2014, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091280v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Management Strategies for Scientific Applications in Cloud Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devarshi Ghoshal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrix Valerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plale Beth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LBNL-6860E, Lawrence Berkeley National Laboratory, California, USA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snooze: A Scalable and Autonomic Cloud Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8649, Inria Rennes; INRIA. 2014, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checkpointing as a Service in Heterogeneous Cloud Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Cooperman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8633, INRIA-IRISA Rennes Bretagne Atlantique; Northeastern University‎ (Boston, Mass); INRIA. 2014, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086834v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrail final publishable summary report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cascella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Inria Rennes Bretagne Atlantique. 2014, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Cloud Portable Application Deployment with VEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto G. Cascella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gaudenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Inria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076925v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merkat: Market-based Autonomous Application and Resource Management in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Victoria Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kortas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8343, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilin: Elastic MapReduce over Multiple Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Iordache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8081, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case for Fully Decentralized Dynamic VM Consolidation in Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Esnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8032, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722245v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in IaaS Clouds: A Holistic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7946, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware Ant Colony Based Workload Placement in Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7622, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilin: Elastic MapReduce for Private and Community Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancuta Iordache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7767, INRIA. 2011, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and promoting a linux-based operating system to support virtual organizations for next generation grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Rennes Bretagne Atlantique. 2011, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snooze: A Scalable and Autonomic Virtual Machine Management Framework for Private Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7833, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snooze: A Scalable, Fault-Tolerant and Distributed Consolidation Manager for Large-Scale Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7398, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00521390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art of Power Saving in Clusters and Results from the EDF Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7473, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00542889v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinker: Efficient Wide-Area Live Virtual Machine Migration using Distributed Content-Based Addressing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Priol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7198, INRIA. 2010, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00454727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Checkpointing in a Heterogeneous Grid Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mehnert-Spahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schoettner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7399, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00521443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use Cases of Virtualization in the Management of Distributed and Parallel Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kortas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0399, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly Dynamic Virtual Organizations in a Secured Grid Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeuland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture for the Next Generation System Management Tools for Distributed Computing Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J. Naughton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen L. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7325, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Highly Available and Self-Healing Grid Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7264, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00476276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards XtreemOS in the Clouds – Automatic Deployment of XtreemOS Resources in a Nimbus Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana-Dina Tirsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0395, INRIA. 2010, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semias: A Framework for Highly Available and Self-Healing Services in Large Scale Dynamic Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7083, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds: a New Playground for the XtreemOS Grid Operating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6824, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00358594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture for the Next Generation System Management Tools for High Performance Computing Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J. Naughton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Tikotekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen L. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7062, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00424107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saline: Improving Best-Effort Job Management in Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7055, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00422593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement Proposal of the Goldberg's Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6613, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00310899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VMdeploy: Improving Best-Effort Job Management in Grid'5000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Goga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6764, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00346740v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Persistent States in Process Checkpoint/Restart Mechanisms for HPC Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6765, INRIA. 2008, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00346745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Architecture of the XtreemOS Grid Checkpointing Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mehnert-Spahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schoettner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6772, INRIA. 2008, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00346955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Kernel Development Complexity In Distributed Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Focht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6405, INRIA. 2008, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00201911v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O2P: An Extremely Optimistic Message Logging Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6357, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Virtualization Killing Single System Image Research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen L. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6389, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00196717v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing QoS in a Grid Application Monitoring Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA. 2006, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121059v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Architecture for Resource Management in Large Scale Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5814, INRIA. 2006, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Architecture for Resource Management in Large Scale Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1775, 2006, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing QoS in a Grid Appication Monitoring Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1831, 2006, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSI-OSCAR: a Cluster Distribution for High Performance Computing Using a Single System Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen L. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Prisker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1704, 2005, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for High Availability Based on a Single System Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen L. Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1754, 2005, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Overlay Networks to Build Operating System Services for Large Scale Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1773, 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Message-Passing Parallel Applications Checkpointing in Kerrighed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fertré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5755, INRIA. 2005, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost Process: a Sound Basis to Implement Process Duplication, Migration and Checkpoint/Restart in Linux Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5510, INRIA. 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost Process: a Sound Basis to Implement Process Duplication, Migration and Checkpoint/Restart in Linux Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5476, INRIA. 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for High Availability Based on a Single System Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen L. Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5734, INRIA. 2005, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost Process: a Sound Basis to Implement Process Duplication, Migration and Checkpoint/Restart in Linux Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1755, 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Message-Passing Parallel Applications Checkpointing in Kerrighed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fertré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1768, 2005, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Overlay Networks to Build Operating System Services for Large Scale Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5776, INRIA. 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost Process: a Sound Basis to Implement Process Duplication, Migration and Checkpoint-Restart in Linux Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5735, INRIA. 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSI-OSCAR: a Cluster Distribution for High Performance Computing Using a Single System Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen L. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Prisker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5538, INRIA. 2005, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Checkpointing Protocol for Parallel Applications in Cluster Federations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramamurthy Badrinath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5091, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault-Tolerant Transparent Data Sharing Service for the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5427, INRIA. 2004, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilities for per Process Tuning of Distributed Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5411, INRIA. 2004, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et mise en oeuvre d'un système d'entrées/sorties performant pour grappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Utard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5416, INRIA. 2004, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenMosix, OpenSSI and Kerrighed: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5399, INRIA. 2004, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrighed: A SSI Cluster OS Running OpenMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4947, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ordonnanceur de processus pour grappe adaptable : mise en oeuvre dans le système Kerrighed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4971, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Efficient Single System Image Cluster Operating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5018, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Streams for Efficient Communications Between Migrating Processes in a Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4987, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Configurable Dynamic Scheduling in Clusters based on Single System Image Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4801, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checkpointing and Recovery of Shared Memory Parallel Applications in a Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramamurthy Badrinath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4806, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locks and Barriers in Checkpointing and Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramamurthy Badrinath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5021, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Checkpointing for Parallel Applications in Cluster Federations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramamurthy Badrinath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5007, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle façon d'envisager les entrées/sorties dans un système d'exploitation pour grappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Utard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4948, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coherence Protocol for Cached Copies of Volatile Objects in Peer-to-Peer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5059, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Mechanisms for Supporting Fault Tolerance in DSM and Message Passing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramamurthy Badrinath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4613, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Containers: an Architecture for an Efficient Cluster Operating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4384, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Process Migration based on Gobelins Distributed Shared Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dutka Malen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4518, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Resource Management in a Cluster for Scalability and High-Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4347, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth and Efficient Integration of High-Availability in a Parallel Single Level Store System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4099, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Containers : A Sound Basis For a True Single System Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4085, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Level Checkpoint Algorithm in a Highly-Available Parallel Single Level Store System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4086, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Resource Management for High Availability and Performance in a DSM-based Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3694, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient and Scalable Approach for Implementing Fault Tolerant DSM Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3103, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of recoverable distributed shared memory systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Puaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI-975, IRISA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMA: an Opportunity for Building Fault-Tolerant Scalable Shared Memory Multiprocessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 964, Irisa. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recoverable Distributed Shared Memory Integrating Coherence and Recoverability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Cabillic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Puaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2481, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerating Node Failures in Cache Only Memory Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2335, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture for Tolerating Processor Failures in Shared-Memory Multiprocessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 485, University of Newcastle upon Tyne. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture for tolerating processor failures in shared-memory multiprocessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1965, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating processes and fault tolerance : a shared memory multiprocessor experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Jégado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1649, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing atomic rendez-vous within a transactional framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1092, Inria. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'appel de multiprocédure à distance dans le système Gothic : déﬁnition et mise en oeuvre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Rennes 1, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00432204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures et systèmes distribués tolérants aux fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Rennes 1, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00434053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation de noyaux de systèmes répartis : l'exemple du V kernel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Système d'exploitation [cs.OS]. 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Systems, Proceedings of the 5th European conference on Computer systems, EuroSys 2010, Paris, France, April 13-16, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Morin; Gilles Muller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSys '10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France. ACM, 2010, 978-1-60558-577-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId524"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Morin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059647485</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Service-based Framework for Building and Executing Epidemic Simulation Applications in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Manh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (5), pp.e5554. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.5554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving Users in Energy Conservation: A Case Study in Scientific Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deb Agarwal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Grid and Utility Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (3), pp.272 - 282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market-based Autonomous Resource and Application Management in Private Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kortas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.85-102. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2016.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLA-based PaaS profit optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djawida Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.4251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and energy efficiency of big data applications in cloud environments: A Hadoop case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavanya Ramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79-80, pp.80-89. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2015.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Checkpointing in a Heterogeneous Grid Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mehnert-Spahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schoettner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (1), pp.163-170. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2011.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00605914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinker: efficient live migration of virtual clusters over wide area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Priol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture for the next generation system management tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Naughton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen L. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (1), pp.136-146. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2011.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active optimistic and distributed message logging for message-passing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (17), pp.2167-2178. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.1775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From XtreemOS Grids to Contrail Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jégou Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, {C}loud {C}omputing, {P}latforms, {S}oftware and {A}pplications, 83, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00551291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds: A New Playground for the XtreemOS Grid Operating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (3), pp.435--449. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129626409000328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00418731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Organization Support within a Grid-wide Operating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pablo Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (2), pp.20-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use Cases and Requirements for Grid Checkpoint and Recovery, GFD.I.92, Open Grid Forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Badia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Kielmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology. International Journal of Theoretical and Applied Issues in Specialized Communication </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Overlay Networks to Build Operating System Services for Large Scale Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (3), pp.229--239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Efficient Single System Image Cluster Operating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (4), pp.505-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case for Single System Image Cluster Operating Systems: the Kerrighed Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dutka-Malhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (2), pp.95-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HA-PSLS: a Highly Available Parallel Single Level Store System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (10), pp.911--937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Streams For Efficient Communications between Migrating Processes in a Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (4), pp.601-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metacomputing : vers une nouvelle dimension pour le calcul haute performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cappello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Litaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Méhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Petiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19 (6), pp.877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient and Scalable Approach for Implementing Fault-Tolerant DSM Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gefflaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, IEEE Transactions on Computers, 49 (5), pp.414-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Implementation and Evaluation of ICARE: an Efficicent Recoverable DSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 28 (9), pp.981--1010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Recoverable Distributed Shared Memory Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Puaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8 (9), pp.959--969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICARE : une mémoire virtuelle partagée tolérante aux fautes et efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16 (10), pp.1257--1282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for tolerating processor failures in shared-memory multiprocessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 45 (10), pp.1101--1115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and Paradigms for Distributed Systems Structuring - Summary of Sessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyaran. Bryce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel. Hagimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 27 (2), pp.56--60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Transactional Memories and Fault Tolerant Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 25, pp.68--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (162)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Risk Analysis of a Vulnerability Disclosure Using Active Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR 2021 - 28th Computer &amp; Electronics Security Application Rendezvous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLA Definition for Network Intrusion Detection Systems in IaaS Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Teshome Wonjiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2021 - 36th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual Event, Republic of Korea., South Korea. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3412841.3441885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active-Standby for High-Availability in FaaS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bouizem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djawida Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoSC6 2020 - Sixth International Workshop on Serverless Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Delft, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3429880.3430097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting N-Day Vulnerabilities with Automated CVSS Vector Prediction at Disclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2020 - International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual Event, Ireland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Keyword Extraction from &amp;quot;One-day&amp;quot; Vulnerabilities at Disclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2020 - IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Budapest, Hungary. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automated Risk Analysis of &amp;quot;One-day&amp;quot; Vulnerabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2019 - Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Erquy, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain as a Trusted Component in Cloud SLA Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Teshome Wonjiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Peisert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCC 2019 - 12th IEEE/ACM International Conference on Utility and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Auckland, New Zealand. pp.93-100, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3368235.3368872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354647v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study on the Performance and Resource Utilization of Data Streaming Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subarna Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGrid 2018 - 18th IEEE/ACM Symposium on Cluster, Cloud and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Washington, DC, United States. pp.143-152, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2018.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Enforcement of the EU GDPR: Enabling Data Erasure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadeep Sarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iThings 2018 - 11th IEEE International Conference of Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Halifax, Canada. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient IaaS-PaaS Co-design for Flexible Cloud Deployment of Scientific Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBAC-PAD 2018 - 30th International Symposium on Computer Architecture and High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effective Reconfiguration for Multi-cloud Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Manh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDP 2018 - The 26th Euromicro International Conference on Parallel, Distributed and Network-Based Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Cambridge, United Kingdom. pp.521-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAIDS: A Self-Adaptable Intrusion Detection System for IaaS Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giannakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 18th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGRID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Washington DC, United States. pp.354-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Analysis of PaaS Users Parameters on Applications Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2E 2018 - IEEE International Conference on Cloud Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Orlando, United States. pp.170-176, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC2E.2018.00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Reconfiguration of NIDSs in IaaS Clouds with SAIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giannakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudCom 2018 - 10th IEEE International Conference on Cloud Computing Technology and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nicosia, Cyprus. pp.99-106, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CloudCom2018.2018.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification for Security Monitoring SLAs in IaaS Clouds: the Example of a Network IDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Teshome Wonjiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2018 - Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taipei, Taiwan. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2018.8406157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication-Aware Prediction-Based Online Scheduling in High-Performance Real-Time Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Goupille-Lescar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA3PP 2018 - 18th International Conference on Algorithms and Architectures for Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Guangzhou, China. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer et prévenir l'évolution de la menace dans un cloud d'infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComPas'18 - Conférence d’informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive and Adaptive Security Monitoring in Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAS* Doctoral Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Trento, Italy. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FAS-W.2018.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLENDA: Green Label towards Energy proportioNality for IaaS DAta centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E2DC: International Workshop on Energy Efficient Data Centres (e-Energy Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hong Kong, Hong Kong SAR China. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3077839.3084028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Much Energy can Green HPC Cloud Users Save?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deb Agarwal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDP 2017 - 25th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next step for Big Data Infrastructure and Analytics for the Surveillance of the Maritime Traffic from AIS \& Sentinel Satellite Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiDS 2017 : Big Data from Space Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity Extraction in Cloud Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernelle Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Kanoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 13th International Conference on Network and Service Management (CNSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/cnsm.2017.8256010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity Graph Reconstruction for Networking Cloud Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernelle Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Kanoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 16th International Symposium on Network Computing and Applications (NCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Cambridge, United States. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/nca.2017.8171337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CO2 emissions accounting framework with market-based incentives for Cloud infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMARTGREENS: International Conference on Smart Cities and Green ICT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiFFuSE, a distributed framework for cloud-based epidemic simulations: a case study in modelling the spread of bovine viral diarrhea virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Manh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyuan Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Cloud Computing Technology and Science (CloudCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE., Dec 2017, Hong Kong, China. pp.10, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CloudCom.2017.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Secure Application-Level Firewalls in IaaS Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giannakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudDP, 6th International Workshop on Cloud Data and Platforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Pierre, Rui Oliveira Apr 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentives for Mobile Cloud Environments through P2P Auctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Cuadrado-Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudNet: IEEE International Conference on Cloud Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AL-SAFE: A Secure Self-Adaptable Application-Level Firewall for IaaS Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giannakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SEC2 2016 - Second workshop on Security in Clouds </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Security Monitoring in Cloud SLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Teshome Wonjiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEC2 2016 - Second workshop on Security in Clouds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AL-SAFE: A Secure Self-Adaptable Application-Level Firewall for IaaS Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giannakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudCom2016-8th IEEE International Conference on Cloud Computing Technology and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including Security Monitoring in Cloud Service Level Agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Teshome Wonjiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Reliable Distributed Systems (SRDS), PhD forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcities: a Platform based on Microclouds for Neighborhood Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Cuadrado Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Cuadrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA3PP 2016 - International Conference on Algorithms and Architectures for Parallel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Granada, Spain. pp.192-202, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-49583-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDIC : Supervision de sécurité à la carte pour les utilisateurs de cloud IaaS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des systèmes d'information (RESSI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS, INSA Toulouse, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRaNADA: A Network-Aware and Energy-Efficient PaaS Cloud Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Cuadrado Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications (GreenCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checkpointing as a Service in Heterogeneous Cloud Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Cooperman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CC-GRID 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Shenzhen, Guangdong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient User-oriented Cloud Elasticity for Data-driven Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications (GreenCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Self Adaptable Security Monitoring in IaaS Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giannakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Majorczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CC-GRID 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Shenzen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self Adaptation in Security Monitoring for IaaS Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giannakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Majorczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEC2 2015 - Premier atelier sur la Sécurité dans les Clouds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louis Rilling,Marc Lacoste, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLA-based Profit Optimization in Cloud Bursting PaaS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djawida Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Workflow Templates with a Shared Space-based Execution Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Rojas Balderrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrix Valerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavanya Ramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKS '14 : Proceedings of the 9th Workshop on Workflows in Support of Large-Scale Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, New Orleans, United States. pp.50-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalability of the Snooze Autonomic Cloud Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th IEEE International Scalable Computing Challenge (SCALE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Autonomic and Scalable Management System for Private Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snooze: A Self-Organizing, Self-Healing and Self-Optimizing Cloud Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th USENIX International Conference on Autonomic Computing (ICAC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study on the Energy Consumption in IaaS Cloud Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE/ACM International Conference on Utility and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snooze: an Autonomic and Energy-Efficient Management System for Private Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Efficiency in Large Scale Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merkat: A Market-based SLO-driven Cloud Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Victoria Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kortas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Cloud Computing Technology and Science (CloudCom 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of a Proportional-Share Market for Application SLO Support in Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Victoria Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kortas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europar -19th International European Conference on Parallel and Distributed Computing - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance and Energy Efficiency of Hadoop Deployment Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavanya Ramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE International Conference on Big Data 2013 (IEEE BigData 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Santa Clara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilin: Elastic MapReduce over Multiple Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Iordache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption models and predictions for large-scale systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taghrid Samak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David H. Bailey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth Workshop on High-Performance, Power-Aware Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2013, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryn: Open, SLA-driven, Cloud Bursting PaaS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djawida Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optimization techniques for Resources Management in Clouds (ORMaCloud'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case for Fully Decentralized Dynamic VM Consolidation in Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Esnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Cloud Computing Technology and Science (CloudCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in IaaS Clouds: A Holistic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Conference on Cloud Computing (CLOUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis: A Spot-Market Based Automatic Resource Scaling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Victoria Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kortas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPDC 2012 Poster Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Open Standards for Interoperability - Issues, Solutions, and Challenges facing Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piyush Harsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto G. Cascella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International DMTF Academic Alliance Workshop on Systems and Virtualization Management: Standards and the Cloud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis: Economy-Based Automatic Resource Scaling for Cloud Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Victoria Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kortas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on High Performance Computing and Communications (HPCC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrail: a reliable and trustworthy cloud platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cascella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piyush Harsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Workshop on Dependable Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Sibiu, Romania. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2365316.2365322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous and Energy-Aware Management of Large-Scale Cloud Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Forum of the 26th IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS PhD Forum)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing OVF applications under SLA constraints on Contrail Virtual Execution Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piyush Harsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Gioacchino Cascella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International DMTF Academic Alliance Workshop on Systems and Virtualization Management: Standards and the Cloud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multi-Level Adaptation for Distributed Operating Systems and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djawida Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Algorithms and Architectures for Parallel Processing (ICA3PP-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, FUKUOKA, Japan. pp.100--109, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33065-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Access to MODIS Satellite Reprojection and Reduction Pipeline and Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Val Hendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavanya Ramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngryel Ryu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snooze: A Scalable and Autonomic Virtual Machine Management Framework for Private Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE/ACM International Symposium on Cluster, Cloud, and Grid Computing (CCGrid 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Economic Approach for Application QoS Management in Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Victoria Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kortas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Virtualization in High-Performance Cloud Computing (VHPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00625983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinker: Improving Live Migration of Virtual Clusters over WANs with Distributed Data Deduplication and Content-Based Addressing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Priol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International European Conference on Parallel and Distributed Computing (Euro-Par 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Elastic MapReduce to Scientific Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Keahey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Workshop on Cloud Computing and Its Applications: Poster Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Argonne, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00624263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrail Virtual Execution Platform - Challenges in Being Part of a Cloud Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piyush Harsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jégou Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto G. Cascella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference Servicewave 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00626639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware Ant Colony Based Workload Placement in Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th IEEE/ACM International Conference on Grid Computing (GRID-2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00626042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Availability on Cloud with HA-OSCAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanadech Thanakornworakij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajan Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaine Scroggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokchai Box Leangsuksun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Dixon Greenwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Resiliency in High Performance Computing (Resilience) in Clusters, Clouds, and Grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00625478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semias: Self-Healing Active Replication on Top of a Structured Peer-to-Peer Overlay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Symposium on Reliable Distributed Systems (SRDS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, New Dehli, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Message Logging Protocols Scalability through Distributed Event Logging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Euro-Par Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Failure History Service for Reliable Grid Node Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Leordeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on P2P, Parallel, Grid, Cloud and Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saline: Improving Best-Effort Job Management in Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDP 2010: The 18th Euromicro International Conference on Parallel, Distributed and Network-Based Computing -- Special Session: Virtualization in Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture for the Next Generation System Management Tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J. Naughton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen L. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Utility and Cloud Computing (UCC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Checkpointing in a Heterogeneous Grid Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mehnert-Spahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schoettner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Utility and Cloud Computing (UCC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00532912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snooze: A Scalable, Fault-Tolerant and Distributed Consolidation Manager for Large-Scale Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE/ACM International Conference on Green Computing and Communications (GreenCom-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00529702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Persistent States in Process Checkpoint/Restart Mechanisms for HPC Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE/ACM International Symposium on Cluster Computing and the Grid (CCGRID '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2009.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00424542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture for the Next Generation System Management Tools for High Performance Computing Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Naughton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Tikotekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen L. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the High Performance Computing Symposium (HPCS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity between Virtualization and Single System Image Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2008 Workshops - Parallel Processing: VHPC 2008, UNICORE 2008, HPPC 2008, SGS 2008, PROPER 2008, ROIA 2008, and DPA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Las Palmas de Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00955-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasons for a Pessimistic or Optimistic Message Logging Protocol in MPI Uncoordinated Failure Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bosilca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Dongarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Cluster Computing (Cluster 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00424017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Architecture of the XtreemOS Grid Checkpointing Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mehnert-Spahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schoettner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Euro-Par Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Delft, Netherlands. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00424009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Optimistic Message Logging for Reliable Execution of MPI Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Euro-Par Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00424002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement Proposal of the Goldberg's Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA3PP'09: International Conference on Algorithms and Architectures for Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Tapei, Taiwan. pp.853-865, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03095-6_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00420102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O2P : un protocole à enregistrement de messages extrêmement optimiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de RenPar'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00424027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerance in Cluster Federations with O2P-CF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2008, Workshop on Resiliency in High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00424025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XtreemOS Grid Checkpointing Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mehnert-Spahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schoettner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Cluster Computing and the Grid (CCGRID 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RW-OGS: an Optimized RandomWalk Protocol for Resource Discovery in Large Scale Dynamic Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Proc. of the 9th IEEE/ACM International Conference on Grid Computing (GRID 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, tsukuba, Japan. pp.168-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00434432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Kernel Development Complexity in Distributed Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Focht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPar 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Las Palma, Spain. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checkpointing Process Groups in a Grid Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mehnert-Spahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schoettner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 9th International Conference on Parallel and Distributed Computing (PDCAT '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dunedin, New Zealand. pp.243 - 251, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDCAT.2008.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support d'organisations virtuelles au sein d'un système d'exploitation pour la grilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeuland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar David Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de RenPar'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XtreemOS: A Grid Operating System Making your Computer Ready for Participating in Virtual Organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISORC '07: Proceedings of the 10th IEEE International Symposium on Object and Component-Oriented Real-Time Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Santorini Island, Greece. pp.393--402, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISORC.2007.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMoSe: An Accurate Monitoring Service for Grid Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Parallel and Distributed Computing (ISPDC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Hagenberg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00424023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne: executing easily and efficiently a wide range of distributed applications in grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74466-5_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Organization Management in XtreemOS: an Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Lakhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoreGRID Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Grid Operating System with Virtual Organisation Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lakhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK eScience All Hands Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grid Operating System Providing Native Virtual Organization Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Priol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar David Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Sciences 2007 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Overlay Networks to Build Operating System Services for Large Scale Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th International Symposium on Parallel and Distributed Computing (ISPDC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Timisoara, Romania. pp.191--198, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPDC.2006.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un protocole de découverte de ressources optimisé pour l'allocation de ressources dans les grilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Française sur les Systèmes d'Exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASF (Association ACM-SIGOPS de France), Oct 2006, Perpignan, France. pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture distribuée pour la gestion des ressources dans des grilles à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOTERE'2006: nouvelles technologies de la répartition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Comparison of Cluster Operating Systems Implementing Sequential and Transactional Consistency.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Frenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schöttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Göckelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA3PP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Melbourne, Australia. pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical transparent data sharing service for the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Distributed Shared Memory (DSM 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cardiff, United Kingdom. pp.897-904, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2005.1558657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for High Availability Based on a Single System Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen L. Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HAPCW'05: High Availability and Performance Computing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Santa Fe, New Mexico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSI-OSCAR: a Cluster Distribution for High Performance Computing Using a Single System Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen L. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Prisker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Annual OSCAR Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Guelph, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenMosix, OpenSSI and Kerrighed: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Boissinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGRID '05: Proceedings of the Fifth IEEE International Symposium on Cluster Computing and the Grid (CCGrid'05) - Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cardiff, United Kingdom. pp.1016--1023, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2005.1558672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost Process: a Sound Basis to Implement Process Duplication, Migration and Checkpoint/Restart in Linux Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Symposium on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France. pp.97--104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending a Cluster SSI OS for Transparently Checkpointing Message-Passing Parallel Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fertré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Parallel Architectures Algorithms, and Networks (I-SPAN05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Las Vegas, Nevada, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage de données transparent et tolérant aux fautes pour la grille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'16 : 16ème Rencontres Francophones du Parallélisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Message-Passing Parallel Applications Checkpointing in Kerrighed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fertré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Availability and Performance Computing Workshop 2005 (HAPCW05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Santa Fe, New Mexico, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrighed: a Single System Image Providing High Availability Capabilities to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Availability and Performance Computing Workshop 2004 (HAPCW04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Santa Fe, New Mexico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locks and Barriers in Checkpointing and Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramamurthy Badrinath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Distributed Shared Memory on Clusters (DSM 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Chicago, United States. pp.471--477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Checkpointing for Parallel Applications in Cluster Federations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramamurthy Badrinath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE/ACM International Symposium on Cluster Computing and the Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Chicago, IL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000991v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Checkpointing Protocol for Parallel Applications in Cluster Federations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramamurthy Badrinath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE Workshop on Fault-Tolerant Parallel, Distributed and Network-Centric Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Santa Fe, New Mexico, Mexico. pp.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000990v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrighed and Data Parallelism: Cluster Computing on Single System Image Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Cluster 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, San Diego, CA, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Configurable Dynamic Scheduling in Clusters based on Single System Image Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 17th International Parallel and Distributed Processing Symposium (IPDPS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice, France. pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrighed: a SSI Cluster OS Running OpenMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 5th European Workshop on OpenMP (EWOMP '03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Mechanisms for supporting fault tolerance in DSM and message passing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramamurthy Badrinath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Information Processing and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Sinaia, Romania. pp.37--45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of a Single System Image Operating System for High Performance Computing on Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 7th Workshop on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Durango, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrighed: a Single System Image Cluster Operating System for High Performance Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Utard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Europar 2003: Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Klagenfurt, Austria. pp.1291--1294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Streams For Efficient Communications between Migrating Processes in a Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par~2003: Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Klagenfurt, Austria. pp.930--937</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checkpointing and Recovery of Shared Memory Parallel Applications in a Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramamurthy Badrinath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Workshop on Distributed Shared Memory on Clusters (DSM 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tokyo, Japan. pp.471--477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle façon d'envisager les entrées/sorties dans un système d'exploitation pour grappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Utard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Rencontres francophones du parallélisme (RenPar 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, La Colle-sur-Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Resource Management in a Cluster for High-Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par~2002: Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paderborn, Germany. pp.588--592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustix, a Cluster Operating System Based on Shared Memory Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Utard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Workshop on Caching, Coherence and Consistency (WC3 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, New York, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Efficient Single System Image Cluster Operating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of International Conference on Architecture and Algorithms for Parallel Processing (ICA3PP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Beijing, China. pp.370--377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient rocess Migration based on Gobelins Distributed Shared Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dutka Malen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the workshop on Distributed Shared Memory (DSM'02), held in conjunction with CCGRID 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Berlin, Germany. pp.325-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion dynamique de services dans une grappe de calculateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des jeunes chercheurs en systèmes d'exploitation (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Hammamet, Tunisia. pp.485--592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Containers: A Sound Basis For a True Single System Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of IEEE International Symposium on Cluster Computing and the Grid (CCGrid '01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Brisbane, Australia. pp.66--73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth and Efficient Integration of High-Availability in a Parallel Single Level Store System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Euro-Par 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Manchester, UK, United Kingdom. pp.752--763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-level checkpoint algorithm in a highly-available parallel single level store system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the workshop on Distributed Shared Memory on Clusters (held in conjunction with CCGrid-01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Brisbane, Australia. pp.514-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion globale et unifiée des couches mémoires sur une grappe de machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes 12es Rencontres francophones du parallélisme (RenPar~12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Besançon, France. pp.67--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cluster Operating System Based on Software COMA Memory Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 2nd Workshop on Software Distributed Shared Memory (WSDSM 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Santa Fe, NM, USA, United States. pp.1--7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global and Integrated Memory and Disk Management in Gobelins System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of second Workshop on Parallel Computing for Irregular Applications (WPCIA-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Availability of the Memory Hierarchy in a Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 19th IEEE Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Nüremberg, Germany. pp.134--143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global and Integrated Processor, Memory, and Disk management in a Cluster of SMP's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of workshop on cluster based computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Rhodos, Greece. pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Agents for Location Independent Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhil Sahai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, San Antonio, TX, USA, United States. pp.408--409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Resource Management for High Availability and Performance in a DSM-based Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of 1st workshop on Software Distributed Shared Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Rhodos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">File mapping in shared virtual memory using a parallel file system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Priol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing: Fundamentals and Applications Proceedings of the International Conference (ParCo '99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Delft, The, Netherlands. pp.606--614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">File Mapping as a New Parallel File System Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop on Scalable Shared Memory Multiprocessors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Agent Enhanced Thin Client Approach to Network Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhil Sahai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Singapore International Conference on Networking (SICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Singapour, Singapore. pp.433--446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes pour la gestion globale des mémoires et des processeurs dans un NoW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Deuxièmes Journées de Recherche sur le Placement Dynamique et la Répartition de Charge Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms for Global Processor and Memory Management on a NoW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Segarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the International Conference on High Performance Computing and Networking (HPCN Europe~'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Amsterdam, The, Netherlands. pp.324--336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling a Mobile Network Manager through Mobile Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second International Workshop on Mobile Agents (Mobile Agents' 98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Stuttgart, Germany. pp.249--260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Distributed and Dynamic Network Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhil Sahai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE/IFIP Network Operation and Management Symposium (NOMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, New Orleans, Lousiana, USA, United States. pp.455--464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Agents for Enabling Mobile User Aware Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhil Sahai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second ACM International Conference on Autonomous Agents (Agents' 98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Minneapolis/St.Paul, USA, United States. pp.205--211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient and recoverable DSM on a Network of Workstations: Design and Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the second annual workshop on fault-tolerant parallel and distributed systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Geneva, Switzerland. pp.71--81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrolog : a Distributed and Dynamic Environment for Network and System Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhil Sahai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Billiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of first European Information Infrastructure User Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Stuttgart, Germany. pp.221--228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Portable and Mobile Manager for Distributed System Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhil Sahai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Billiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of third Joint Conference on Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Raleigh, USA, United States. pp.34--37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administration système à partir d'un navigateur Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. des 2eme journées réseaux JRES-97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Agents for a Mobile Network Manager (MNM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhil Sahai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Billiart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IFIP/IEEE International Conference on Intelligent Networks and Intelligence in Networks (2IN'97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Paris, France. pp.449--463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'affinité mémoire pour l'efficacité dans ICARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings de MPR'96, Journées de recherche sur la mémoire partagée répartie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Bordeaux, France. pp.119--126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMA: an Opportunity for Building Fault-Tolerant Scalable Shared Memory Multiprocessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Computer Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Data replication for Efficiency in a Highly Available Cache Only Memory Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Fifth Workshop on Scalable Shared Memory Multiprocessors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Santa Margherita, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recoverable Distributed Shared Memory integrating Coherence and Recoverability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Cabillic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Puaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 25th International Symposium on Fault Tolerant Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Pasadena, CA, USA, United States. pp.289--298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerating Node Failures in Cache Only Memory Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Supercomputing'94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Washington, DC, USA, United States. pp.498--507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability of large-scale Shared Memory Multiprocessors: Architecture Proposal and System Problematic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une proposition d'architecture extensible à mémoire partagée à haute disponibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Journée thématique de la DRET, Temps réel et süreté de fonctionnement dans les applications de la défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Shared Memory Multiprocessors: Some Ideas to Make them Reliable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Hardware and Software Architectures for Fault Tolerance: Perpectives and Towards a Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Le Mont Saint-Michel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Dynamic Atomic Actions to Build Fault Tolerant Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rochat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Fifth ACM SIGOPS European workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Le Mont Saint Michel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Transactional Memories and Fault Tolerant Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of Fourth ACM SIGOPS European Workshop, Fault Tolerance Support in Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Reliable Communication System Using High Speed Stable Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc of the 5th International Symposium on Computer and Information Sciences,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Cappadocia, Turquey, Turkey. pp.471--480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fault-Tolerant Implementation of CSP Input-Output Commands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of The Fourth International Conference on Fault-tolerant Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Baden-Baden, Germany. pp.150--162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient implementation of the Rendezvous Atomicity property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing 89</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Leiden, The, Netherlands. pp.603--608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing atomic rendezvous within a transactional framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Seattle, United States. pp.119-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Dynamic Adaptation in High Performance Real-Time Computing Platforms for Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Goupille-Lescar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANDARE 2017 - 1st Workshop on AutotuniNg and aDaptivity AppRoaches for Energy efficient HPC Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Portland, OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Step for Big Data Infrastructure and Analytics for the Surveillance of the Maritime Traffic from AIS &amp; Sentinel Satellite Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BiDS' 2017 - Conference on Big Data from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus-values d’une collaboration INRA-INRIA : cas du PIA MIHMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Amami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil d'Administration de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self Adaptation for Security Monitoring in IaaS clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giannakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pazat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIT Digital symposium on the future of cloud computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings CD of the 2nd International ICST Conference on Cloud Computing (CloudComp 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard Neidecker-Lutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Morin; Burkhard Neidecker-Lutz. Science Portals Kft., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage and Data Lifecycle Management in Cloud Environments with FRIEDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavanya Ramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devarshi Ghoshal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Val Hendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pradeep Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud Computing for Data Intensive Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrail: Distributed Application Deployment under SLA in Federated Heterogeneous Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cascella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blasi Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galis, Alex and Gavras, Anastasius. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIA book 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7858, Springer, 2013, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Energy-Efficient, Scalable and Resilient IaaS Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massimo Villari and Ivona Brandic and Francesco Tusa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achieving Federated and Self-Manageable Cloud Infrastructures: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Computing Infrastructures for Elastic Services: Contrail Federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piyush Harsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cascella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dana Petcu and José Luis Vázquez-Poletti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitation to a Journey in the ERA of Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge &amp; Scholars Publishing, 2012, 1-4438-3507-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Autonomic Computing Systems in a Chemical Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Priol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jones, Cliff B.; Lloyd, John L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dependable and Historic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6875, Springer, 2011, Lecture Notes in Computer Science, 978-3-642-24540-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00625261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XtreemOS: a Sound Foundation for Cloud Infrastructure and Federations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Kielmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desprez, F. and Getov, V. and Priol, T. and Yahyapour, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grids, P2P and Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2010, 978-1-4419-6793-0. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-6794-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réseaux de calculateurs aux grilles de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Namyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Akoka, Jacky; Comyn-Wattiau, Isabelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'informatique et des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Section 2 - Architectures et syst\`emes distribu\'es, Vuibert, pp.211-239, 2006, Collection informatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes à image unique pour une grappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pazat, Jean-Louis and Rajopadhye, Sanjay and Roman, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iHPerf2000, Applications parallèles Hautes Performances : analyse, conception et utilisation de grappes homogènes ou hétérogènes de calculateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, école d'hiver iHPerf2000, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Agents for Managing Networks: the Magenta perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hayzelden, A. and Bigham, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Agents for Future Communications Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Springer Verlag, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Recoverable DSM on a Network of Workstations: Design and Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaeli, D. and Avresky, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Press, pp.123--138, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Shared Memory Multiprocessors: Some Ideas to Make them reliable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Banâtre, Michel and Lee, P. A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hardware and Software Architectures for Fault Tolerance, Experiences and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 774, Springer Verlag, pp.29--44, 1994, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'appel de multiprocédure à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Banâtre, Jean-Pierre and Banâtre, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes distribués~:~l'expérience du projet Gothic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InterEditions, pp.217-249, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XtreemOS, an operating system for the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XtreemOS: A Grid Operating System Providing Native Virtual Organization Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeuland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Óscar Sánchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities and Issues for EU Research Projects in Open Source Software: the XtreemOS Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar David Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Pipan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrighed : système d'exploitation à image unique pour le calcul à haute performance sur grappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Request Replication for FaaS Fault Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bouizem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djawida Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedoua Lahfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9444, Inria. 2022, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Monitoring SLA Verification in Clouds: the Case of Data Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Teshome Wonjiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9267, Inria Rennes - Bretagne Atlantique. 2019, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Security Monitoring SLAs in IaaS Clouds: the Example of a Network IDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Teshome Wonjiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9263, Inria Rennes Bretagne Atlantique. 2019, pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079860v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Keyword Extraction from &amp;quot;One-day&amp;quot; Vulnerabilities at Disclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9299, Inria Rennes - Bretagne Atlantique. 2019, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification for Security Monitoring SLAs in IaaS Clouds: the Example of a Network IDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Teshome Wonjiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9091, Inria Rennes Bretagne Atlantique. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiFFuSE, a Distributed Framework for Cloud-based Epidemic Simulations: a Case Study in Modelling the Spread of Bovine Viral Diarrhea Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Manh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyuan Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9094, Inria Rennes - Bretagne Atlantique. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcities: a Platform based on Microclouds for Neighborhood Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Cuadrado-Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Cuadrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8885, inria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inria@SiliconValley Activity Report 2011-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Issarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Inria. 2015, pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Management Strategies for Scientific Applications in Cloud Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devarshi Ghoshal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrix Valerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plale Beth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LBNL-6860E, Lawrence Berkeley National Laboratory, California, USA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and Energy Efficiency of Big Data Applications in Cloud Environments: A Hadoop Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavanya Ramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LBNL-6861E, Lawrence Berkeley National Laboratory, California, USA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market-based Autonomous Application and Resource Management in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kortas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8648, Inria. 2014, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091280v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private-by-Design: Towards Personal Local Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto G. Cascella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Priol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8634, Inria Rennes; INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snooze: A Scalable and Autonomic Cloud Management System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8649, Inria Rennes; INRIA. 2014, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checkpointing as a Service in Heterogeneous Cloud Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Cooperman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8633, INRIA-IRISA Rennes Bretagne Atlantique; Northeastern University‎ (Boston, Mass); INRIA. 2014, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086834v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Cloud Portable Application Deployment with VEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto G. Cascella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dudouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gaudenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Inria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076925v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrail final publishable summary report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cascella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Inria Rennes Bretagne Atlantique. 2014, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merkat: Market-based Autonomous Application and Resource Management in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Victoria Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kortas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8343, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in IaaS Clouds: A Holistic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7946, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case for Fully Decentralized Dynamic VM Consolidation in Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Esnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8032, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722245v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilin: Elastic MapReduce over Multiple Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Iordache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8081, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilin: Elastic MapReduce for Private and Community Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancuta Iordache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7767, INRIA. 2011, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware Ant Colony Based Workload Placement in Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7622, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and promoting a linux-based operating system to support virtual organizations for next generation grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Rennes Bretagne Atlantique. 2011, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snooze: A Scalable and Autonomic Virtual Machine Management Framework for Private Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7833, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use Cases of Virtualization in the Management of Distributed and Parallel Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kortas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0399, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly Dynamic Virtual Organizations in a Secured Grid Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeuland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture for the Next Generation System Management Tools for Distributed Computing Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J. Naughton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen L. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7325, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Checkpointing in a Heterogeneous Grid Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mehnert-Spahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schoettner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7399, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00521443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinker: Efficient Wide-Area Live Virtual Machine Migration using Distributed Content-Based Addressing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Priol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7198, INRIA. 2010, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00454727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snooze: A Scalable, Fault-Tolerant and Distributed Consolidation Manager for Large-Scale Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7398, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00521390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Art of Power Saving in Clusters and Results from the EDF Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7473, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00542889v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Highly Available and Self-Healing Grid Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7264, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00476276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards XtreemOS in the Clouds – Automatic Deployment of XtreemOS Resources in a Nimbus Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana-Dina Tirsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0395, INRIA. 2010, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semias: A Framework for Highly Available and Self-Healing Services in Large Scale Dynamic Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Costache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7083, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00430443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds: a New Playground for the XtreemOS Grid Operating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6824, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00358594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saline: Improving Best-Effort Job Management in Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7055, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00422593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture for the Next Generation System Management Tools for High Performance Computing Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J. Naughton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Tikotekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen L. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7062, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00424107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Architecture of the XtreemOS Grid Checkpointing Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mehnert-Spahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schoettner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6772, INRIA. 2008, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00346955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Kernel Development Complexity In Distributed Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Focht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6405, INRIA. 2008, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00201911v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VMdeploy: Improving Best-Effort Job Management in Grid'5000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Goga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6764, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00346740v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Persistent States in Process Checkpoint/Restart Mechanisms for HPC Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Riteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6765, INRIA. 2008, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00346745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement Proposal of the Goldberg's Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6613, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00310899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Virtualization Killing Single System Image Research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen L. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6389, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00196717v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O2P: An Extremely Optimistic Message Logging Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6357, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Architecture for Resource Management in Large Scale Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1775, 2006, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Architecture for Resource Management in Large Scale Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5814, INRIA. 2006, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing QoS in a Grid Application Monitoring Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA. 2006, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121059v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing QoS in a Grid Appication Monitoring Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1831, 2006, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for High Availability Based on a Single System Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen L. Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5734, INRIA. 2005, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost Process: a Sound Basis to Implement Process Duplication, Migration and Checkpoint/Restart in Linux Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5476, INRIA. 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost Process: a Sound Basis to Implement Process Duplication, Migration and Checkpoint/Restart in Linux Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5510, INRIA. 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Overlay Networks to Build Operating System Services for Large Scale Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1773, 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Message-Passing Parallel Applications Checkpointing in Kerrighed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fertré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5755, INRIA. 2005, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSI-OSCAR: a Cluster Distribution for High Performance Computing Using a Single System Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen L. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Prisker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1704, 2005, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for High Availability Based on a Single System Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen L. Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1754, 2005, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost Process: a Sound Basis to Implement Process Duplication, Migration and Checkpoint/Restart in Linux Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1755, 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Message-Passing Parallel Applications Checkpointing in Kerrighed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fertré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1768, 2005, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Overlay Networks to Build Operating System Services for Large Scale Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5776, INRIA. 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost Process: a Sound Basis to Implement Process Duplication, Migration and Checkpoint-Restart in Linux Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5735, INRIA. 2005, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSI-OSCAR: a Cluster Distribution for High Performance Computing Using a Single System Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen L. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Prisker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5538, INRIA. 2005, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilities for per Process Tuning of Distributed Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5411, INRIA. 2004, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Checkpointing Protocol for Parallel Applications in Cluster Federations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramamurthy Badrinath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5091, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault-Tolerant Transparent Data Sharing Service for the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5427, INRIA. 2004, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et mise en oeuvre d'un système d'entrées/sorties performant pour grappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Utard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5416, INRIA. 2004, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenMosix, OpenSSI and Kerrighed: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5399, INRIA. 2004, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Streams for Efficient Communications Between Migrating Processes in a Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4987, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Configurable Dynamic Scheduling in Clusters based on Single System Image Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4801, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Efficient Single System Image Cluster Operating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5018, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrighed: A SSI Cluster OS Running OpenMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Margery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4947, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ordonnanceur de processus pour grappe adaptable : mise en oeuvre dans le système Kerrighed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4971, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checkpointing and Recovery of Shared Memory Parallel Applications in a Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramamurthy Badrinath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4806, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locks and Barriers in Checkpointing and Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramamurthy Badrinath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5021, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Checkpointing for Parallel Applications in Cluster Federations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramamurthy Badrinath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5007, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle façon d'envisager les entrées/sorties dans un système d'exploitation pour grappe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Utard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4948, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coherence Protocol for Cached Copies of Volatile Objects in Peer-to-Peer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5059, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Containers: an Architecture for an Efficient Cluster Operating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4384, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Mechanisms for Supporting Fault Tolerance in DSM and Message Passing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramamurthy Badrinath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4613, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Process Migration based on Gobelins Distributed Shared Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Dutka Malen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4518, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Resource Management in a Cluster for Scalability and High-Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4347, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth and Efficient Integration of High-Availability in a Parallel Single Level Store System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4099, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Level Checkpoint Algorithm in a Highly-Available Parallel Single Level Store System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4086, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Containers : A Sound Basis For a True Single System Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4085, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Resource Management for High Availability and Performance in a DSM-based Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lottiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3694, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient and Scalable Approach for Implementing Fault Tolerant DSM Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3103, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of recoverable distributed shared memory systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Puaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI-975, IRISA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMA: an Opportunity for Building Fault-Tolerant Scalable Shared Memory Multiprocessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 964, Irisa. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recoverable Distributed Shared Memory Integrating Coherence and Recoverability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Cabillic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Puaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2481, INRIA. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture for Tolerating Processor Failures in Shared-Memory Multiprocessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 485, University of Newcastle upon Tyne. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerating Node Failures in Cache Only Memory Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2335, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture for tolerating processor failures in shared-memory multiprocessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gefflaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1965, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating processes and fault tolerance : a shared memory multiprocessor experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Jégado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1649, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing atomic rendez-vous within a transactional framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1092, Inria. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'appel de multiprocédure à distance dans le système Gothic : déﬁnition et mise en oeuvre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Rennes 1, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00432204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures et systèmes distribués tolérants aux fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Rennes 1, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00434053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation de noyaux de systèmes répartis : l'exemple du V kernel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Système d'exploitation [cs.OS]. 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Systems, Proceedings of the 5th European conference on Computer systems, EuroSys 2010, Paris, France, April 13-16, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Morin; Gilles Muller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSys '10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France. ACM, 2010, 978-1-60558-577-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId524"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C685B30"/>
+    <w:nsid w:val="CDBC9586"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-morin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059647485" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312313v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Parlavantzas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Manh Pham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5554" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711515v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guyon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deb Agarwal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378536v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Costache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kortas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2016.10.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawida Dib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4251" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271141v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Feller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavanya Ramakrishnan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2015.01.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Priol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2861" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4WVGRVN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605914v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mehnert-Spahn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schoettner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2011.03.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGZSBWK0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271142v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gallard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naughton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L. Scott" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2011.06.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F375BLS4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ropars" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1775" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JVXL1MDM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;gou Yvon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418731v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626409000328" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Coppola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Matthews" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pablo Prieto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272396v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Badia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hood" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Kielmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merzky" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeanvoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rilling" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leprince" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271146v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gallard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lottiaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vall&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271148v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dutka-Malhen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435092v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ban&#226;tre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gefflaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Litaize" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Petiton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271126v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272407v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271118v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271108v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Lee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyaran. Bryce" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel. Hagimont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272428v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rochat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03515662v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Elbaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03085554v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Teshome Wonjiga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441885" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Bouizem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3429880.3430097" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02895913v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02506364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02354647v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Peisert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3368235.3368872" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265539v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giannakou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856656v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01740947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Sinha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824058v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadeep Sarkar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ban&#226;tre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01823697v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subarna Chatterjee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2018.00029" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E.2018.00040" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01884089v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom2018.2018.00031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663941v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2018.8406157" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946293v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Goupille-Lescar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lenormand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816674v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01884739v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FAS-W.2018.00014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612988v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Mensah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dubus" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Kanoun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2017.8171337" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756071v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Friguet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593346v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/cnsm.2017.8256010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077839.3084028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439874v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01486185v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Francis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736241v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyuan Qi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2017.41" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340494v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355685v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Cuadrado-Cordero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340473v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354974v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354975v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403774v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362532v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Cuadrado Cordero" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Cuadrado" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Phillips" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49583-5_14" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102094v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Cao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Cooperman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205905v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165134v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205915v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196677v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940299v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090670v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrix Valerie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Agarwal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925656v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905118v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925726v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925664v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873486v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862509v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Victoria Costache" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821558v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856330v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790406v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Iordache" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790349v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid Samak" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Bailey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816293v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00698583v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762967v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cascella" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Harsh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2365316.2365322" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00676295v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721786v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gioacchino Cascella" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dudouet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695038v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rohr" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721695v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720636v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto G. Cascella" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734449v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Esnault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712309v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33065-0_11" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762851v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val Hendrix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Jackson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngryel Ryu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664621v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624263v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625983v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600707v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626639v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625478v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanadech Thanakornworakij" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajan Sharma" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaine Scroggs" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokchai Box Leangsuksun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Dixon Greenwood" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626042v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534838v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Leordeanu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cristea" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426373v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526101v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526097v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532912v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548605v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Naughton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529702v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424009v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424017v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419191v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00955-6_6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1FR6BC2B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424542v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2009.29" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271187v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Tikotekar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424002v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420102v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03095-6_80" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9DCL0WM0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271192v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424025v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424027v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434432v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435232v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Focht" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272392v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeuland" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar David Sanchez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271213v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2008.14" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271216v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2007.62" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424023v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689008v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_43" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HJRBPT4K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271193v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Y. Yang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Lakhani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272397v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272398v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Johnson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lakhani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Yang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271218v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2006.54" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688820v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691423v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272424v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271198v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Prisker" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691901v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2005.1558657" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271219v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Frenz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sch&#246;ttner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph G&#246;ckelmann" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271223v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boissinot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2005.1558672" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271196v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272423v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fertr&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271197v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695200v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272451v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramamurthy Badrinath" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272450v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000991v3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000990v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271225v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271229v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272454v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272452v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272401v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271227v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Utard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272453v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272400v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271226v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271205v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271231v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272455v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272456v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dutka Malen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272402v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271232v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271160v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272457v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272459v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272403v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272458v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271161v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272461v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271162v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271163v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Sahai" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272460v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272425v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272405v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271167v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271165v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272462v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahai" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271164v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271166v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272463v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271170v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Billiart" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271169v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272406v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billiart" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271168v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272408v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435234v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272426v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271171v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cabillic" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272410v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271150v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272409v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275700v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272464v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272465v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271151v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271153v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271152v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436003v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01624262v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671323v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800656v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Amami" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340460v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271101v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Neidecker-Lutz" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932366v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devarshi Ghoshal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Mantha" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805713v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blasi Lorenzo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717422v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651740v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625261v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762954v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-6794-7_1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271123v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271124v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271104v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271117v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271109v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271110v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272391v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272395v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar S&#225;nchez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272393v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Costa" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Pipan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272399v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03510322v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Lahfa" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02079860v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02084186v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02362062v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577814v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586945v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01291536v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199428v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Castro" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Kirchner" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087558v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102198v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091280v2" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102191v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plale Beth" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091755v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086834v2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346091v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076925v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gaudenzi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850862v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737030v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722245v2" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692236v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594992v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632040v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Iordache" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346094v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651542v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521390v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542889v2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00454727v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521443v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547804v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515841v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494328v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476276v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524843v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana-Dina Tirsa" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430443v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358594v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424107v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422593v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00310899v2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346740v3" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Goga" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346745v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346955v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201911v3" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187682v2" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196717v3" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121059v3" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070210v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001066v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121176v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000469v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000470v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000925v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070265v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070496v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070531v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070284v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000471v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000868v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070244v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070283v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070468v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071492v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070580v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070595v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070590v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070604v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boissinot" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071632v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071607v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071566v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071591v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071785v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071780v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071563v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071577v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071631v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071524v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071972v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072204v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072070v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072241v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072532v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072548v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072547v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072975v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073588v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276681v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276680v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074193v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074341v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276682v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074708v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lee" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074911v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice J&#233;gado" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075467v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00432204v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00434053v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272540v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271121v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-morin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059647485" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312313v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Parlavantzas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Manh Pham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5554" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711515v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guyon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deb Agarwal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378536v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Costache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kortas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2016.10.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawida Dib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4251" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271141v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Feller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavanya Ramakrishnan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2015.01.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mehnert-Spahn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schoettner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2011.03.012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGZSBWK0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Priol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2861" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4WVGRVN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271142v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gallard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naughton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L. Scott" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2011.06.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F375BLS4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ropars" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1775" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JVXL1MDM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;gou Yvon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418731v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626409000328" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Coppola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Matthews" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pablo Prieto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272396v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Badia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hood" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Kielmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merzky" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeanvoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rilling" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leprince" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271146v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gallard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lottiaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vall&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dutka-Malhen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272404v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Litaize" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Petiton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435092v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ban&#226;tre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gefflaut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271126v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271118v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272407v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271108v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Lee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyaran. Bryce" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel. Hagimont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272428v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rochat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03515662v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Elbaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03085554v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Teshome Wonjiga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441885" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Bouizem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3429880.3430097" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02895913v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02506364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02354647v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Peisert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3368235.3368872" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01823697v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subarna Chatterjee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2018.00029" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824058v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadeep Sarkar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ban&#226;tre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856656v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01740947v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Sinha" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265539v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giannakou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E.2018.00040" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01884089v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom2018.2018.00031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663941v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2018.8406157" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946293v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Goupille-Lescar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lenormand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816674v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01884739v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FAS-W.2018.00014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514948v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077839.3084028" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439874v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Friguet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593346v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Mensah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dubus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Kanoun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/cnsm.2017.8256010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612988v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2017.8171337" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01486185v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Francis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736241v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyuan Qi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2017.41" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340473v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355685v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Cuadrado-Cordero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340494v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354974v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354975v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01362532v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Cuadrado Cordero" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Cuadrado" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Phillips" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49583-5_14" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403774v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205905v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102094v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Cao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Cooperman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205915v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165134v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196677v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940299v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090670v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrix Valerie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Agarwal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925664v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925726v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925656v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905118v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873486v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862509v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Victoria Costache" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821558v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856330v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790406v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Iordache" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790349v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid Samak" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H. Bailey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816293v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734449v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Esnault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695038v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rohr" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721695v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720636v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Harsh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dudouet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto G. Cascella" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00698583v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762967v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cascella" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2365316.2365322" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00676295v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721786v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gioacchino Cascella" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00712309v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33065-0_11" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762851v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val Hendrix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Jackson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngryel Ryu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664621v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625983v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600707v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624263v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626639v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00626042v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625478v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanadech Thanakornworakij" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajan Sharma" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaine Scroggs" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokchai Box Leangsuksun" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Dixon Greenwood" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526101v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526097v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534838v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Leordeanu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cristea" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426373v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548605v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Naughton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532912v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529702v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424542v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2009.29" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271187v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Tikotekar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419191v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00955-6_6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1FR6BC2B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424017v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bouteiller" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424009v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424002v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420102v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03095-6_80" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9DCL0WM0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424027v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424025v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271192v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434432v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435232v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Focht" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271213v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2008.14" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272392v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeuland" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar David Sanchez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271216v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC.2007.62" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424023v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689008v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_43" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HJRBPT4K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271193v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Y. Yang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Lakhani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272398v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Johnson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lakhani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Yang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272397v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271218v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2006.54" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688820v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691423v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271219v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Frenz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sch&#246;ttner" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph G&#246;ckelmann" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691901v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2005.1558657" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272424v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271198v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Prisker" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271223v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boissinot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2005.1558672" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271196v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271197v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fertr&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695200v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272423v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272450v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272451v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramamurthy Badrinath" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000991v3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000990v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271225v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271229v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272452v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272454v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272401v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271227v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Utard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271226v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272453v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272400v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271231v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272455v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271205v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272456v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dutka Malen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272402v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271232v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271160v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272457v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272403v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272459v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272458v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271161v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272460v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271163v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Sahai" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272461v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271162v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272425v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271167v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272405v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Segarra" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271165v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272462v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahai" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271164v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271166v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272463v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271170v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Billiart" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271169v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272406v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billiart" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271168v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272408v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435234v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272426v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271171v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cabillic" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271150v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272410v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272409v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275700v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272464v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272465v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271151v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271152v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271153v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436003v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01624262v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671323v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800656v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Amami" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340460v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271101v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Neidecker-Lutz" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932366v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devarshi Ghoshal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Mantha" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805713v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blasi Lorenzo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651740v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717422v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00625261v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762954v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-6794-7_1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271123v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271124v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271104v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271117v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271109v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271110v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272391v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272395v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar S&#225;nchez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272393v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Costa" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Pipan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272399v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03510322v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedoua Lahfa" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02084186v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02079860v2" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02362062v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577814v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586945v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01291536v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199428v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Castro" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Kirchner" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102191v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plale Beth" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102198v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091280v2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087558v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091755v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086834v2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076925v2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gaudenzi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346091v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850862v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692236v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722245v2" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737030v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632040v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Iordache" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594992v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346094v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651542v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547804v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515841v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494328v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521443v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00454727v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521390v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542889v2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476276v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524843v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana-Dina Tirsa" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430443v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00358594v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422593v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424107v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346955v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201911v3" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346740v3" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Goga" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346745v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00310899v2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196717v3" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187682v2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001066v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070210v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121059v3" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121176v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070284v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070531v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070496v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000925v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070265v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000469v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000470v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000471v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000868v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070244v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070283v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070468v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070595v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071492v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070580v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070590v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070604v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boissinot" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071591v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071785v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071566v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071632v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071607v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071780v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071563v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071577v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071631v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071524v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072204v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071972v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072070v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072241v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072532v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072547v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072548v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072975v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073588v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276681v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276680v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074193v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276682v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074341v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074708v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lee" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074911v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice J&#233;gado" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075467v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00432204v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00434053v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272540v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271121v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>