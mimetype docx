--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -1761,620 +1761,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Clinical Value of the Faux Pas Test for Diagnosing Behavioral-Variant Frontotemporal Dementia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of the neuropsychological assessment in concussion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Psychiatry and Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0891988720964253⟩</w:t>
+              <w:t xml:space="preserve">Neurochirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Neurochirurgie, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2020.06.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222427v1</w:t>
+                <w:t xml:space="preserve">hal-03215223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the neuropsychological assessment in concussion.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Clinical Value of the Faux Pas Test for Diagnosing Behavioral-Variant Frontotemporal Dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delbeuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochirurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Neurochirurgie, </w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Psychiatry and Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Journal of Geriatric Psychiatry and Neurology, pp.089198872096425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2020.06.134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0891988720964253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215223v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging and Orienting of Visual Attention: Emergence of a Rightward Attentional Bias with Aging?</w:t>
+                <w:t xml:space="preserve">How to Assess Executive Functions in a Low-Educated and Multicultural Population Using a Switching Verbal Fluency Test (the TFA-93) in Neurodegenerative Diseases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alma Guilbert</w:t>
+                <w:t xml:space="preserve">Pauline Narme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Clément</w:t>
+                <w:t xml:space="preserve">Juliette Palisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Clésiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/87565641.2019.1605517⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Alzheimer's Disease and Other Dementias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, American Journal of Alzheimer's Disease and Other Dementias, 34, pp.469-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1533317519833844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157845v1</w:t>
+                <w:t xml:space="preserve">hal-03215825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Assess Executive Functions in a Low-Educated and Multicultural Population Using a Switching Verbal Fluency Test (the TFA-93) in Neurodegenerative Diseases?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Maillet</w:t>
+                <w:t xml:space="preserve">Le Repeat and Point test : un outil de screening discriminant des profils de troubles langagiers dans le cadre des affections dégénératives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Palisson</w:t>
+                <w:t xml:space="preserve">Charlotte Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Le Clésiau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Moroni</w:t>
+                <w:t xml:space="preserve">Brigitte Debachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Alzheimer's Disease and Other Dementias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1533317519833844⟩</w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Revue de neuropsychologie, 11 (2), pp.151-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2019.0491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215825v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Repeat and Point test : un outil de screening discriminant des profils de troubles langagiers dans le cadre des affections dégénératives.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Pollet</w:t>
+                <w:t xml:space="preserve">Aging and Orienting of Visual Attention: Emergence of a Rightward Attentional Bias with Aging?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Revue de neuropsychologie, 11 (2), pp.151-8. </w:t>
+              <w:t xml:space="preserve">Developmental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (3), pp.310-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2019.0491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/87565641.2019.1605517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215399v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement de la personne traumatisée crânienne en situation de handicap</w:t>
               </w:r>
@@ -2986,295 +2986,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Version of the Hayling Sentence Completion Test, Part II: Clinical Utility in Schizophrenia and Parkinson's Disease</w:t>
+                <w:t xml:space="preserve">French Version of the Hayling Sentence Completion Test, Part I: Normative Data and Guidelines for Error Scoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Rossignol-Arifi</w:t>
+                <w:t xml:space="preserve">Stephane Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Guerdoux-Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Archives of Clinical Neuropsychology, 32 (5), pp.592-597. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/arclin/acx011⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Archives of Clinical Neuropsychology, 32 (5), pp.585-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/arclin/acx010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367456v1</w:t>
+                <w:t xml:space="preserve">hal-03367382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Version of the Hayling Sentence Completion Test, Part I: Normative Data and Guidelines for Error Scoring</w:t>
+                <w:t xml:space="preserve">French Version of the Hayling Sentence Completion Test, Part II: Clinical Utility in Schizophrenia and Parkinson's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Guerdoux-Ninot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Alexia Rossignol-Arifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Archives of Clinical Neuropsychology, 32 (5), pp.585-591. </w:t>
+              <w:t xml:space="preserve">, 2017, Archives of Clinical Neuropsychology, 32 (5), pp.592-597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/arclin/acx010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/arclin/acx011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367382v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological Outcomes in Face Transplant Recipients: A Literature Review</w:t>
               </w:r>
@@ -3388,425 +3388,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory lateralisation deficits in neglect patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implication de plusieurs processus cognitifs dans le vécu identitaire des patients Alzheimer et rôle de l’âge subjectif comme marqueur identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Nizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.03.024⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Gériatrie et Psychologie Neuropsychiatrie du Viellissement, 14 (3), pp.341-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2016.0624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308777v1</w:t>
+                <w:t xml:space="preserve">hal-03222130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rehabilitation program based on music practice for patients with unilateral spatial neglect: a single-case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Auditory lateralisation deficits in neglect patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Senouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pontzeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (1), pp.12-21. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.177-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13554794.2016.1265652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308783v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de plusieurs processus cognitifs dans le vécu identitaire des patients Alzheimer et rôle de l’âge subjectif comme marqueur identitaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Maillet</w:t>
+                <w:t xml:space="preserve">A rehabilitation program based on music practice for patients with unilateral spatial neglect: a single-case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Gériatrie et Psychologie Neuropsychiatrie du Viellissement, 14 (3), pp.341-350. </w:t>
+              <w:t xml:space="preserve">Neurocase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (1), pp.12-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2016.0624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13554794.2016.1265652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222130v1</w:t>
+                <w:t xml:space="preserve">hal-02308783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la latéralisation sonore dans la négligence spatiale unilatérale : cas de Mme B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3853,64 +3853,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exogenous orienting of attention in hearing: a virtual reality paradigm to assess auditory attention in neglect patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4228,235 +4228,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time reproduction during high and low attentional tasks in Alzheimer's Disease. &amp;quot;A watched kettle never boils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hearing and music in unilateral spatial neglect neuro-rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad El Haj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diana Omigie</w:t>
+                <w:t xml:space="preserve">Sylvain Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2014.04.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1503), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585700v1</w:t>
+                <w:t xml:space="preserve">hal-01240610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hearing and music in unilateral spatial neglect neuro-rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alma Guilbert</w:t>
+                <w:t xml:space="preserve">Time reproduction during high and low attentional tasks in Alzheimer's Disease. &amp;quot;A watched kettle never boils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Clement</w:t>
+                <w:t xml:space="preserve">Diana Omigie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (1503), </w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Brain and Cognition, 88, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2014.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240610v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hallucinations et cognition : une modélisation au service de notre pratique en neuropsychologie.</w:t>
               </w:r>
@@ -4700,330 +4700,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit processing of scene context in macular degeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Boucart</w:t>
+                <w:t xml:space="preserve">Action and noun fluency testing to distinguish between Alzheimer's disease and dementia with Lewy bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delbeuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Debachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thi Ha Chau Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.12-9680⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Journal of clinical and experimental neuropsychology, 35 (3), pp.259-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13803395.2013.763907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351397v1</w:t>
+                <w:t xml:space="preserve">hal-03215340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action and noun fluency testing to distinguish between Alzheimer's disease and dementia with Lewy bodies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Pasquier</w:t>
+                <w:t xml:space="preserve">Implicit processing of scene context in macular degeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Szaffarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Ha Chau Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Journal of clinical and experimental neuropsychology, 35 (3), pp.259-268. </w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Investigative ophthalmology &amp; visual science, 54 (3), pp.1950-1957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13803395.2013.763907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1167/iovs.12-9680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215340v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scene categorization at large visual eccentricities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Szaffarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Greene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5320,90 +5320,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid categorization of faces and objects in a patient with impaired object recognition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Despretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Fabre-Thorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5926,51 +5926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the attentional blink effect located in short-term memory?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6196,51 +6196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées scientifiques de la Fédération des Consultations Mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
@@ -6658,51 +6658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Narme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Neuropsychological Society – Global innovations in science and practice.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Neuropsychological Society, Jul 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7077,51 +7077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Friscourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7297,64 +7297,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musical practice as a way to rehabilitate unilateral spatial neglect : A single case study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7392,64 +7392,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Midpoint auditif : évaluation de la négligence spatiale unilatérale en modalité auditive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8298,51 +8298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 cas cliniques en neuropsychologie: Enfant, adulte, personne âgée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Narme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, pp.432, 2016, 2-10-074023-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.moron.2016.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8513,64 +8513,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception et représentations de l'espace auditif : intérêt pour l'étude clinique de la négligence spatiale unilatérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9668,51 +9668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335074v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Willems" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Slama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radiguer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Michael" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0825" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Lopis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moroni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0837" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dormal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fleurion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0826" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04718096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sansone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Di Martino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delecluse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cassarin-Grand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1172" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04603442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aluffi Pentini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pabjan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afad064" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03980853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Aubignat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roussel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardalan Aarabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lamy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Andriuta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.12.012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03705662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Holin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Allart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delecroix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kozlowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759410v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Ursu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cuzzubbo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000201083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03887817v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Manoli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chartaux-Danjou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delecroix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Daveluy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Torre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.01.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noab077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491426v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2020.100913" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603464v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2020.1734809" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222427v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delbeuck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pollet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bombois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891988720964253" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215223v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.06.134" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Guilbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2019.1605517" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215825v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Narme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Palisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Cl&#233;siau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1533317519833844" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215399v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Debachy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kurth" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0491" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603469v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loeuillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.159.0077" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222452v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2019.1706105" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04098448v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Mecheri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noulhiane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000403" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2018.1539245" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Barbay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godefroy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canaple" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000492920" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367456v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rossignol-Arifi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kamara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acx011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367382v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raffard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux-Ninot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acx010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367544v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Nizzi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tasigiorgos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bueno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40137-017-0189-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308777v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Senouci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pontzeele" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.03.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308783v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2016.1265652" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0624" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083216v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0376" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308771v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Feuillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-016-4691-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;ger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bompaire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0392" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03593846v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marks" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouacha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Basset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2014.11.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585700v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Omigie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.04.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240610v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clement" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01503" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222486v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Demeulemeester" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Kochman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2014.0298" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577576v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclercq" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bugnicourt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.07.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03351397v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Szaffarczyk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ha Chau Tran" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.12-9680" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215340v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2013.763907" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03031463v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thibaut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Greene" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2013.04.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264016v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leclercq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quaglino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-4949.2012.00794.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK4T8381-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03854478v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Erkes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acr053" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471880v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Despretz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fabre-Thorpe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554790903339637" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04717998v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215681v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mahieux-Laurent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galbrun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubrulle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2008.11.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332294v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/bf03196770" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02436061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bartolomeo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Urbanski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0028-3932(03)00146-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332044v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fery" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Claes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brcg.2001.1401" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143116v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190393v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dornier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deneve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vincent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04067167v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.02.025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605645v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Cassagnaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Zielinski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Renard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.01.011" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04061150v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759853v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julliette Palisson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543529v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543574v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03227263v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543554v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Friscourt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sigaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222329v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088052v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094075v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03676894v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Remy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04751420v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chamoun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Almeida Ribeiro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Contenseaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mockley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03242492v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664786v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190399v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Forrierre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673830" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605643v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jissendi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerardin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Warembourg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.04.268" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088058v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.moron.2016.01" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143089v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gely-Nargeot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Lopis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664430v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543513v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215194v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gely-Nargeot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470106v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088060v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quaglino" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Theunssens" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beaunieux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088064v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088078v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.moron.2016.01.0119" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03782558v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Taillia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05017140v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094046v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marks-Delesalle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664524v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335074v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Willems" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Slama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radiguer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Michael" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0825" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Lopis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moroni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0837" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dormal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fleurion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0826" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04718096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sansone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Di Martino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delecluse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cassarin-Grand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1172" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04603442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aluffi Pentini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pabjan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afad064" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03980853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Aubignat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roussel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardalan Aarabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lamy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Andriuta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.12.012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03705662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Holin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Allart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delecroix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kozlowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759410v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Ursu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cuzzubbo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000201083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03887817v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Manoli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chartaux-Danjou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delecroix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Daveluy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Torre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.01.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noab077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491426v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2020.100913" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603464v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2020.1734809" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215223v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.06.134" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delbeuck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pollet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bombois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891988720964253" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Narme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Palisson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Cl&#233;siau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1533317519833844" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Debachy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kurth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0491" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157845v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Guilbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2019.1605517" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603469v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loeuillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.159.0077" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222452v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2019.1706105" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04098448v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Mecheri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noulhiane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000403" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2018.1539245" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Barbay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godefroy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canaple" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000492920" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367382v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raffard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux-Ninot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kamara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acx010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367456v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rossignol-Arifi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acx011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367544v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Nizzi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tasigiorgos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bueno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40137-017-0189-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222130v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0624" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308777v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Senouci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pontzeele" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.03.024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308783v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2016.1265652" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083216v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0376" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308771v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Feuillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-016-4691-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;ger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bompaire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0392" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03593846v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marks" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouacha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Basset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2014.11.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240610v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clement" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01503" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585700v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Omigie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.04.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222486v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Demeulemeester" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Kochman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2014.0298" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577576v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclercq" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bugnicourt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.07.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215340v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2013.763907" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03351397v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Szaffarczyk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ha Chau Tran" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.12-9680" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03031463v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thibaut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Greene" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2013.04.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264016v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leclercq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quaglino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-4949.2012.00794.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK4T8381-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03854478v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Erkes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acr053" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471880v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Despretz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fabre-Thorpe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554790903339637" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04717998v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215681v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mahieux-Laurent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galbrun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubrulle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2008.11.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332294v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/bf03196770" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02436061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bartolomeo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Urbanski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0028-3932(03)00146-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332044v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fery" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Claes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brcg.2001.1401" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143116v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190393v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dornier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deneve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vincent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04067167v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.02.025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605645v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Cassagnaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Zielinski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Renard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.01.011" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04061150v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759853v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julliette Palisson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543529v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543574v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03227263v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543554v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Friscourt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sigaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222329v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088052v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094075v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03676894v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Remy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04751420v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chamoun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Almeida Ribeiro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Contenseaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mockley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03242492v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664786v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190399v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Forrierre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673830" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605643v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jissendi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerardin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Warembourg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.04.268" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088058v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.moron.2016.01" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143089v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gely-Nargeot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Lopis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664430v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543513v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215194v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gely-Nargeot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470106v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088060v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quaglino" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Theunssens" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beaunieux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088064v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088078v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.moron.2016.01.0119" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03782558v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Taillia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05017140v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094046v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marks-Delesalle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664524v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>