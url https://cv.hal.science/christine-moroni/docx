--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -109,161 +109,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interprétation et la communication des scores en neuropsychologie : en finir avec la tour de Babel</w:t>
+                <w:t xml:space="preserve">Recommandations du jury de la conférence de consensus sur l’interprétation et la communication des scores en neuropsychologie (Paris, 22 novembre 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Willems</w:t>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Slama</w:t>
+                <w:t xml:space="preserve">Catherine Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Degraeve</w:t>
+                <w:t xml:space="preserve">Giulia Dormal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Radiguer</w:t>
+                <w:t xml:space="preserve">Emilie Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Michael</w:t>
+                <w:t xml:space="preserve">Delphine Fleurion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 17 (3), pp.121-140. </w:t>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.141-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2025.0825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2025.0826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335074v1</w:t>
+                <w:t xml:space="preserve">hal-05335082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos d’un cas d’hydrocéphalie à pression normale idiopathique de découverte fortuite : caractérisation et possible devenir neuropsychologique.</w:t>
               </w:r>
@@ -347,161 +347,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations du jury de la conférence de consensus sur l’interprétation et la communication des scores en neuropsychologie (Paris, 22 novembre 2024)</w:t>
+                <w:t xml:space="preserve">L’interprétation et la communication des scores en neuropsychologie : en finir avec la tour de Babel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Allain</w:t>
+                <w:t xml:space="preserve">Sylvie Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Belin</w:t>
+                <w:t xml:space="preserve">Hichem Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Dormal</w:t>
+                <w:t xml:space="preserve">Béatrice Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Favre</w:t>
+                <w:t xml:space="preserve">François Radiguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Fleurion</w:t>
+                <w:t xml:space="preserve">George Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 17 (3), pp.141-151. </w:t>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.121-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2025.0826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2025.0825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335082v1</w:t>
+                <w:t xml:space="preserve">hal-05335074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement à domicile de personnes âgées vulnérables : de la prise de décision partagée à la négociation : Une étude qualitative pilote .</w:t>
               </w:r>
@@ -615,641 +615,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconsidering frailty from a human and social sciences standpoint: towards an interdisciplinary approach to vulnerability</w:t>
+                <w:t xml:space="preserve">Poststroke apathy: Major role of cognitive, depressive and neurological disorders over imaging determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Sabot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Moroni</w:t>
+                <w:t xml:space="preserve">Mickael Aubignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Aluffi Pentini</w:t>
+                <w:t xml:space="preserve">Martine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Pabjan</w:t>
+                <w:t xml:space="preserve">Ardalan Aarabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Andriuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ageing/afad064⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 160, pp.55-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2022.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603442v1</w:t>
+                <w:t xml:space="preserve">hal-03980853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poststroke apathy: Major role of cognitive, depressive and neurological disorders over imaging determinants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconsidering frailty from a human and social sciences standpoint: towards an interdisciplinary approach to vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ardalan Aarabi</w:t>
+                <w:t xml:space="preserve">Philippe Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Lamy</w:t>
+                <w:t xml:space="preserve">Anna Aluffi Pentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Andriuta</w:t>
+                <w:t xml:space="preserve">Barbara Pabjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 160, pp.55-66. </w:t>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2022.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afad064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980853v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des séquelles cognitivo-comportementales d’un traumatisme cranio-cérébral modéré à sévère plusieurs années après sa survenue. Synthèse et perspectives</w:t>
+                <w:t xml:space="preserve">Intérêt de l’interdisciplinarité en centre de rééducation et réadaptation fonctionnelle. Illustration clinique et retour sur 20 années d’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Holin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Odile Kozlowski</w:t>
+                <w:t xml:space="preserve">Yves Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de Neuropsychologie Clinqiue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les Cahiers de Neuropsychologie Clinique, 9, pp.39-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705662v1</w:t>
+                <w:t xml:space="preserve">hal-03887817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Neurological Safety in B-Cell Lymphoma Patients Treated With Anti-CD19 CAR T-Cell Therapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Belin</w:t>
+                <w:t xml:space="preserve">Évolution des séquelles cognitivo-comportementales d’un traumatisme cranio-cérébral modéré à sévère plusieurs années après sa survenue. Synthèse et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Holin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Allart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Kozlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/wnl.0000000000201083⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement, 20 (1), pp.96-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759410v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de l’interdisciplinarité en centre de rééducation et réadaptation fonctionnelle. Illustration clinique et retour sur 20 années d’expérience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Martin</w:t>
+                <w:t xml:space="preserve">Long-Term Neurological Safety in B-Cell Lymphoma Patients Treated With Anti-CD19 CAR T-Cell Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cuzzubbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Neuropsychologie Clinqiue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/wnl.0000000000201083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887817v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning modelling of neuropsychological performance could determine vocational training outcome after a brain injury: Case report</w:t>
               </w:r>
@@ -1369,103 +1369,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of mid-term (6-12 months) neurotoxicity in B-cell lymphoma patients treated with CAR T cells: a prospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cuzzubbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Ursu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuro-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Neuro-Oncology, 23 (9), pp.1569-1575. </w:t>
@@ -1497,1118 +1497,1118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Multidimensional Fatigue Inventory (MFI-20) adequate to measure brain injury related fatigue?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of the neuropsychological assessment in concussion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Health Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13, pp.100913 -. </w:t>
+              <w:t xml:space="preserve">Neurochirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Neurochirurgie, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2020.100913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2020.06.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03491426v1</w:t>
+                <w:t xml:space="preserve">hal-03215223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between cognition and vocational training outcome in patients with acquired brain injury: Contribution of Machine Learning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Clinical Value of the Faux Pas Test for Diagnosing Behavioral-Variant Frontotemporal Dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delbeuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23279095.2020.1734809⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Psychiatry and Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Journal of Geriatric Psychiatry and Neurology, pp.089198872096425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0891988720964253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603464v1</w:t>
+                <w:t xml:space="preserve">hal-03222427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the neuropsychological assessment in concussion.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The relationship between cognition and vocational training outcome in patients with acquired brain injury: Contribution of Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Manoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chartaux-Danjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Delecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Daveluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochirurgie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2020.06.134⟩</w:t>
+              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (2), pp.212-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23279095.2020.1734809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215223v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Clinical Value of the Faux Pas Test for Diagnosing Behavioral-Variant Frontotemporal Dementia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bombois</w:t>
+                <w:t xml:space="preserve">Is Multidimensional Fatigue Inventory (MFI-20) adequate to measure brain injury related fatigue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Manoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chartaux-Danjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Delecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Daveluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Psychiatry and Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Journal of Geriatric Psychiatry and Neurology, pp.089198872096425. </w:t>
+              <w:t xml:space="preserve">Disability and Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.100913 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0891988720964253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2020.100913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222427v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Assess Executive Functions in a Low-Educated and Multicultural Population Using a Switching Verbal Fluency Test (the TFA-93) in Neurodegenerative Diseases?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Clésiau</w:t>
+                <w:t xml:space="preserve">Impact of cognitive and behavioural functioning on vocational outcome following traumatic brain injury: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Manoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Delecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Daveluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Alzheimer's Disease and Other Dementias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1533317519833844⟩</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Disability and Rehabilitation, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2019.1706105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215825v1</w:t>
+                <w:t xml:space="preserve">hal-03222452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Repeat and Point test : un outil de screening discriminant des profils de troubles langagiers dans le cadre des affections dégénératives.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Pollet</w:t>
+                <w:t xml:space="preserve">Vieillissement de la personne traumatisée crânienne en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Loeuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Kozlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/nrp.2019.0491⟩</w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, vol. 41 / n° 159 (2), pp.77-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.159.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215399v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging and Orienting of Visual Attention: Emergence of a Rightward Attentional Bias with Aging?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Clément</w:t>
+                <w:t xml:space="preserve">Le Repeat and Point test : un outil de screening discriminant des profils de troubles langagiers dans le cadre des affections dégénératives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Jacquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Debachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/87565641.2019.1605517⟩</w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Revue de neuropsychologie, 11 (2), pp.151-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2019.0491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157845v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement de la personne traumatisée crânienne en situation de handicap</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Étienne Allart</w:t>
+                <w:t xml:space="preserve">Aging and Orienting of Visual Attention: Emergence of a Rightward Attentional Bias with Aging?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gs1.159.0077⟩</w:t>
+              <w:t xml:space="preserve">Developmental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (3), pp.310-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/87565641.2019.1605517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603469v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cognitive and behavioural functioning on vocational outcome following traumatic brain injury: a systematic review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Walter Daveluy</w:t>
+                <w:t xml:space="preserve">How to Assess Executive Functions in a Low-Educated and Multicultural Population Using a Switching Verbal Fluency Test (the TFA-93) in Neurodegenerative Diseases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Narme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Palisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Clésiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Disability and Rehabilitation, pp.1-10. </w:t>
+              <w:t xml:space="preserve">American Journal of Alzheimer's Disease and Other Dementias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, American Journal of Alzheimer's Disease and Other Dementias, 34, pp.469-477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09638288.2019.1706105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1533317519833844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222452v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension to one week of verbal memory consolidation assessment.</w:t>
               </w:r>
@@ -2633,51 +2633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chartaux-Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Mecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Noulhiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2884,51 +2884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Barbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momar Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2986,546 +2986,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Version of the Hayling Sentence Completion Test, Part I: Normative Data and Guidelines for Error Scoring</w:t>
+                <w:t xml:space="preserve">Psychological Outcomes in Face Transplant Recipients: A Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bayard</w:t>
+                <w:t xml:space="preserve">Marie-Christine Nizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t>
+                <w:t xml:space="preserve">S. Tasigiorgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Raffard</w:t>
+                <w:t xml:space="preserve">M. Turk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Guerdoux-Ninot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kamara</w:t>
+                <w:t xml:space="preserve">E. Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/arclin/acx010⟩</w:t>
+              <w:t xml:space="preserve">Current Surgery Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Current Surgery Reports, 5 (10), pp.218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40137-017-0189-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367382v1</w:t>
+                <w:t xml:space="preserve">hal-03367544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Version of the Hayling Sentence Completion Test, Part II: Clinical Utility in Schizophrenia and Parkinson's Disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">French Version of the Hayling Sentence Completion Test, Part I: Normative Data and Guidelines for Error Scoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Guerdoux-Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Archives of Clinical Neuropsychology, 32 (5), pp.592-597. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/arclin/acx011⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Archives of Clinical Neuropsychology, 32 (5), pp.585-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/arclin/acx010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367456v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological Outcomes in Face Transplant Recipients: A Literature Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French Version of the Hayling Sentence Completion Test, Part II: Clinical Utility in Schizophrenia and Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Rossignol-Arifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Nizzi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Bueno</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Surgery Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Current Surgery Reports, 5 (10), pp.218. </w:t>
+              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Archives of Clinical Neuropsychology, 32 (5), pp.592-597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40137-017-0189-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/arclin/acx011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367544v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de plusieurs processus cognitifs dans le vécu identitaire des patients Alzheimer et rôle de l’âge subjectif comme marqueur identitaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Maillet</w:t>
+                <w:t xml:space="preserve">Évaluation de la latéralisation sonore dans la négligence spatiale unilatérale : cas de Mme B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Gériatrie et Psychologie Neuropsychiatrie du Viellissement, 14 (3), pp.341-350. </w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Revue de neuropsychologie, 8 (2), p. 118-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2016.0624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2016.0376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222130v1</w:t>
+                <w:t xml:space="preserve">hal-04083216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory lateralisation deficits in neglect patients</w:t>
               </w:r>
@@ -3563,51 +3550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pontzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 85, pp.177-183. </w:t>
@@ -3743,131 +3730,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la latéralisation sonore dans la négligence spatiale unilatérale : cas de Mme B</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Clément</w:t>
+                <w:t xml:space="preserve">Implication de plusieurs processus cognitifs dans le vécu identitaire des patients Alzheimer et rôle de l’âge subjectif comme marqueur identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Nizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Revue de neuropsychologie, 8 (2), p. 118-125. </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Gériatrie et Psychologie Neuropsychiatrie du Viellissement, 14 (3), pp.341-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2016.0376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2016.0624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083216v1</w:t>
+                <w:t xml:space="preserve">hal-03222130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exogenous orienting of attention in hearing: a virtual reality paradigm to assess auditory attention in neglect patients</w:t>
               </w:r>
@@ -3879,51 +3879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4228,365 +4228,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hearing and music in unilateral spatial neglect neuro-rehabilitation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hallucinations et cognition : une modélisation au service de notre pratique en neuropsychologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Clement</w:t>
+                <w:t xml:space="preserve">Morgane Demeulemeester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Kochman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01503⟩</w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Revue de Neuropsychologie, 6 (2), pp.117-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2014.0298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240610v1</w:t>
+                <w:t xml:space="preserve">hal-03222486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time reproduction during high and low attentional tasks in Alzheimer's Disease. &amp;quot;A watched kettle never boils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Omigie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Brain and Cognition, 88, pp.1-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2014.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hallucinations et cognition : une modélisation au service de notre pratique en neuropsychologie.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Demeulemeester</w:t>
+                <w:t xml:space="preserve">Hearing and music in unilateral spatial neglect neuro-rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Revue de Neuropsychologie, 6 (2), pp.117-128. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1503), </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2014.0298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222486v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychological assessment and cerebral vascular disease: The new standards</w:t>
               </w:r>
@@ -4611,51 +4611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bugnicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4700,330 +4700,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action and noun fluency testing to distinguish between Alzheimer's disease and dementia with Lewy bodies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Pasquier</w:t>
+                <w:t xml:space="preserve">Implicit processing of scene context in macular degeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Szaffarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Ha Chau Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13803395.2013.763907⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Investigative ophthalmology &amp; visual science, 54 (3), pp.1950-1957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.12-9680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215340v1</w:t>
+                <w:t xml:space="preserve">hal-03351397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit processing of scene context in macular degeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Boucart</w:t>
+                <w:t xml:space="preserve">Action and noun fluency testing to distinguish between Alzheimer's disease and dementia with Lewy bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delbeuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Debachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thi Ha Chau Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Investigative ophthalmology &amp; visual science, 54 (3), pp.1950-1957. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Journal of clinical and experimental neuropsychology, 35 (3), pp.259-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/iovs.12-9680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13803395.2013.763907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351397v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scene categorization at large visual eccentricities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Szaffarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Greene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5096,51 +5096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5320,90 +5320,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid categorization of faces and objects in a patient with impaired object recognition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Despretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Fabre-Thorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5444,252 +5444,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’atrophie corticale postérieure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Maillet</w:t>
+                <w:t xml:space="preserve">Validation d’une batterie brève d’évaluation des praxies gestuelles pour consultation Mémoire. Évaluation chez 419 témoins, 127 patients atteints de troubles cognitifs légers et 320 patients atteints d’une démence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mahieux-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie et Neuropsychiatrie du Vieillissement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Revue Neurologique, 165 (6-7), pp.560-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2008.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717998v1</w:t>
+                <w:t xml:space="preserve">hal-03215681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’une batterie brève d’évaluation des praxies gestuelles pour consultation Mémoire. Évaluation chez 419 témoins, 127 patients atteints de troubles cognitifs légers et 320 patients atteints d’une démence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Dubrulle</w:t>
+                <w:t xml:space="preserve">L’atrophie corticale postérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie et Neuropsychiatrie du Vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Psychologie et Neuropsychiatrie du vieillissement, 7 (3), pp.193-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2008.11.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03215681v1</w:t>
+                <w:t xml:space="preserve">hal-04717998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of contextual cues in the haptic perception of orientations and the oblique effect.</w:t>
               </w:r>
@@ -5926,90 +5926,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the attentional blink effect located in short-term memory?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 48 (2-3), pp.475-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6196,51 +6196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées scientifiques de la Fédération des Consultations Mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
@@ -6475,597 +6475,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term cognitive safety of Car T-cell treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Does native language impact the assessment of the executive abilities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julliette Palisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Narme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Neuropsychological Society – Global innovations in science and practice.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Barcelone, Espagne</w:t>
+              <w:t xml:space="preserve">, International Neuropsychological Society, Jul 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061150v1</w:t>
+                <w:t xml:space="preserve">hal-03759853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does native language impact the assessment of the executive abilities?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term cognitive safety of Car T-cell treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cuzzubbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Neuropsychological Society – Global innovations in science and practice.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Neuropsychological Society, Jul 2022, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759853v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les problématiques liées au vieillissement de la personne traumatisée crânienne : une enquête Delphi.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Existe-t-il un niveau de fatigue spécifique aux lésions cérébrales acquises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Manoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chartaux-Danjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Daveluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ième congrès de la Société de Médecine Physique et de Réadaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Société de Neuropsychologie de Langue Française – Session de printemps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la Société de Neuropsychologie de Langue Française, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543529v1</w:t>
+                <w:t xml:space="preserve">hal-03227263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de l’interdisciplinarité en Centre de Rééducation et de Réadaptation Fonctionnelle. Illustration par des cas cliniques et retour sur 20 années d’expérience.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Martin</w:t>
+                <w:t xml:space="preserve">Quelles sont les problématiques liées au vieillissement de la personne traumatisée crânienne : une enquête Delphi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Holin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Kozlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNNC 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">36ième congrès de la Société de Médecine Physique et de Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543574v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il un niveau de fatigue spécifique aux lésions cérébrales acquises ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Walter Daveluy</w:t>
+                <w:t xml:space="preserve">Intérêt de l’interdisciplinarité en Centre de Rééducation et de Réadaptation Fonctionnelle. Illustration par des cas cliniques et retour sur 20 années d’expérience.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société de Neuropsychologie de Langue Française – Session de printemps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, la Société de Neuropsychologie de Langue Française, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">CNNC 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227263v1</w:t>
+                <w:t xml:space="preserve">hal-03543574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalité auditive et Négligence spatiale unilatérale : existe-t-il des symptômes spécifiques ?</w:t>
               </w:r>
@@ -7103,51 +7103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Holin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ième congrès de la Société de Médecine Physique et de Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, sofmer, Oct 2021, Lille, France</w:t>
@@ -7202,51 +7202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Manoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chartaux-Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Daveluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7739,90 +7739,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement des personnes traumatisées crâniennes : élaboration d’un consensus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Holin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Kozlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8298,51 +8298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 cas cliniques en neuropsychologie: Enfant, adulte, personne âgée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Narme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, pp.432, 2016, 2-10-074023-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.moron.2016.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8753,397 +8753,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des capacités cognitives d’un enfant adopté à l’étranger : Apport et intérêt de la neuropsychologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfert inter-hémisphérique et activité motrice involontaire (Alien Hand)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moroni, Christine; Narme, Pauline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 cas cliniques en neuropsychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20 cas cliniques en neuropsychologie - Enfant, adulte, personne âgée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, p. 119 à 133., 2016, 2-10-074023-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.moron.2016.01.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470106v1</w:t>
+                <w:t xml:space="preserve">hal-04088078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données normatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Godefroy</w:t>
+                <w:t xml:space="preserve">Evaluation des capacités cognitives d’un enfant adopté à l’étranger : Apport et intérêt de la neuropsychologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Roussel, Martine; Godefroy, Olivier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moroni, Christine; Narme, Pauline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La batterie GRECOGVASC: Évaluation et diagnostic des troubles neurocognitifs vasculaires avec ou sans contexte d'accident vasculaire cérébral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck Supérieur, p.221-246, 2016, 978-2-35327-358-4</w:t>
+              <w:t xml:space="preserve">20 cas cliniques en neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.95/115, 2016, 9782100740239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088060v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation neuropsychologique en cas de troubles sensoriels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Données normatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Amieva, Hélène; Belin, Catherine; Maillet, Didier. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Theunssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roussel, Martine; Godefroy, Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'évaluation neuropsychologique: De la norme à l'exception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck Supérieur, p.125-136, 2016, 978-2-35327-352-2</w:t>
+              <w:t xml:space="preserve">La batterie GRECOGVASC: Évaluation et diagnostic des troubles neurocognitifs vasculaires avec ou sans contexte d'accident vasculaire cérébral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Supérieur, p.221-246, 2016, 978-2-35327-358-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088064v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert inter-hémisphérique et activité motrice involontaire (Alien Hand)</w:t>
+                <w:t xml:space="preserve">Evaluation neuropsychologique en cas de troubles sensoriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Moroni, Christine; Narme, Pauline. </w:t>
+              <w:t xml:space="preserve">Amieva, Hélène; Belin, Catherine; Maillet, Didier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 cas cliniques en neuropsychologie - Enfant, adulte, personne âgée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'évaluation neuropsychologique: De la norme à l'exception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Supérieur, p.125-136, 2016, 978-2-35327-352-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dunod.moron.2016.01.0119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04088078v1</w:t>
+                <w:t xml:space="preserve">hal-04088064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La batterie du Groupe de Réflexion sur les Evaluations Cognitives en ONCOlogie ( GREC-ONCO)</w:t>
               </w:r>
@@ -9181,51 +9181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hugonot-Diener, Laurence; Thomas-Antérion, Catherine; Sellal, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gremoire 2 Tests et échelles des maladies neurologiques avec symptomatologie cognitive</w:t>
@@ -9668,51 +9668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335074v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Willems" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Slama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radiguer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Michael" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0825" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Lopis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moroni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0837" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dormal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fleurion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0826" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04718096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sansone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Di Martino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delecluse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cassarin-Grand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1172" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04603442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aluffi Pentini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pabjan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afad064" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03980853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Aubignat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roussel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardalan Aarabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lamy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Andriuta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.12.012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03705662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Holin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Allart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delecroix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kozlowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759410v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Ursu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cuzzubbo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000201083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03887817v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Manoli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chartaux-Danjou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delecroix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Daveluy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Torre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.01.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noab077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491426v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2020.100913" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603464v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2020.1734809" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215223v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.06.134" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delbeuck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pollet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bombois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891988720964253" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Narme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Palisson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Cl&#233;siau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1533317519833844" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Debachy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kurth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0491" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157845v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Guilbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2019.1605517" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603469v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loeuillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.159.0077" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222452v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2019.1706105" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04098448v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Mecheri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noulhiane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000403" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2018.1539245" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Barbay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godefroy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canaple" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000492920" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367382v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raffard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux-Ninot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kamara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acx010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367456v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rossignol-Arifi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acx011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367544v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Nizzi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tasigiorgos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bueno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40137-017-0189-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222130v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0624" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308777v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Senouci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pontzeele" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.03.024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308783v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2016.1265652" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083216v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0376" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308771v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Feuillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-016-4691-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;ger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bompaire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0392" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03593846v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marks" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouacha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Basset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2014.11.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240610v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clement" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01503" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585700v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Omigie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.04.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222486v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Demeulemeester" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Kochman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2014.0298" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577576v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclercq" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bugnicourt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.07.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215340v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2013.763907" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03351397v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Szaffarczyk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ha Chau Tran" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.12-9680" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03031463v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thibaut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Greene" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2013.04.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264016v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leclercq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quaglino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-4949.2012.00794.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK4T8381-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03854478v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Erkes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acr053" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471880v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Despretz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fabre-Thorpe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554790903339637" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04717998v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215681v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mahieux-Laurent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galbrun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubrulle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2008.11.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332294v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/bf03196770" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02436061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bartolomeo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Urbanski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0028-3932(03)00146-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332044v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fery" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Claes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brcg.2001.1401" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143116v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190393v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dornier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deneve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vincent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04067167v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.02.025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605645v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Cassagnaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Zielinski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Renard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.01.011" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04061150v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759853v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julliette Palisson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543529v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543574v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03227263v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543554v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Friscourt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sigaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222329v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088052v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094075v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03676894v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Remy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04751420v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chamoun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Almeida Ribeiro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Contenseaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mockley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03242492v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664786v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190399v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Forrierre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673830" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605643v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jissendi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerardin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Warembourg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.04.268" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088058v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.moron.2016.01" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143089v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gely-Nargeot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Lopis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664430v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543513v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215194v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gely-Nargeot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470106v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088060v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quaglino" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Theunssens" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beaunieux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088064v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088078v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.moron.2016.01.0119" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03782558v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Taillia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05017140v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094046v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marks-Delesalle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664524v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335082v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dormal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fleurion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0826" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Lopis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moroni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0837" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Willems" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Slama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radiguer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Michael" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0825" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04718096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sansone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Di Martino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delecluse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cassarin-Grand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1172" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03980853v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Aubignat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roussel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardalan Aarabi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lamy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Andriuta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.12.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04603442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aluffi Pentini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pabjan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afad064" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03887817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03705662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Holin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Allart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delecroix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kozlowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Ursu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cuzzubbo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000201083" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Manoli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chartaux-Danjou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delecroix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Daveluy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Torre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.01.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noab077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215223v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.06.134" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delbeuck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pollet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bombois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891988720964253" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2020.1734809" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2020.100913" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222452v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2019.1706105" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603469v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loeuillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.159.0077" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Debachy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kurth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0491" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157845v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Guilbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2019.1605517" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Narme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Palisson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Cl&#233;siau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1533317519833844" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04098448v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Mecheri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noulhiane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000403" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2018.1539245" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Barbay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godefroy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canaple" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000492920" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367544v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Nizzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tasigiorgos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bueno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40137-017-0189-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367382v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raffard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux-Ninot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kamara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acx010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367456v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rossignol-Arifi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acx011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083216v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0376" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308777v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Senouci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pontzeele" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.03.024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308783v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2016.1265652" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0624" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308771v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Feuillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-016-4691-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;ger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bompaire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0392" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03593846v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marks" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouacha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Basset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2014.11.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222486v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Demeulemeester" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Kochman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2014.0298" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585700v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Omigie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.04.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240610v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clement" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01503" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577576v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclercq" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bugnicourt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.07.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03351397v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Szaffarczyk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ha Chau Tran" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.12-9680" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215340v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2013.763907" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03031463v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thibaut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Greene" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2013.04.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264016v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leclercq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quaglino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-4949.2012.00794.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK4T8381-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03854478v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Erkes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acr053" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471880v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Despretz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fabre-Thorpe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554790903339637" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215681v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mahieux-Laurent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galbrun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubrulle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2008.11.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04717998v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332294v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/bf03196770" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02436061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bartolomeo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Urbanski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0028-3932(03)00146-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332044v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fery" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Claes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brcg.2001.1401" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143116v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190393v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dornier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deneve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vincent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04067167v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.02.025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605645v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Cassagnaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Zielinski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Renard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.01.011" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759853v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julliette Palisson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04061150v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03227263v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543529v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543574v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543554v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Friscourt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sigaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222329v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088052v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094075v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03676894v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Remy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04751420v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chamoun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Almeida Ribeiro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Contenseaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mockley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03242492v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664786v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190399v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Forrierre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673830" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605643v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jissendi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerardin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Warembourg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.04.268" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088058v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.moron.2016.01" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143089v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gely-Nargeot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Lopis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664430v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543513v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215194v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gely-Nargeot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088078v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.moron.2016.01.0119" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470106v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088060v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quaglino" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Theunssens" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beaunieux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088064v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03782558v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Taillia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05017140v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094046v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marks-Delesalle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664524v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>