--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -109,399 +109,399 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations du jury de la conférence de consensus sur l’interprétation et la communication des scores en neuropsychologie (Paris, 22 novembre 2024)</w:t>
+                <w:t xml:space="preserve">A propos d’un cas d’hydrocéphalie à pression normale idiopathique de découverte fortuite : caractérisation et possible devenir neuropsychologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Allain</w:t>
+                <w:t xml:space="preserve">Desirée Lopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Belin</w:t>
+                <w:t xml:space="preserve">Jérôme Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Dormal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 17 (3), pp.141-151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/nrp.2025.0826⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 17 (4), pp.247-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2025.0837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335082v1</w:t>
+                <w:t xml:space="preserve">hal-05486532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos d’un cas d’hydrocéphalie à pression normale idiopathique de découverte fortuite : caractérisation et possible devenir neuropsychologique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’interprétation et la communication des scores en neuropsychologie : en finir avec la tour de Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desirée Lopis</w:t>
+                <w:t xml:space="preserve">Béatrice Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Blin</w:t>
+                <w:t xml:space="preserve">François Radiguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Moroni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">George Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 17 (4), pp.247-255. </w:t>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.121-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2025.0837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2025.0825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05486532v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interprétation et la communication des scores en neuropsychologie : en finir avec la tour de Babel</w:t>
+                <w:t xml:space="preserve">Recommandations du jury de la conférence de consensus sur l’interprétation et la communication des scores en neuropsychologie (Paris, 22 novembre 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Willems</w:t>
+                <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Slama</w:t>
+                <w:t xml:space="preserve">Catherine Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Degraeve</w:t>
+                <w:t xml:space="preserve">Giulia Dormal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Radiguer</w:t>
+                <w:t xml:space="preserve">Emilie Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Michael</w:t>
+                <w:t xml:space="preserve">Delphine Fleurion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 17 (3), pp.121-140. </w:t>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.141-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2025.0825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2025.0826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335074v1</w:t>
+                <w:t xml:space="preserve">hal-05335082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement à domicile de personnes âgées vulnérables : de la prise de décision partagée à la négociation : Une étude qualitative pilote .</w:t>
               </w:r>
@@ -615,641 +615,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poststroke apathy: Major role of cognitive, depressive and neurological disorders over imaging determinants</w:t>
+                <w:t xml:space="preserve">Reconsidering frailty from a human and social sciences standpoint: towards an interdisciplinary approach to vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Aubignat</w:t>
+                <w:t xml:space="preserve">Philippe Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Roussel</w:t>
+                <w:t xml:space="preserve">Anna Aluffi Pentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ardalan Aarabi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniela Andriuta</w:t>
+                <w:t xml:space="preserve">Barbara Pabjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2022.12.012⟩</w:t>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afad064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980853v1</w:t>
+                <w:t xml:space="preserve">hal-04603442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconsidering frailty from a human and social sciences standpoint: towards an interdisciplinary approach to vulnerability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poststroke apathy: Major role of cognitive, depressive and neurological disorders over imaging determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Aubignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Sabot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Moroni</w:t>
+                <w:t xml:space="preserve">Ardalan Aarabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Aluffi Pentini</w:t>
+                <w:t xml:space="preserve">Chantal Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Pabjan</w:t>
+                <w:t xml:space="preserve">Daniela Andriuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52 (5), </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 160, pp.55-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ageing/afad064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2022.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603442v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de l’interdisciplinarité en centre de rééducation et réadaptation fonctionnelle. Illustration clinique et retour sur 20 années d’expérience</w:t>
+                <w:t xml:space="preserve">Évolution des séquelles cognitivo-comportementales d’un traumatisme cranio-cérébral modéré à sévère plusieurs années après sa survenue. Synthèse et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Martin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Samantha Holin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Allart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Kozlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Neuropsychologie Clinqiue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement, 20 (1), pp.96-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887817v1</w:t>
+                <w:t xml:space="preserve">hal-03705662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des séquelles cognitivo-comportementales d’un traumatisme cranio-cérébral modéré à sévère plusieurs années après sa survenue. Synthèse et perspectives</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Long-Term Neurological Safety in B-Cell Lymphoma Patients Treated With Anti-CD19 CAR T-Cell Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cuzzubbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2022.1014⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/wnl.0000000000201083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705662v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Neurological Safety in B-Cell Lymphoma Patients Treated With Anti-CD19 CAR T-Cell Therapy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Intérêt de l’interdisciplinarité en centre de rééducation et réadaptation fonctionnelle. Illustration clinique et retour sur 20 années d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de Neuropsychologie Clinqiue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les Cahiers de Neuropsychologie Clinique, 9, pp.39-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759410v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning modelling of neuropsychological performance could determine vocational training outcome after a brain injury: Case report</w:t>
               </w:r>
@@ -1369,103 +1369,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of mid-term (6-12 months) neurotoxicity in B-cell lymphoma patients treated with CAR T cells: a prospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cuzzubbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Ursu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuro-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Neuro-Oncology, 23 (9), pp.1569-1575. </w:t>
@@ -1497,1118 +1497,1118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the neuropsychological assessment in concussion.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The relationship between cognition and vocational training outcome in patients with acquired brain injury: Contribution of Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Manoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chartaux-Danjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Delecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Daveluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochirurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Neurochirurgie, </w:t>
+              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (2), pp.212-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2020.06.134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23279095.2020.1734809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215223v1</w:t>
+                <w:t xml:space="preserve">hal-04603464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Clinical Value of the Faux Pas Test for Diagnosing Behavioral-Variant Frontotemporal Dementia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Is Multidimensional Fatigue Inventory (MFI-20) adequate to measure brain injury related fatigue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Manoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chartaux-Danjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Delecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Daveluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Psychiatry and Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0891988720964253⟩</w:t>
+              <w:t xml:space="preserve">Disability and Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.100913 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2020.100913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222427v1</w:t>
+                <w:t xml:space="preserve">hal-03491426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between cognition and vocational training outcome in patients with acquired brain injury: Contribution of Machine Learning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Clinical Value of the Faux Pas Test for Diagnosing Behavioral-Variant Frontotemporal Dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Delbeuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Neuropsychology: Adult</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (2), pp.212-222. </w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Psychiatry and Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Journal of Geriatric Psychiatry and Neurology, pp.089198872096425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23279095.2020.1734809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0891988720964253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603464v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Multidimensional Fatigue Inventory (MFI-20) adequate to measure brain injury related fatigue?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Contribution of the neuropsychological assessment in concussion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Health Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13, pp.100913 -. </w:t>
+              <w:t xml:space="preserve">Neurochirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Neurochirurgie, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2020.100913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2020.06.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03491426v1</w:t>
+                <w:t xml:space="preserve">hal-03215223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cognitive and behavioural functioning on vocational outcome following traumatic brain injury: a systematic review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Vieillissement de la personne traumatisée crânienne en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Loeuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Kozlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Allart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09638288.2019.1706105⟩</w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, vol. 41 / n° 159 (2), pp.77-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.159.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222452v1</w:t>
+                <w:t xml:space="preserve">hal-04603469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement de la personne traumatisée crânienne en situation de handicap</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Aging and Orienting of Visual Attention: Emergence of a Rightward Attentional Bias with Aging?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gs1.159.0077⟩</w:t>
+              <w:t xml:space="preserve">Developmental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (3), pp.310-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/87565641.2019.1605517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603469v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Repeat and Point test : un outil de screening discriminant des profils de troubles langagiers dans le cadre des affections dégénératives.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">How to Assess Executive Functions in a Low-Educated and Multicultural Population Using a Switching Verbal Fluency Test (the TFA-93) in Neurodegenerative Diseases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Narme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Palisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Clésiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Kurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/nrp.2019.0491⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Alzheimer's Disease and Other Dementias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, American Journal of Alzheimer's Disease and Other Dementias, 34, pp.469-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1533317519833844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215399v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging and Orienting of Visual Attention: Emergence of a Rightward Attentional Bias with Aging?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le Repeat and Point test : un outil de screening discriminant des profils de troubles langagiers dans le cadre des affections dégénératives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Jacquemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Debachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/87565641.2019.1605517⟩</w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Revue de neuropsychologie, 11 (2), pp.151-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2019.0491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157845v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Assess Executive Functions in a Low-Educated and Multicultural Population Using a Switching Verbal Fluency Test (the TFA-93) in Neurodegenerative Diseases?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact of cognitive and behavioural functioning on vocational outcome following traumatic brain injury: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Manoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Delecroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Daveluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Alzheimer's Disease and Other Dementias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, American Journal of Alzheimer's Disease and Other Dementias, 34, pp.469-477. </w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Disability and Rehabilitation, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1533317519833844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2019.1706105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215825v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension to one week of verbal memory consolidation assessment.</w:t>
               </w:r>
@@ -2633,51 +2633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chartaux-Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Mecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Noulhiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2780,51 +2780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Delecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Daveluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Injury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Brain Injury, 32 (13-14), pp.1684-1689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2884,51 +2884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Barbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momar Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3031,51 +3031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tasigiorgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Turk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3120,351 +3120,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Version of the Hayling Sentence Completion Test, Part I: Normative Data and Guidelines for Error Scoring</w:t>
+                <w:t xml:space="preserve">French Version of the Hayling Sentence Completion Test, Part II: Clinical Utility in Schizophrenia and Parkinson's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Raffard</w:t>
+                <w:t xml:space="preserve">Alexia Rossignol-Arifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Archives of Clinical Neuropsychology, 32 (5), pp.585-591. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/arclin/acx010⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Archives of Clinical Neuropsychology, 32 (5), pp.592-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/arclin/acx011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367382v1</w:t>
+                <w:t xml:space="preserve">hal-03367456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Version of the Hayling Sentence Completion Test, Part II: Clinical Utility in Schizophrenia and Parkinson's Disease</w:t>
+                <w:t xml:space="preserve">French Version of the Hayling Sentence Completion Test, Part I: Normative Data and Guidelines for Error Scoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gély-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Rossignol-Arifi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Estelle Guerdoux-Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Archives of Clinical Neuropsychology, 32 (5), pp.592-597. </w:t>
+              <w:t xml:space="preserve">, 2017, Archives of Clinical Neuropsychology, 32 (5), pp.585-591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/arclin/acx011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/arclin/acx010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367456v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la latéralisation sonore dans la négligence spatiale unilatérale : cas de Mme B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Revue de neuropsychologie, 8 (2), p. 118-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3498,103 +3498,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory lateralisation deficits in neglect patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pontzeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 85, pp.177-183. </w:t>
@@ -3632,77 +3632,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rehabilitation program based on music practice for patients with unilateral spatial neglect: a single-case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (1), pp.12-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3749,77 +3749,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de plusieurs processus cognitifs dans le vécu identitaire des patients Alzheimer et rôle de l’âge subjectif comme marqueur identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Nizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Gériatrie et Psychologie Neuropsychiatrie du Viellissement, 14 (3), pp.341-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3853,103 +3853,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exogenous orienting of attention in hearing: a virtual reality paradigm to assess auditory attention in neglect patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 234 (10), pp.2893-2903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4035,51 +4035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Bompaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Revue de neuropsychologie, 8 (3), p. 192-200. </w:t>
@@ -4156,51 +4156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bouacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Journal Français D'Ophtalmologie, 38 (6), pp.486-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4247,51 +4247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hallucinations et cognition : une modélisation au service de notre pratique en neuropsychologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Demeulemeester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Kochman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4390,51 +4390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Omigie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Brain and Cognition, 88, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4468,77 +4468,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hearing and music in unilateral spatial neglect neuro-rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (1503), </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4611,64 +4611,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bugnicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 169 (10), pp.779-785. </w:t>
@@ -4719,51 +4719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit processing of scene context in macular degeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Szaffarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4823,90 +4823,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action and noun fluency testing to distinguish between Alzheimer's disease and dementia with Lewy bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delbeuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Debachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Journal of clinical and experimental neuropsychology, 35 (3), pp.259-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4953,51 +4953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scene categorization at large visual eccentricities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5096,64 +5096,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Quaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5242,51 +5242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Erkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Archives of Clinical Neuropsychology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5333,77 +5333,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid categorization of faces and objects in a patient with impaired object recognition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Despretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Fabre-Thorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5444,295 +5444,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’une batterie brève d’évaluation des praxies gestuelles pour consultation Mémoire. Évaluation chez 419 témoins, 127 patients atteints de troubles cognitifs légers et 320 patients atteints d’une démence</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L’atrophie corticale postérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychologie et Neuropsychiatrie du Vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Psychologie et Neuropsychiatrie du vieillissement, 7 (3), pp.193-203</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215681v1</w:t>
+                <w:t xml:space="preserve">hal-04717998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’atrophie corticale postérieure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Validation d’une batterie brève d’évaluation des praxies gestuelles pour consultation Mémoire. Évaluation chez 419 témoins, 127 patients atteints de troubles cognitifs légers et 320 patients atteints d’une démence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mahieux-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie et Neuropsychiatrie du Vieillissement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Revue Neurologique, 165 (6-7), pp.560-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2008.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717998v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of contextual cues in the haptic perception of orientations and the oblique effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Luyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5831,51 +5831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chokron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Chainay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, </w:t>
@@ -5913,51 +5913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the attentional blink effect located in short-term memory?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5965,51 +5965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 48 (2-3), pp.475-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6075,51 +6075,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive-behavioral sequeale and return to high- intensity sports practice after concussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Cycling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6196,51 +6196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées scientifiques de la Fédération des Consultations Mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
@@ -6269,51 +6269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Neurologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6481,103 +6481,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does native language impact the assessment of the executive abilities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julliette Palisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Narme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Neuropsychological Society – Global innovations in science and practice.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Neuropsychological Society, Jul 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6602,103 +6602,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term cognitive safety of Car T-cell treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cuzzubbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Neuropsychological Society – Global innovations in science and practice.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Barcelone, Espagne</w:t>
@@ -6753,77 +6753,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Manoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chartaux-Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Daveluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société de Neuropsychologie de Langue Française – Session de printemps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, la Société de Neuropsychologie de Langue Française, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6848,103 +6848,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les problématiques liées au vieillissement de la personne traumatisée crânienne : une enquête Delphi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Holin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Kozlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Holin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Delecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ième congrès de la Société de Médecine Physique et de Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6969,64 +6969,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l’interdisciplinarité en Centre de Rééducation et de Réadaptation Fonctionnelle. Illustration par des cas cliniques et retour sur 20 années d’expérience.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNNC 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7051,103 +7051,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalité auditive et Négligence spatiale unilatérale : existe-t-il des symptômes spécifiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Friscourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Holin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ième congrès de la Société de Médecine Physique et de Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, sofmer, Oct 2021, Lille, France</w:t>
@@ -7202,77 +7202,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Manoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chartaux-Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Daveluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société de Neuropsychologie de Langue Française – Session d’hiver</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7297,77 +7297,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musical practice as a way to rehabilitate unilateral spatial neglect : A single case study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting of the British Neuropsychological society with Société de Neuropsychologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7392,77 +7392,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Midpoint auditif : évaluation de la négligence spatiale unilatérale en modalité auditive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société de Neuropsychologie de Langue Française – Session de printemps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7487,51 +7487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation clinique de deux versions abrégées de l'échelle d'intelligence de Wechsler (WAIS-III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7666,51 +7666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Contenseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mockley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer’s Association International Conference (AAIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Amsterdam, Netherlands</w:t>
@@ -7739,103 +7739,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement des personnes traumatisées crâniennes : élaboration d’un consensus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Holin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Allart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Kozlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Holin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Delecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude du Vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7873,51 +7873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation clinique de trois formes abrégées de la WAIS-III avec un échantillon de patients cérébro-lésés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées internationales de psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Geneve, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8013,51 +8013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8121,51 +8121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’atteinte neurologique centrale de la sclérodermie systémique : existe-t-il une neurosclérodermie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jissendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8285,64 +8285,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 cas cliniques en neuropsychologie: Enfant, adulte, personne âgée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Narme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, pp.432, 2016, 2-10-074023-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.moron.2016.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8440,51 +8440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désirée Lopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Medecin science publications. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatrie de la personne âgée (3ième édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-96, 2025, 978-2-2572-0788-3</w:t>
@@ -8513,77 +8513,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception et représentations de l'espace auditif : intérêt pour l'étude clinique de la négligence spatiale unilatérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audition et Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sauramps Medical - EMPR, pp.23-37, 2022, 979-1-03030-257-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8608,51 +8608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du fonctionnement exécutif au cours du vieillissement typique et atypique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillissement cognitif : de la plainte à la prise en charge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition In Press; Paris, pp.111-121, 2021, 9782848357102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8677,51 +8677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications cognitives liées à l’âge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gely-Nargeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8753,397 +8753,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert inter-hémisphérique et activité motrice involontaire (Alien Hand)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evaluation des capacités cognitives d’un enfant adopté à l’étranger : Apport et intérêt de la neuropsychologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moroni, Christine; Narme, Pauline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 cas cliniques en neuropsychologie - Enfant, adulte, personne âgée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20 cas cliniques en neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.95/115, 2016, 9782100740239</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088078v1</w:t>
+                <w:t xml:space="preserve">hal-03470106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des capacités cognitives d’un enfant adopté à l’étranger : Apport et intérêt de la neuropsychologie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Données normatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Moroni, Christine; Narme, Pauline. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Theunssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Beaunieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roussel, Martine; Godefroy, Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 cas cliniques en neuropsychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.95/115, 2016, 9782100740239</w:t>
+              <w:t xml:space="preserve">La batterie GRECOGVASC: Évaluation et diagnostic des troubles neurocognitifs vasculaires avec ou sans contexte d'accident vasculaire cérébral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Supérieur, p.221-246, 2016, 978-2-35327-358-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470106v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données normatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evaluation neuropsychologique en cas de troubles sensoriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Roussel, Martine; Godefroy, Olivier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amieva, Hélène; Belin, Catherine; Maillet, Didier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La batterie GRECOGVASC: Évaluation et diagnostic des troubles neurocognitifs vasculaires avec ou sans contexte d'accident vasculaire cérébral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck Supérieur, p.221-246, 2016, 978-2-35327-358-4</w:t>
+              <w:t xml:space="preserve">L'évaluation neuropsychologique: De la norme à l'exception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Supérieur, p.125-136, 2016, 978-2-35327-352-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088060v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation neuropsychologique en cas de troubles sensoriels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Transfert inter-hémisphérique et activité motrice involontaire (Alien Hand)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Amieva, Hélène; Belin, Catherine; Maillet, Didier. </w:t>
+              <w:t xml:space="preserve">Moroni, Christine; Narme, Pauline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'évaluation neuropsychologique: De la norme à l'exception</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20 cas cliniques en neuropsychologie - Enfant, adulte, personne âgée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, p. 119 à 133., 2016, 2-10-074023-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.moron.2016.01.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088064v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La batterie du Groupe de Réflexion sur les Evaluations Cognitives en ONCOlogie ( GREC-ONCO)</w:t>
               </w:r>
@@ -9155,77 +9155,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Taillia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hugonot-Diener, Laurence; Thomas-Antérion, Catherine; Sellal, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gremoire 2 Tests et échelles des maladies neurologiques avec symptomatologie cognitive</w:t>
@@ -9258,51 +9258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation neuropsychologique et aptitudes visuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zanlonghi, Xavier; Fantoni Quinton, Sophie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">aptitudes visuelles l’oeil sain, l’oeil opéré, l’oeil pathologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BSOF, pp.254-257, 2013, 2-9524278-0-1</w:t>
@@ -9331,51 +9331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel bilan d’aptitude devant une atteinte neurovisuelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marks-Delesalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9430,51 +9430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de trois formes abrégées de l'échelle d'intelligence de Wechsler pour adultes (WAIS-III).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identité et spécificités de la psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.449-454, 2010, 978-2753509771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9668,51 +9668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335082v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dormal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fleurion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0826" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Lopis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moroni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0837" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Willems" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Slama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radiguer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Michael" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0825" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04718096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sansone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Di Martino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delecluse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cassarin-Grand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1172" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03980853v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Aubignat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roussel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardalan Aarabi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lamy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Andriuta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.12.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04603442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aluffi Pentini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pabjan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afad064" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03887817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03705662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Holin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Allart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delecroix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kozlowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Ursu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cuzzubbo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000201083" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Manoli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chartaux-Danjou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delecroix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Daveluy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Torre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.01.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noab077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215223v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.06.134" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delbeuck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pollet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bombois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891988720964253" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2020.1734809" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2020.100913" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222452v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2019.1706105" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603469v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loeuillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.159.0077" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Debachy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kurth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0491" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157845v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Guilbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2019.1605517" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Narme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Palisson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Cl&#233;siau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1533317519833844" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04098448v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Mecheri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noulhiane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000403" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2018.1539245" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Barbay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godefroy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canaple" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000492920" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367544v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Nizzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tasigiorgos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bueno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40137-017-0189-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367382v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raffard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux-Ninot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kamara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acx010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367456v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rossignol-Arifi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acx011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083216v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0376" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308777v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Senouci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pontzeele" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.03.024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308783v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2016.1265652" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0624" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308771v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Feuillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-016-4691-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;ger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bompaire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0392" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03593846v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marks" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouacha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Basset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2014.11.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222486v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Demeulemeester" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Kochman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2014.0298" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585700v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Omigie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.04.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240610v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clement" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01503" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577576v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclercq" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bugnicourt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.07.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03351397v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Szaffarczyk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ha Chau Tran" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.12-9680" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215340v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2013.763907" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03031463v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thibaut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Greene" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2013.04.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264016v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leclercq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quaglino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-4949.2012.00794.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK4T8381-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03854478v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Erkes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acr053" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471880v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Despretz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fabre-Thorpe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554790903339637" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215681v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mahieux-Laurent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galbrun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubrulle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2008.11.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04717998v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332294v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/bf03196770" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02436061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bartolomeo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Urbanski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0028-3932(03)00146-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332044v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fery" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Claes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brcg.2001.1401" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143116v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190393v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dornier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deneve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vincent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04067167v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.02.025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605645v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Cassagnaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Zielinski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Renard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.01.011" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759853v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julliette Palisson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04061150v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03227263v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543529v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543574v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543554v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Friscourt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sigaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222329v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088052v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094075v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03676894v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Remy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04751420v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chamoun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Almeida Ribeiro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Contenseaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mockley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03242492v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664786v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190399v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Forrierre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673830" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605643v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jissendi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerardin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Warembourg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.04.268" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088058v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.moron.2016.01" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143089v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gely-Nargeot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Lopis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664430v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543513v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215194v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gely-Nargeot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088078v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.moron.2016.01.0119" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470106v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088060v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quaglino" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Theunssens" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beaunieux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088064v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03782558v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Taillia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05017140v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094046v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marks-Delesalle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664524v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486532v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233;e Lopis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moroni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0837" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335074v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Willems" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Slama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Degraeve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radiguer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Michael" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0825" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Dormal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fleurion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2025.0826" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04718096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sansone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Di Martino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delecluse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cassarin-Grand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1172" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04603442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aluffi Pentini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pabjan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afad064" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03980853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Aubignat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roussel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardalan Aarabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lamy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Andriuta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.12.012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03705662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Holin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Allart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delecroix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kozlowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759410v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Ursu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cuzzubbo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000201083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03887817v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Manoli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chartaux-Danjou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delecroix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Daveluy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Torre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.01.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noab077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2020.1734809" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2020.100913" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222427v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delbeuck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pollet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pasquier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bombois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0891988720964253" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215223v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.06.134" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603469v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loeuillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.159.0077" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157845v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Guilbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2019.1605517" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215825v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Narme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Palisson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Cl&#233;siau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1533317519833844" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Debachy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kurth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0491" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222452v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2019.1706105" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04098448v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Mecheri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noulhiane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000403" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2018.1539245" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Barbay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Diouf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godefroy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canaple" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000492920" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367544v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Nizzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tasigiorgos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bueno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40137-017-0189-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367456v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rossignol-Arifi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kamara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acx011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03367382v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raffard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux-Ninot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acx010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083216v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0376" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308777v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Senouci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pontzeele" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.03.024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308783v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2016.1265652" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2016.0624" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308771v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Feuillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-016-4691-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;ger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Bompaire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0392" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03593846v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marks" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouacha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Basset" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2014.11.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222486v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Demeulemeester" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Kochman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2014.0298" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585700v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Omigie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.04.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240610v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clement" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01503" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577576v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclercq" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bugnicourt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.07.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03351397v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boucart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Szaffarczyk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ha Chau Tran" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.12-9680" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215340v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2013.763907" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03031463v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thibaut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Greene" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2013.04.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264016v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leclercq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quaglino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-4949.2012.00794.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KK4T8381-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03854478v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Erkes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acr053" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471880v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Despretz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fabre-Thorpe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554790903339637" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04717998v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215681v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mahieux-Laurent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galbrun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubrulle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2008.11.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332294v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/bf03196770" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02436061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bartolomeo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Urbanski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0028-3932(03)00146-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332044v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fery" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Claes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/brcg.2001.1401" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143116v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190393v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dornier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deneve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vincent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Beck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04067167v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.02.025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605645v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Cassagnaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Zielinski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Renard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.01.011" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759853v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julliette Palisson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04061150v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03227263v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543529v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543574v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543554v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Friscourt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sigaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03222329v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088052v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094075v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03676894v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Remy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04751420v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chamoun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Almeida Ribeiro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Contenseaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mockley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03242492v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664786v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190399v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Forrierre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673830" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605643v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jissendi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerardin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Warembourg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2023.04.268" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088058v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.moron.2016.01" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143089v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gely-Nargeot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233;e Lopis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664430v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543513v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03215194v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gely-Nargeot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470106v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088060v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quaglino" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Theunssens" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beaunieux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088064v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088078v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.moron.2016.01.0119" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03782558v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Taillia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05017140v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094046v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marks-Delesalle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664524v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>