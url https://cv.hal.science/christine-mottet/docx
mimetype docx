--- v0 (2026-03-22)
+++ v1 (2026-05-09)
@@ -1237,278 +1237,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversed size-dependent stabilization of ordered nanophases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bidimensional phases in Co–Pt surface alloys: A theoretical study of ordering and surface segregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Front</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pirart</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tréglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-09841-3⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 679, pp.128-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2018.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358141v1</w:t>
+                <w:t xml:space="preserve">hal-03547785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidimensional phases in Co–Pt surface alloys: A theoretical study of ordering and surface segregation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Front</w:t>
+                <w:t xml:space="preserve">Reversed size-dependent stabilization of ordered nanophases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pirart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Front</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rapetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Andreazza-Vignolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Legrand</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 679, pp.128-138. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2018.08.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09841-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547785v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order-disorder or phase-separation transition: Analysis of the Au-Pd system by the effective site energy model</w:t>
               </w:r>
@@ -1634,283 +1634,283 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magic compositions in Pd-Au nanoalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beien Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Front</w:t>
+                <w:t xml:space="preserve">Zhu Beien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Front Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hazar Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1107, pp.49-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comptc.2016.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547790v1</w:t>
+                <w:t xml:space="preserve">hal-01426928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magic compositions in Pd-Au nanoalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front Alexis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Beien Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Front</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazar Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1107, pp.49-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comptc.2016.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426928v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freezing and Melting of Silver Nanoparticles on Silica Substrate Using a Simple Interatomic Potential for Ag–SiO 2 Interaction on the Basis of ab Initio Calculations and Experimental Data</w:t>
               </w:r>
@@ -2000,103 +2000,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO adsorption-induced surface segregation and formation of Pd chains on AuPd(100) alloy: density functional theory based ising model and Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beien Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Creuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazar Guesmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120, pp.350-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2494,51 +2494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2585,103 +2585,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface segregation in AuPd alloys: Ab initio analysis of the driving forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Creuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Creuze</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hazar Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beien Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 639, pp.48 - 53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2952,51 +2952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Pd segregation and stabilization at edges of AuPd nano-clusters in the presence of CO: A combined DFT and DRIFTS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beien Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gode Thrimurthulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3703,77 +3703,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing nanoscale structural and order/disorder phase transitions of supported Co-Pt clusters under annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andreazza-Vignolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4056,670 +4056,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures of metal nanoparticles adsorbed on MgO(001). II. Ptand Pd</w:t>
+                <w:t xml:space="preserve">Structures of metal nanoparticles adsorbed on MgO(001). II. Pt and Pd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Goniakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Mottet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barcaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fortunelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 130 (17), pp.174703</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 130 (17), pp.174703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3121307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413542v1</w:t>
+                <w:t xml:space="preserve">hal-00425182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and shape effects on the order -&amp;gt; disorder phase transition in CoPt nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Ricolleau</w:t>
+                <w:t xml:space="preserve">Structures of metal nanoparticles adsorbed on MgO(001). II. Ptand Pd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Goniakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Langlois</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barcaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fortunelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 8, pp.940-946</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 130 (17), pp.174703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447726v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time icosahedral to fcc structure transition during CoPt nanoparticle formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size and shape effects on the order -&amp;gt; disorder phase transition in CoPt nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alloyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ricolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Oikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Penuelas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maurizio de Santis</w:t>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.940-946</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443733v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical studies of Palladium-Gold nanoclusters : Pd-Au clusters with up to 50 atoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Ferrando</w:t>
+                <w:t xml:space="preserve">Real-time icosahedral to fcc structure transition during CoPt nanoparticle formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Andreazza-Vignolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio de Santis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 167, pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2009-00931-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413544v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures of metal nanoparticles adsorbed on MgO(001). II. Pt and Pd</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Fortunelli</w:t>
+                <w:t xml:space="preserve">Theoretical studies of Palladium-Gold nanoclusters : Pd-Au clusters with up to 50 atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pittaway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.O. Paz-Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 130 (17), pp.174703. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, C113 (21), pp.9141-9152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00425182v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical molecular dynamics simulations for crystallization of metallic nanodroplets on MgO(100)</w:t>
               </w:r>
@@ -4757,51 +4757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Goniakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79 (16), pp.165438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4835,51 +4835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures of metal nanoparticles adsorbed on MgO(001). I. Ag and Au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4960,103 +4960,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and structural properties of CuAg and CoPt bimetallic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Alloyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Oikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 138, pp.375-391. </w:t>
@@ -5119,51 +5119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling structure and morphology of CoPt nanoparticles through dynamical or static coalescence effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Andreazza-Vignolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5378,51 +5378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and chemical ordering in CoPt nanoalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5758,51 +5758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferrando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, B110, n° 14, pp.7436-7442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6062,286 +6062,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Solid State Physics Concepts and X-Ray Absorption Spectroscopy to Understand DeNOx Catalysis</w:t>
+                <w:t xml:space="preserve">Interface structure of Ni nanoparticles on MgO (100) : a combined HRTEM and molecular dynamic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bazin</w:t>
+                <w:t xml:space="preserve">Sergio Sao-Joao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Goniakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John W. Lynch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Mottet</w:t>
+                <w:t xml:space="preserve">C.R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 61 (5), pp.677-689. </w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 600 (7), pp.L86-L90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst:2006006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2006.01.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431054v1</w:t>
+                <w:t xml:space="preserve">hal-00068031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface structure of Ni nanoparticles on MgO (100) : a combined HRTEM and molecular dynamic study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Solid State Physics Concepts and X-Ray Absorption Spectroscopy to Understand DeNOx Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.R. Henry</w:t>
+                <w:t xml:space="preserve">Dominique Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John W. Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Treglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2006.01.045⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61 (5), pp.677-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst:2006006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00068031v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting of metallic nanoclusters: alloying and support effects</w:t>
               </w:r>
@@ -6366,51 +6366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Goniakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7047,51 +7047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Goniakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Treglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7138,51 +7138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New trends in heterogeneous catalysis processes on metallic clusters from synchrotron radiation and theoretical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7246,51 +7246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New opportunities to understand heterogeneous catalysis processes on nanoscale bimetallic particles through synchrotron radiation and theoretical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7341,51 +7341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of the Platinum LIII Edge White Line Relative to Nanometer Scale Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7475,51 +7475,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-shell nanoparticles of Pd-Ni/MgO : structure and reactivity</w:t>
+                <w:t xml:space="preserve">Core-shell nanoparticles of Pd-Ni/MgO : structure and reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sao Joao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giorgio</w:t>
@@ -7539,108 +7539,108 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. R. Henry</w:t>
+                <w:t xml:space="preserve">C.-R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuropaCat VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Sofia, Bulgaria. 28 août - 01 septembre</w:t>
+              <w:t xml:space="preserve">EuropaCat VII, European Catalysis Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Sofia, Bulgaria. 4-9 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013139v1</w:t>
+                <w:t xml:space="preserve">hal-00013142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-shell nanoparticles of Pd-Ni/MgO : structure and reactivity</w:t>
+                <w:t xml:space="preserve">Core-shell nanoparticles of Pd-Ni/MgO : structure and reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sao Joao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giorgio</w:t>
@@ -7660,84 +7660,84 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.-R. Henry</w:t>
+                <w:t xml:space="preserve">C. R. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuropaCat VII, European Catalysis Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Sofia, Bulgaria. 4-9 septembre</w:t>
+              <w:t xml:space="preserve">EuropaCat VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Sofia, Bulgaria. 28 août - 01 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013142v1</w:t>
+                <w:t xml:space="preserve">hal-00013139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface Ni/MgO – agrégats ‘cœur-coquille' de Pd-Ni/MgO – structure et réactivité</w:t>
               </w:r>
@@ -8262,51 +8262,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7B9224F"/>
+    <w:nsid w:val="7A674D58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8493,51 +8493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-mottet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7084-911X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184027926" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387430v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Benzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mottet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ferrando" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184280" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Camilos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Varvenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00979G" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04097440v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Front" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp05829d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04285126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fd00113f" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814910v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Oucheriah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fd00116k" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521317v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02861-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abe07a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307140v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05701" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333837v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Hizi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Said" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tr&#233;glia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2020.121626" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358141v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pirart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Front" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rapetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09841-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547785v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2018.08.024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357985v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Creuze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Marinica" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.014108" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beien Zhu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Creuze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2016.12.023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Beien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Front Alexis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720749v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabrel Ngandjong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Puibasset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12084" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10158" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721340v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Clercq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giorgio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/6/064006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00290" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03188718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tr&#233;glia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.035407" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guesmi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP00491H" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01378430v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.04.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70L5F4X3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130361v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975047v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lopez-Lozano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Weissker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53702a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184658v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gode Thrimurthulu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delannoy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.08.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTX35SK7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Lozano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Weissker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Los" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697530v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bichara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellenq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribeiro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045335" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695999v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624852v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696840v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyhenex" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.180202" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892230v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Penuelas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lio C. N. Tolentino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.155453" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663567v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Engels" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovit Cagan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Manachini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Schuphan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC10055" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523848v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.155443" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413542v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jelea" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barcaro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortunelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447726v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricolleau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oikawa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443733v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Penuelas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00931-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413544v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pittaway" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.O. Paz-Borbon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Johnston" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arslan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrando" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425182v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3121307" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413534v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.165438" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413541v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Levi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kuntova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nita" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303641v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bouar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B705912B" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DD2S2R87-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303817v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C.N. Tolentino" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Santis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.115502" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braems" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Treglia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175325v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175303v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303642v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roussel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293171v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Noguera" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200541456" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GDVSJ307-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126786v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moreno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431054v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Lynch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2006006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068031v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao-Joao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Henry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.01.045" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRTQTHKL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017243v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baletto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.30.303-313" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5PW2HCJL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017225v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouahab" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035421" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017245v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.10.096" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGMHGXW0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442861v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;toublon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.185501" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004937v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004925v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2004.05.083" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MDL8V9F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005840v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1411590310001622473" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00442981v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynch John" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00442985v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431073v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E . Sayers" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Rehr" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013139v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao Joao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Henry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013142v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-R. Henry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013155v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038203v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Treglia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Goyhenex" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Legrand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducastelle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4014-6_5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8372410A43B9D2B733EEBABE61F85BD35F7F0439/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288455v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Breyton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gatti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-mottet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7084-911X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184027926" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387430v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Benzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mottet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Ferrando" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184280" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Camilos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Varvenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00979G" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04097440v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Front" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp05829d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04285126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fd00113f" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814910v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Oucheriah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fd00116k" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521317v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02861-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abe07a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307140v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05701" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333837v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Hizi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Said" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tr&#233;glia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2020.121626" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2018.08.024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pirart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Front" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rapetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09841-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357985v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Creuze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Marinica" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.014108" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426928v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Beien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Front Alexis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Creuze" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2016.12.023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beien Zhu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720749v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabrel Ngandjong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Puibasset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12084" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10158" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721340v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Clercq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giorgio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/6/064006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00290" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03188718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tr&#233;glia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.035407" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guesmi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP00491H" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01378430v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.04.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70L5F4X3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130361v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975047v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lopez-Lozano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Weissker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53702a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184658v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gode Thrimurthulu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delannoy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.08.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTX35SK7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Lozano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Weissker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Los" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697530v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bichara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellenq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribeiro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045335" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695999v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624852v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696840v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyhenex" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.180202" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892230v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Penuelas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lio C. N. Tolentino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.155453" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663567v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Engels" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovit Cagan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Manachini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Schuphan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC10055" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523848v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.155443" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425182v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jelea" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barcaro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortunelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3121307" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413542v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447726v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricolleau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oikawa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443733v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Penuelas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00931-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413544v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pittaway" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.O. Paz-Borbon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Johnston" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arslan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrando" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413534v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.165438" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413541v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Levi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kuntova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nita" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303641v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bouar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B705912B" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DD2S2R87-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303817v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C.N. Tolentino" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Santis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.115502" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braems" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Treglia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175325v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175303v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303642v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roussel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293171v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Noguera" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200541456" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GDVSJ307-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126786v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moreno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068031v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao-Joao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Henry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.01.045" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRTQTHKL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431054v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Lynch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2006006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017243v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baletto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.30.303-313" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5PW2HCJL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017225v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouahab" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035421" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017245v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.10.096" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGMHGXW0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442861v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;toublon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.185501" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004937v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004925v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2004.05.083" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MDL8V9F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005840v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1411590310001622473" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00442981v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynch John" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00442985v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431073v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E . Sayers" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Rehr" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013142v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao Joao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-R. Henry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013139v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Henry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013155v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038203v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Treglia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Goyhenex" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Legrand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducastelle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4014-6_5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8372410A43B9D2B733EEBABE61F85BD35F7F0439/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288455v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Breyton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gatti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>