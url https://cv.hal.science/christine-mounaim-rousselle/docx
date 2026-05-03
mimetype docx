--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -93,6386 +93,6403 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (118)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (119)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Polarization Ratio with Structured Laser Illumination Planar Imaging for Flash Boiling Ammonia Spray</w:t>
+                <w:t xml:space="preserve">Modeling of ammonia under-expanded jets for application in advanced propulsion systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utkarsha Sugriv Sonawane</w:t>
+                <w:t xml:space="preserve">Francesco Duronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Garcia</w:t>
+                <w:t xml:space="preserve">Michele Battistoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassily Kornienko</w:t>
+                <w:t xml:space="preserve">Andrea Di Mascio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hespel Camille</w:t>
+                <w:t xml:space="preserve">Jacopo Zembi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rousselle</w:t>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 257, pp.128268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2026062388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.128268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05573391v1</w:t>
+                <w:t xml:space="preserve">hal-05588771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Ammonia Direct Injection for Internal Combustion Engine Application: A Review</w:t>
+                <w:t xml:space="preserve">Application of Polarization Ratio with Structured Laser Illumination Planar Imaging for Flash Boiling Ammonia Spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mounaim-Rousselle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Utkarsha Sugriv Sonawane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassily Kornienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hespel Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications in Energy and Combustion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaecs.2025.100388⟩</w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2026062388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262968v1</w:t>
+                <w:t xml:space="preserve">hal-05573391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future of internal combustion engines using sustainable, scalable, and storable E-fuels and biofuels for decarbonizing transport and enabling advanced combustion technologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental Characterization of Superheated Ammonia Spray From a Single-Hole Spray M Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Bjørgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pecs.2025.101236⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4068259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364930v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of combustion technologies for ammonia-diesel compression ignition engines: Approaches to achieving high ammonia substitution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accounting for buoyancy and ignition influence in the experimental measurement of laminar flame speeds and Markstein lengths from spherical ammonia/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuxiao Qiu</w:t>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">You Zhang</w:t>
+                <w:t xml:space="preserve">Roman Glaznev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanyuan Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+                <w:t xml:space="preserve">Heinz Pitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Beeckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11708-025-1017-1⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41, pp.105891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224863v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Combustion of Carbon-free Fuels I ̶ Mini Review of Spherically Expanding Premixed Turbulent Ammonia Flames</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Potential impacts of ammonia/hydrogen on engine lubricants: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Doncoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Giarracca-Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Cologon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the Combustion Society of Japan</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (6), pp.884-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11708-025-1031-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20619/jcombsj.67.219_34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05253983v1</w:t>
+                <w:t xml:space="preserve">hal-05214242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impacts of ammonia/hydrogen on engine lubricants: A review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence of flash boiling on ammonia spray characteristics under different superheat degrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utkarsha Sonawane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Spray and Combustion Dynamics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Special issue: 13th Mediterranean Combustion Symposium, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17568277251400187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11708-025-1031-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05214242v1</w:t>
+                <w:t xml:space="preserve">hal-05412788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of flash boiling on ammonia spray characteristics under different superheat degrees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Future of internal combustion engines using sustainable, scalable, and storable E-fuels and biofuels for decarbonizing transport and enabling advanced combustion technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avinash Kumar Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Dhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Spray and Combustion Dynamics </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 110, pp.101236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pecs.2025.101236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17568277251400187⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05412788v1</w:t>
+                <w:t xml:space="preserve">hal-05364930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of Superheated Ammonia Spray From a Single-Hole Spray M Injector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulent Combustion of Carbon-free Fuels I ̶ Mini Review of Spherically Expanding Premixed Turbulent Ammonia Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Bjørgen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4068259⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the Combustion Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ISSN 2424-1687, 67 (219), pp.34-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20619/jcombsj.67.219_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115688v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for buoyancy and ignition influence in the experimental measurement of laminar flame speeds and Markstein lengths from spherical ammonia/air flames</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of combustion technologies for ammonia-diesel compression ignition engines: Approaches to achieving high ammonia substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Beeckmann</w:t>
+                <w:t xml:space="preserve">Yuanqing Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bréquigny</w:t>
+                <w:t xml:space="preserve">Yuxiao Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105891⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11708-025-1017-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321897v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Characterization of Lubricant Base Oil Oxidation Using Operando Headspace Chromatography and Rancimat</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A comprehensive chemical kinetic modeling and experimental study of NH3−methanol/ethanol combustion towards net-zero CO2 emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Prasad Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binod Raj Giri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Aljohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c02751⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 274, pp.113954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232231v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive chemical kinetic modeling and experimental study of NH3−methanol/ethanol combustion towards net-zero CO2 emissions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Characterization of Lubricant Base Oil Oxidation Using Operando Headspace Chromatography and Rancimat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Doncoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Cologon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Giarracca-Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113954⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (36), pp.17552-17564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c02751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918617v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of combustion development and pollutant emissions of a spark ignition engine fueled by ammonia and ammonia-hydrogen blends</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liquid Ammonia Direct Injection for Internal Combustion Engine Application: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lanni</w:t>
+                <w:t xml:space="preserve">Christine Mounaim-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hespel Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Contino</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonawane Utkarsha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 85, pp.191-199. </w:t>
+              <w:t xml:space="preserve">Applications in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.08.210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaecs.2025.100388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695278v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and air quality impact of using ammonia as an alternative shipping fuel</w:t>
+                <w:t xml:space="preserve">Experimental and numerical ignition delay times comparison for ammonia mechanisms at high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony y H Wong</w:t>
+                <w:t xml:space="preserve">Florian Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelle E Selin</w:t>
+                <w:t xml:space="preserve">Yann Fenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian D Eastham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiqi Zhang</w:t>
+                <w:t xml:space="preserve">Yahia Haidous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, environmental research letters, 19, </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ad5d07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700092v1</w:t>
+                <w:t xml:space="preserve">hal-04695271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar burning velocity of NH3/NO/N2 mixtures: An experimental and numerical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Numerical Study of the Laminar Burning Velocity of Biogas–Ammonia–Air Premixed Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Monnier</w:t>
+                <w:t xml:space="preserve">Adnane Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105266⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (2), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17020319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695259v1</w:t>
+                <w:t xml:space="preserve">hal-04382930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical ignition delay times comparison for ammonia mechanisms at high pressure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laminar burning velocity of NH3/NO/N2 mixtures: An experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Fenard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Noé Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105625. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105625⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695271v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Study of the Laminar Burning Velocity of Biogas–Ammonia–Air Premixed Flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Turbulent partially cracked ammonia/air premixed spherical flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnane Soulé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
+                <w:t xml:space="preserve">C. Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en17020319⟩</w:t>
+              <w:t xml:space="preserve">Fuel Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.100126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfueco.2024.100126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382930v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical study of ammonia combustion in spark-ignition and reactive-fuel pilot-ignition engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Sforza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ballerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Sforza</w:t>
+                <w:t xml:space="preserve">Federico Ramognino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Ballerini</w:t>
+                <w:t xml:space="preserve">Andrea Schirru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Lucchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18573/jae.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent partially cracked ammonia/air premixed spherical flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate and air quality impact of using ammonia as an alternative shipping fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony y H Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle E Selin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zitouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+                <w:t xml:space="preserve">Sebastian D Eastham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mounaïm-Rousselle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yiqi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20, pp.100126. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, environmental research letters, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfueco.2024.100126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ad5d07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906210v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Ammonia Spray with a GDI Engine Injector</w:t>
+                <w:t xml:space="preserve">Assessment of combustion development and pollutant emissions of a spark ignition engine fueled by ammonia and ammonia-hydrogen blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Zembi</w:t>
+                <w:t xml:space="preserve">G. d'Antuono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Battistoni</w:t>
+                <w:t xml:space="preserve">Enzo Galloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrial Pandal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ronan Pelé</w:t>
+                <w:t xml:space="preserve">D. Lanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ammonia Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18573/jae.13⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 85, pp.191-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.08.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181848v1</w:t>
+                <w:t xml:space="preserve">hal-04695278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of a producer gas from sewage sludge gasification enriched with ammonia in a spark-ignition engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Performances and pollutant emissions of spark ignition engine using direct injection for blends of ethanol/ammonia and pure ammonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Mounaïm-Rousselle</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2023.106731⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.146808742311706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14680874231170661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012734v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hydrogen and methane addition in laminar ammonia premixed flame on burning velocity, Lewis number and Markstein length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mounaїm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 253, pp.112786. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low- and intermediate-temperature ammonia/hydrogen oxidation in a flow reactor: Experiments and a wide-range kinetic modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Stagni</w:t>
+                <w:t xml:space="preserve">Effect of ABE and butanol blends with n-dodecane in different volume ratios on diesel combustion and soot characteristics in ECN spray a conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suphaporn Arunthanayothin</w:t>
+                <w:t xml:space="preserve">Chetankumar Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dehue</w:t>
+                <w:t xml:space="preserve">Ob Nilaphai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tung Lam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.144577⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 345, pp.128099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168266v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ABE and butanol blends with n-dodecane in different volume ratios on diesel combustion and soot characteristics in ECN spray a conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Hespel</w:t>
+                <w:t xml:space="preserve">Low- and intermediate-temperature ammonia/hydrogen oxidation in a flow reactor: Experiments and a wide-range kinetic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Stagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chetankumar Patel</w:t>
+                <w:t xml:space="preserve">Suphaporn Arunthanayothin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ob Nilaphai</w:t>
+                <w:t xml:space="preserve">Mathilde Dehue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tung Lam Nguyen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128099⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 471, pp.144577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.144577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048849v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances and pollutant emissions of spark ignition engine using direct injection for blends of ethanol/ammonia and pure ammonia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical comparison of currently available reaction mechanisms for laminar flame speed in 70/30 (%vol.) NH3/H2 flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Alnasif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mashruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kovaleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14680874231170661⟩</w:t>
+              <w:t xml:space="preserve">Applications in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.100139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaecs.2023.100139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167738v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical comparison of currently available reaction mechanisms for laminar flame speed in 70/30 (%vol.) NH3/H2 flames</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Experimental study of RCCI engine -Ammonia combustion with diesel pilot injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolo Frapolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications in Energy and Combustion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaecs.2023.100139⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18573/jae.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402622v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of RCCI engine -Ammonia combustion with diesel pilot injection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Performances of a producer gas from sewage sludge gasification enriched with ammonia in a spark-ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ammonia Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18573/jae.6⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 171, pp.106731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2023.106731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069152v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiparameter investigation of syngas/diesel dual-fuel engine performance and emissions with various syngas compositions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Numerical Study of Ammonia Spray with a GDI Engine Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Zembi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrial Pandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.123736⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18573/jae.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607884v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of SI engine combustion with ammonia as fuel: Effect of ammonia dissociation prior to combustion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A multiparameter investigation of syngas/diesel dual-fuel engine performance and emissions with various syngas compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rabello de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Dumand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfueco.2022.100058⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 318, pp.123736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.123736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759457v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar flame speed of ethanol/ammonia blends–An experimental and kinetic study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of SI engine combustion with ammonia as fuel: Effect of ammonia dissociation prior to combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pelé Ronan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
+                <w:t xml:space="preserve">J. Bouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10, pp.100052. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfueco.2022.100052⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 11, pp.100058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfueco.2022.100058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560805v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion performances of premixed ammonia/hydrogen/air laminar and swirling flames for a wide range of equivalence ratios</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laminar flame speed of ethanol/ammonia blends–An experimental and kinetic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.E. Zitouni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pelé Ronan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Valera-Medina</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.09.165⟩</w:t>
+              <w:t xml:space="preserve">Fuel Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.100052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfueco.2022.100052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799834v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent flame speed and morphology of pure ammonia flames and blends with methane or hydrogen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Combustion performances of premixed ammonia/hydrogen/air laminar and swirling flames for a wide range of equivalence ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mashruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mounaїm-Rousselle</w:t>
+                <w:t xml:space="preserve">C. Mounaim-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valera-Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.179⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.09.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791714v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Flame Speed of a Gasoline surrogate in conditions representative of modern downsized Spark-Ignition engine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Turbulent flame speed and morphology of pure ammonia flames and blends with methane or hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+                <w:t xml:space="preserve">Christine Mounaїm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 240, pp.112041. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (2), pp.2269-2278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559599v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar flame speed of different syngas compositions for varying thermodynamic conditions</w:t>
+                <w:t xml:space="preserve">Turbulent Flame Speed of a Gasoline surrogate in conditions representative of modern downsized Spark-Ignition engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Rabello de Castro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">M. Di Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Dufitumukiza</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 301, pp.121025. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 240, pp.112041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.121025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03237009v1</w:t>
+                <w:t xml:space="preserve">hal-03559599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating Limits for Ammonia Fuel Spark-Ignition Engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Review on Ammonia as a Potential Fuel: From Synthesis to Economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valera-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Dumand</w:t>
+                <w:t xml:space="preserve">F. Amer-Hatem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Houillé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Azad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dedoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14144141⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (9), pp.6964-7029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c03685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282338v1</w:t>
+                <w:t xml:space="preserve">hal-03510006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of ammonia fuel in a spark assisted compression Ignition engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">New One Shot Engine Validation Based on Aerodynamic Characterization and Preliminary Combustion Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14680874211038726⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (4), pp.1417-1436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-020-00185-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519268v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Study on Ammonia Spray Characteristics with a CurrentGDI Engine Injector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (3), pp.253-271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/fuels2030015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on Ammonia as a Potential Fuel: From Synthesis to Economics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Operating Limits for Ammonia Fuel Spark-Ignition Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Valera-Medina</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dumand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Amer-Hatem</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Houillé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c03685⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue Ammonia as an Energy Carrier, 14 (14), pp.4141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14144141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510006v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New One Shot Engine Validation Based on Aerodynamic Characterization and Preliminary Combustion Tests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Performance of ammonia fuel in a spark assisted compression Ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dumand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 106 (4), pp.1417-1436. </w:t>
+              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (5), pp.146808742110387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10494-020-00185-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/14680874211038726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874822v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the ECN spray A in different facilities. Part 1: boundary conditions characterization</w:t>
+                <w:t xml:space="preserve">Laminar flame speed of different syngas compositions for varying thermodynamic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moez Ben Houidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Hespel</w:t>
+                <w:t xml:space="preserve">Ricardo Rabello de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Bardi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.P. Dufitumukiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2020023⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 301, pp.121025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.121025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813373v1</w:t>
+                <w:t xml:space="preserve">hal-03237009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on ammonia/hydrogen/air combustion in spark ignition engine conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the ECN spray A in different facilities. Part 2: spray vaporization and combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Ben Houidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Lhuillier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugo Ajrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Haidous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 269, pp.117448. </w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75, pp.78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.117448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2020070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498694v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of exhaust gas recirculation composition on soot in ECN spray A conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation on ammonia combustion behavior in a spark-ignition engine by means of laminar and turbulent expanding flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2020028⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (4), pp.5859-5868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.08.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813376v1</w:t>
+                <w:t xml:space="preserve">hal-02965745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Main results from Engine Combustion Network – France project: characterization of new experimental facilities and study of Diesel evaporation and combustion processes using advanced optical diagnostics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the ECN spray A in different facilities. Part 1: boundary conditions characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Ben Houidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rousselle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Bardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ob Nilaphai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Malbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 75, pp.E1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2020080⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 75, pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2020023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054115v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on ammonia combustion behavior in a spark-ignition engine by means of laminar and turbulent expanding flames</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effect of exhaust gas recirculation composition on soot in ECN spray A conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Lam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.08.058⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75, pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2020028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965745v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the ECN spray A in different facilities. Part 2: spray vaporization and combustion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Main results from Engine Combustion Network – France project: characterization of new experimental facilities and study of Diesel evaporation and combustion processes using advanced optical diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 75, pp.78. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 75, pp.E1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2020080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst/2020070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02983495v1</w:t>
+                <w:t xml:space="preserve">hal-03054115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia as fuel for low-carbon spark-ignition engines of tomorrow's passenger cars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental study on ammonia/hydrogen/air combustion in spark ignition engine conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Mechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmech.2020.00070⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 269, pp.117448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.117448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934523v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and modeling study of ammonia with enriched oxygen content and ammonia/hydrogen laminar flame speed at elevated pressure and temperature</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ammonia as fuel for low-carbon spark-ignition engines of tomorrow's passenger cars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmech.2020.00070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.197⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02934520v1</w:t>
+                <w:t xml:space="preserve">hal-02934523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Turbulent Burning Velocity Measurements by Schlieren Technique, for High Pressure Isooctane-Air Premixed Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Endouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 192 (3), pp.416-432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00102202.2019.1566226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the driving processes of Diesel spray injection through mixture fraction and velocity field measurements at ECN Spray A</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles M Bruneaux</w:t>
+                <w:t xml:space="preserve">An experimental and modeling study of ammonia with enriched oxygen content and ammonia/hydrogen laminar flame speed at elevated pressure and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Prasad Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart Somers</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amanda Alves Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2020-01-0831⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (2), pp.2163-2174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877268v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butanol and gasoline-like blend combustion characteristics for injection conditions of gasoline compression ignition combustion mode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Hespel</w:t>
+                <w:t xml:space="preserve">Identifying the driving processes of Diesel spray injection through mixture fraction and velocity field measurements at ECN Spray A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Malbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles M Bruneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinh Long Hoang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Bart Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyle M Pickett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116115⟩</w:t>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.SAE 2020-01-0831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2020-01-0831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967420v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of TRF-E as gasoline surrogate through an experimental laminar burning speed investigation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Butanol and gasoline-like blend combustion characteristics for injection conditions of gasoline compression ignition combustion mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Lam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Long Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 253, pp.1578-1588. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.05.081⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 258, pp.116115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150886v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bivariate 2D Empirical mode decomposition for analyzing instantaneous turbulent velocity field in unsteady flows Experiments in Fluids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Validation of TRF-E as gasoline surrogate through an experimental laminar burning speed investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60 (8), pp.131. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 253, pp.1578-1588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-019-2775-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.05.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337309v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on laminar burning velocities of ammonia/hydrogen/air mixtures at elevated temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 263, pp.116653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6500,6640 +6517,6666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study on turbulent premixed expanding flames using simultaneously Schlieren and tomography techniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Bivariate 2D Empirical mode decomposition for analyzing instantaneous turbulent velocity field in unsteady flows Experiments in Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.12.018⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (8), pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-019-2775-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893580v1</w:t>
+                <w:t xml:space="preserve">hal-03337309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference natural gas flames at nominally autoignitive engine-relevant conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Krisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghu Sivaramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline H. Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of thermodiffusive and hydrodynamic mechanisms on the cellular instability of syngas fuel blended with CH 4 or CO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lapalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Seers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 193, pp.481-490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent burning characteristics of FACE-C gasoline and TPRF blend associated with the same RON at elevated pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mannaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.H. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 95, pp.104-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2018.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray and combustion characterizations of ABE/Dodecane blend in comparison to alcohol/Dodecane blends at high-pressure and high-temperature conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Nilaphai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chanchaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 225, pp.542 - 553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.03.184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone Seeding Effect on the Ignition Event in HCCI Combustion of Gasoline-Ethanol Blends</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">An experimental study on turbulent premixed expanding flames using simultaneously Schlieren and tomography techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Endouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95, pp.11 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.12.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4271/2017-01-0727⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01893617v1</w:t>
+                <w:t xml:space="preserve">hal-01893580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolating the effects of reactivity stratification in reactivity-controlled compression ignition with iso-octane and n -heptane on a light-duty multi-cylinder engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Wissink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Pb Musculus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (9), pp.907-926. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1468087417732898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RCCI Combustion Regime Transitions in a Single-Cylinder Optical Engine and a Multi-Cylinder Metal Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Wissink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethan Eagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE International Journal of Engines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (5), pp.2392-2413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2017-24-0088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">0D modeling aspects of flame stretch in spark ignition engines and comparison with experimental results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ozone Seeding Effect on the Ignition Event in HCCI Combustion of Gasoline-Ethanol Blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Caillol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+                <w:t xml:space="preserve">Ida Truedsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 179, pp.401 - 412. </w:t>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4271/2017-01-0727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934602v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lewis number and Markstein length effects on turbulent expanding flames in a spherical vessel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">0D modeling aspects of flame stretch in spark ignition engines and comparison with experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokratis Demesoukas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2015.08.021⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 179, pp.401 - 412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340395v1</w:t>
+                <w:t xml:space="preserve">hal-01934602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion, Performance and Emission Analysis of an Oxygen-Controlling Downsized SI Engine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Lewis number and Markstein length effects on turbulent expanding flames in a spherical vessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 71 (4), pp.49. </w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst/2015035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2015.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597165v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: IFP Energies nouvelles International Conference LES4ICE 2014 – Large-Eddy Simulation for Internal Combustion Engine Flows</w:t>
+                <w:t xml:space="preserve">Combustion, Performance and Emission Analysis of an Oxygen-Controlling Downsized SI Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Angelberger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">J.X. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 71 (1), pp.E1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2015048⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 71 (4), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2015035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707469v1</w:t>
+                <w:t xml:space="preserve">hal-01597165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Combustion Characteristics of Magnesium and Aluminum Powders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Lomba</w:t>
+                <w:t xml:space="preserve">Fuel performances in Spark-Ignition (SI) engines: Impact of flame stretch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Bernard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102202.2016.1211871⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858479v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel performances in Spark-Ignition (SI) engines: Impact of flame stretch</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Comparison of Combustion Characteristics of Magnesium and Aluminum Powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Lomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.01.005⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 188 (11-12), pp.1857 - 1877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2016.1211871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340392v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening Method for Fuels in Homogeneous Charge Compression Ignition Engines: Application to Valeric Biofuels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: IFP Energies nouvelles International Conference LES4ICE 2014 – Large-Eddy Simulation for Internal Combustion Engine Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Masurier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Angelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (1), pp.607 - 614. </w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (1), pp.E1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b02300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2015048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893526v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of an Ozone Generator to Control the Homogeneous Charge Compression Ignition Combustion Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">Screening Method for Fuels in Homogeneous Charge Compression Ignition Engines: Application to Valeric Biofuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2015-24-2456⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (1), pp.607 - 614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b02300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233979v1</w:t>
+                <w:t xml:space="preserve">hal-01893526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar burning velocities of premixed nitromethane/air flames: an experimental and kinetic modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (1), pp.703-710. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of jet propellant-8 to premixed charge ignition combustion in a single-cylinder diesel engine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Application of an Ozone Generator to Control the Homogeneous Charge Compression Ignition Combustion Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (1), pp.92-103. </w:t>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.SAE 2015-24-2456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1468087414561275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4271/2015-24-2456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233972v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion Characteristics of Two Biogenic Volatile Organic Compounds: L-Fenchone and 3-Hexen-1-OL</w:t>
+                <w:t xml:space="preserve">Application of jet propellant-8 to premixed charge ignition combustion in a single-cylinder diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Coudour</w:t>
+                <w:t xml:space="preserve">Y. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102202.2014.934568⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (1), pp.92-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1468087414561275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269921v1</w:t>
+                <w:t xml:space="preserve">hal-01233972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion and Emissions Characteristics of Valeric Biofuels in a Compression Ignition Engine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+                <w:t xml:space="preserve">Combustion Characteristics of Two Biogenic Volatile Organic Compounds: L-Fenchone and 3-Hexen-1-OL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Garo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EY.1943-7897.0000161⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 186 (10-11), pp.1284-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2014.934568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020090v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Laminar Burning Speeds and Markstein Lengths of p -Cymene/Air Mixtures Using Three Models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Combustion and Emissions Characteristics of Valeric Biofuels in a Compression Ignition Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Energy Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Innovative Technologies on Combustion of Biofuels in Engines: Issues and Challenges, 140 (3), pp.A4014013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EY.1943-7897.0000161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102202.2014.883224⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03219901v1</w:t>
+                <w:t xml:space="preserve">hal-02020090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ozone on the combustion of n-heptane in a HCCI Engine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Determination of Laminar Burning Speeds and Markstein Lengths of p -Cymene/Air Mixtures Using Three Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.05.042⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 186 (4-5), pp.490-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2014.883224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00770958v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of nitric oxide effect on the ignition of iso-octane in a single cylinder HCCI engine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Experimental characteristics of turbulent premixed flame in a boosted Spark-Ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34, pp.2941-2949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.02.028⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836636v1</w:t>
+                <w:t xml:space="preserve">hal-00770957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characteristics of turbulent premixed flame in a boosted Spark-Ignition engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+                <w:t xml:space="preserve">Experimental and numerical analysis of nitric oxide effect on the ignition of iso-octane in a single cylinder HCCI engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Luchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Landry</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gianluca d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 34, pp.2941-2949. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (8), pp.1476-1483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770957v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion Characteristics of p-cymene Possibly Involved in Accelerating Forest Fires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence of ozone on the combustion of n-heptane in a HCCI Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Higelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, In press. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (2), pp.3005-3012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102202.2013.795557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848348v1</w:t>
+                <w:t xml:space="preserve">hal-00770958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of O2-enriched intake air with CO2 dilution on the combustion process of an optically accessible spark-ignition engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Seers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (1), pp.34-44. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1468087412442122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of laminar burning velocity for butanol/iso-octane and ethanol/iso-octane blends for different initial pressures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Combustion Characteristics of p-cymene Possibly Involved in Accelerating Forest Fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Moréac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, In press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2013.795557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773098v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Physical Fuel Properties on the Injection Rate in a Diesel Injector</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental determination of laminar burning velocity for butanol/iso-octane and ethanol/iso-octane blends for different initial pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Houille</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Guillaume Broustail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Seers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 96, pp.153-160. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 106, pp.310-317</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00662703v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and detailed kinetic modeling study of ethyl pentanoate (ethyl valerate) oxidation in a JSR and laminar burning velocities in a spherical combustion chamber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Laminar burning velocities of C4 to C7 ethyl esters in a spherical combustion chamber: Experiment and detailed kinetic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 26 (8), pp.4735-4748. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ef300581q⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 26 (11), pp.6669-6677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef301254q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765520v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of emission and laminar burning speeds of α-pinene</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">INFLUENCE OF FUEL PROPERTIES ON THE DIESEL INJECTION PROCESS IN NONVAPORIZING CONDITIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Dernotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 159 (4), pp.1385-1392. </w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (6), pp.461-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2012004401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00771557v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIE And Flame Velocity Of Partially Oxidised Aluminium Dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.S0950-4230(11)00191-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jlp.2011.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EGR stratification to control Diesel HCCI combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu André</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13, pp.429-447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1468087412438338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar burning velocities of C4 to C7 ethyl esters in a spherical combustion chamber: Experiment and detailed kinetic modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Experimental determination of emission and laminar burning speeds of α-pinene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159 (4), pp.1385-1392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef301254q⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00759697v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE OF FUEL PROPERTIES ON THE DIESEL INJECTION PROCESS IN NONVAPORIZING CONDITIONS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Flame Speeds of α-Pinene/Air and Limonene/Air Mixtures Involved in Accelerating Forest Fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (6), pp.461-492. </w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 184 (10-11), pp.1397-1411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2012004401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2012.690304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760376v1</w:t>
+                <w:t xml:space="preserve">hal-00759696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame Speeds of α-Pinene/Air and Limonene/Air Mixtures Involved in Accelerating Forest Fires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Comparison of regulated and non-regulated pollutants with iso-octane/butanol and iso-octane/ethanol blends in a port-fuel injection Spark-Ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broustail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Seers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94, pp.251-261</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759696v1</w:t>
+                <w:t xml:space="preserve">hal-00772718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of regulated and non-regulated pollutants with iso-octane/butanol and iso-octane/ethanol blends in a port-fuel injection Spark-Ignition engine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Pinus pinea emissions and combustion characteristics of limonene potentially involved in accelerating forest fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57, pp.92-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2012.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772718v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinus pinea emissions and combustion characteristics of limonene potentially involved in accelerating forest fires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental and detailed kinetic modeling study of ethyl pentanoate (ethyl valerate) oxidation in a JSR and laminar burning velocities in a spherical combustion chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casimir Togbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (8), pp.4735-4748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef300581q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2012.02.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00848349v1</w:t>
+                <w:t xml:space="preserve">hal-00765520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of ethyl acetate, ethyl propionate and ethyl butanoate in a HCCI engine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Influence of Physical Fuel Properties on the Injection Rate in a Diesel Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Dernotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jeanmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25 (3), pp.998-1003. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 96, pp.153-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef101602q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2011.11.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836632v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion Characteristics of Tricomponent Fuel Blends of Ethyl Acetate, Ethyl Propionate, and Ethyl Butyrate in Homogeneous Charge Compression Ignition (HCCI)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effects of hydrogen addition under lean and diluted conditions on combustion characteristics and emissions in a spark-ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Tahtouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jeanmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.466-483</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef200193q⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00612197v1</w:t>
+                <w:t xml:space="preserve">hal-00657827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-ignition and combustion characteristics in HCCI and JSR using 1 butanol/n-heptane and ethanol/n-heptane blends</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Experimental estimate of the laminar burning velocity of iso-octane in oxygen-enriched and CO2-diluted air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.07.016⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 158 (12), pp 2375-2383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612067v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental estimate of the laminar burning velocity of iso-octane in oxygen-enriched and CO2-diluted air</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental determination of laminar burning velocity for butanol and ethanol iso-octane blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broustail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Seers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 158 (12), pp 2375-2383. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 90 (1), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2010.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00612073v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hydrogen addition under lean and diluted conditions on combustion characteristics and emissions in a spark-ignition engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Laminar premixed flame characteristics of hydrogen blended iso-octane-air-nitrogen mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Tahtouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12, pp.466-483</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.985-991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657827v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of laminar burning velocity for butanol and ethanol iso-octane blends</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Experimental and detailed kinetic modeling study of 1-pentanol oxidation in a JSR and combustion in a bomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casimir Togbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2010.09.021⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (1), pp.367-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657842v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar premixed flame characteristics of hydrogen blended iso-octane-air-nitrogen mixtures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Combustion Characteristics of Tricomponent Fuel Blends of Ethyl Acetate, Ethyl Propionate, and Ethyl Butyrate in Homogeneous Charge Compression Ignition (HCCI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jeanmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (4), pp.1497-1503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef200193q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657829v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and detailed kinetic modeling study of 1-pentanol oxidation in a JSR and combustion in a bomb</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of ethyl acetate, ethyl propionate and ethyl butanoate in a HCCI engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jeanmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 33 (1), pp.367-374. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (3), pp.998-1003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ef101602q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657847v1</w:t>
+                <w:t xml:space="preserve">hal-00836632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear effects of stretch on the flame front propagation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Auto-ignition and combustion characteristics in HCCI and JSR using 1 butanol/n-heptane and ethanol/n-heptane blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peerawat Saisirirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casimir Togbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somchai Chanchaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (Issue 2), pp 3007-3014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612108v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar premixed flame characteristics of hydrogen blended iso-octanee-air-nitrogen mixtures</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corrigendum to “An experimental and kinetic modeling study of n-butanol combustion” [Combust. Flame 156 (2009) 852–864]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Sarathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Togbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157 (4), pp.837-838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2009.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612081v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “An experimental and kinetic modeling study of n-butanol combustion” [Combust. Flame 156 (2009) 852–864]</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laminar premixed flame characteristics of hydrogen blended iso-octanee-air-nitrogen mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Tahtouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36, pp.985</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020307v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Butanol–Gasoline Blends in a Port Fuel-injection, Spark-Ignition Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dernotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Seers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 65 (2), pp.345-351. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2009034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic Measurements of Low-Temperature Heat Release for Homogeneous Combustion Compression Ignition (HCCI) n-Heptane/Alcohol Mixture Combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peerawat Saisirirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somchai Chanchaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24, pp.5404-5409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ef100938u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00612145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of the Initial Stages of Flame Propagation in a Spark-Ignition Engine: Effects of Fuel, Hydrogen Addition and Nitrogen Dilution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Tahtouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE International Journal of Engines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, V119-3, pp.2010-01-1451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discharge coefficients for a diesel injector during cold starting conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Nonlinear effects of stretch on the flame front propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Tahtouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomisation and Spray</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157 (10), pp.1825-1832</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618045v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Flame and OH* Natural Emissions of n-Heptane Combustion in a Homogeneous Charge Compression Ignition (HCCI) Engine: Effect of Burnt Gas Dilution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Effect of Dilution by Nitrogen and/or Carbon Dioxide on Methane and Iso-Octane Air Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23 (3), pp.1406-1411. </w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 181 (6), pp.813-827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef800533c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00102200902864662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618048v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental and kinetic modeling study of n-butanol combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Sarathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Thomson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Togbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 156 (4), pp.852-864. </w:t>
@@ -13177,602 +13220,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Dilution by Nitrogen and/or Carbon Dioxide on Methane and Iso-Octane Air Flames</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Analysis of Flame and OH* Natural Emissions of n-Heptane Combustion in a Homogeneous Charge Compression Ignition (HCCI) Engine: Effect of Burnt Gas Dilution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102200902864662⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (3), pp.1406-1411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef800533c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618039v1</w:t>
+                <w:t xml:space="preserve">hal-00618048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pressure and dilution on flame front displacement in boosted spark-ignition engine combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE International Journal of Fuels and Lubricants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (1), pp.984-992. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2008-01-1625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scale-entropy diffusion equation to describe the multi-scale features of turbulent flames near a wall</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Discharge coefficients for a diesel injector during cold starting conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2008.09.018⟩</w:t>
+              <w:t xml:space="preserve">Atomisation and Spray</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (7), pp.621-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.v19.i7.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618066v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HCCI combustion: Effect of NO in EGR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">A scale-entropy diffusion equation to describe the multi-scale features of turbulent flames near a wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Queiros-Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dayma Guillaume</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+                <w:t xml:space="preserve">H. Kassema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.168⟩</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 387 (27), pp.6712-6724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2008.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00618116v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESTIMATE MEASUREMENT OF SOOT DIAMETER AND VOLUME FRACTION INSIDE THE BOWL OF A DIRECT-INJECTION-COMPRESSION-IGNITION ENGINE: EFFECT OF THE EXHAUST GAS RECIRCULATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreï Boïarciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pajot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13947,716 +13939,858 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soot volume fractions and primary particle size estimate by means of the simultaneous two-color-time-resolved and 2D laser-induced incandescence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">HCCI combustion: Effect of NO in EGR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayma Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (2), pp.2879-2886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618128v1</w:t>
+                <w:t xml:space="preserve">hal-00618116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal approach to the evaluation of burning rates in the vicinity of the piston in a spark-ignition engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Soot volume fractions and primary particle size estimate by means of the simultaneous two-color-time-resolved and 2D laser-induced incandescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreï Boïarciuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83, pp.413-421</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00618119v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame wall interaction: effect of stretch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Fractal approach to the evaluation of burning rates in the vicinity of the piston in a spark-ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Trinite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0894-1777(02)00255-8⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 143 (3), pp.323-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2005.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618125v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of burning rates in the vicinity of the piston in a spark-ignition engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Flame wall interaction: effect of stretch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Burnel</w:t>
+                <w:t xml:space="preserve">Michel Trinite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 29 (1), pp.751-757. </w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 27 (4), pp.431-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1540-7489(02)80096-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0894-1777(02)00255-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618113v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion of magnesium particles in carbon dioxide under microgravity conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Legrand</w:t>
+                <w:t xml:space="preserve">Evaluation of burning rates in the vicinity of the piston in a spark-ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chauveau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Burnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2001637⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (1), pp.751-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1540-7489(02)80096-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859714v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Combustion of magnesium particles in carbon dioxide under microgravity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Shafirovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Goldshleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Carrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (PR6), pp.Pr6-311 - Pr6-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2001637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Local flame front structure in the vicinity of the piston in a transparent SI engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Burnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Higelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE 2001 Transactions Journal of Engines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, V110 (3), SAE Technical Paper 2001-01-1957. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2001-01-1957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14666,14618 +14800,14622 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Ammonia Injection in Internal Combustion Engines: droplet sizing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flammes pauvres d’ammoniac/hydrogène en microgravité : étude expérimentale et théorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Glaznev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Beeckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fluid Dynamics, ICFD 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Fluid Science, Tohoku University, Japan, Nov 2025, Sendai (Japan), Japan</w:t>
+              <w:t xml:space="preserve">Colloque Annuel du GDR MFA 2799</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405993v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Accuracy of Laminar Burning Velocity Measured from Spherically Expanding NH3/air Flames</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Heinz Pitsch</w:t>
+                <w:t xml:space="preserve">Knocking process in NH3/H2 engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hurault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinata Moriyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshihiro Fukaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Internation Conference on Flow dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">Twenty-second International Conference on Flow Dynamics (ICFD2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFS, tohoku university, Nov 2025, Sendai (Japan), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477802v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knocking process in NH3/H2 engine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Optical depth characterization of superheated ammonia spray using a collimated laser illumination with Fourier filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utkarsha Sonawane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-second International Conference on Flow Dynamics (ICFD2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFS, tohoku university, Nov 2025, Sendai (Japan), France</w:t>
+              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Section of the Combustion Institute, Apr 2025, Edinbugrh, Scotland, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400893v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical depth characterization of superheated ammonia spray using a collimated laser illumination with Fourier filtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Polarization Ratio with Structured Laser Illumination Planar Imaging for Droplet Sizing in Flash Boiling Ammonia Spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utkarsha Sonawane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassily Kornienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Section of the Combustion Institute, Apr 2025, Edinbugrh, Scotland, France</w:t>
+              <w:t xml:space="preserve">33rd Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Lund (Sweden), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227150v1</w:t>
+                <w:t xml:space="preserve">hal-05385788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Ratio with Structured Laser Illumination Planar Imaging for Droplet Sizing in Flash Boiling Ammonia Spray</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+                <w:t xml:space="preserve">Investigating Lubricants Base Oils Reactivity in Ammonia Engines via Accelerated Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Doncoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Giarracca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Cologon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powertrain, Energy &amp; Lubricants Conference &amp; Exhibition 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korean Society of Automotive Engineers / Society of Automotive Engineers, Jun 2025, Busan, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2025-01-0240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385788v1</w:t>
+                <w:t xml:space="preserve">hal-05117463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Lubricants Base Oils Reactivity in Ammonia Engines via Accelerated Aging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Rousselle</w:t>
+                <w:t xml:space="preserve">Visualization of Ammonia engine by pre-chamber igniter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powertrain, Energy &amp; Lubricants Conference &amp; Exhibition 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 Sustainable Energy &amp; Powertrains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Stuttgart, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2025-01-0530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4271/2025-01-0240⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05117463v1</w:t>
+                <w:t xml:space="preserve">hal-05419334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of Ammonia engine by pre-chamber igniter</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the Accuracy of Laminar Burning Velocity Measured from Spherically Expanding NH3/air Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schwenzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Glaznev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raik Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Pitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Sustainable Energy &amp; Powertrains</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd Internation Conference on Flow dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Sendai, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4271/2025-01-0530⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05419334v1</w:t>
+                <w:t xml:space="preserve">hal-05477802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flammes pauvres d’ammoniac/hydrogène en microgravité : étude expérimentale et théorique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DME -Combustion Enhancer for Ammonia Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Durasaimy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Annuel du GDR MFA 2799</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">International Conference of Fluid Dynamics (ICFD 25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Fluid Science, Tohoku University, Nov 2025, Sendai (Japan), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361591v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia-air Flame-Turbulence Interaction in forced HIT environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Hoflack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Edimbourg (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DME -Combustion Enhancer for Ammonia Engines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ganesh Durasaimy</w:t>
+                <w:t xml:space="preserve">Study of a CI Engine for Off-Road Application in Diesel-Hydrogen Dual Fuel Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Mancaruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Fluid Dynamics (ICFD 25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Engines and Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Capri, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2025-24-0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405970v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a CI Engine for Off-Road Application in Diesel-Hydrogen Dual Fuel Configuration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Rossetti</w:t>
+                <w:t xml:space="preserve">Liquid Ammonia Injection in Internal Combustion Engines: droplet sizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rousselle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utkarsha Sonawane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keito Honda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihiro Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Engines and Vehicles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Fluid Dynamics, ICFD 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Fluid Science, Tohoku University, Japan, Nov 2025, Sendai (Japan), Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383414v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Partially Cracked Ammonia/air Premixed Spherical Flames</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">COMPARISON OF KINETIC MECHANISM PREDICTIONS OF IGNITION DELAY TIME AT HIGH PRESSURE FOR PARTIALLY-CRACKED AMMONIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hurault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">3rd Symposium on Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Shanghai (Chine), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575971v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPARISON OF KINETIC MECHANISM PREDICTIONS OF IGNITION DELAY TIME AT HIGH PRESSURE FOR PARTIALLY-CRACKED AMMONIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Low Carbon Combustion meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPARISON OF KINETIC MECHANISM PREDICTIONS OF IGNITION DELAY TIME AT HIGH PRESSURE FOR PARTIALLY-CRACKED AMMONIA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">COMPARISON OF KINETIC MECHANISM PREDICTIONS OF IGNITION DELAY TIME AT HIGH PRESSURE FOR PCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Symposium on Ammonia Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Shanghai (Chine), China</w:t>
+              <w:t xml:space="preserve">The International Congress in Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Theoretical and Applied Mechanics, Aug 2024, Daegu (Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224622v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPARISON OF KINETIC MECHANISM PREDICTIONS OF IGNITION DELAY TIME AT HIGH PRESSURE FOR PCA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Laminar Burning Velocity of NH3/NO/N2 mixtures: an experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Congress in Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Theoretical and Applied Mechanics, Aug 2024, Daegu (Korea), South Korea</w:t>
+              <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225518v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar Burning Velocity of NH3/NO/N2 mixtures: an experimental and numerical study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental Characterization of Superheated Ammonia Spray From a Single-Hole ECN Spray M Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Oskar Bjørgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2024 ICE Forward Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Oct 2024, San antonio, Texas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ICEF2024-140903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575993v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of Superheated Ammonia Spray From a Single-Hole ECN Spray M Injector</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Turbulent Partially Cracked Ammonia/air Premixed Spherical Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2024 ICE Forward Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904056v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hydrogen and ammonia combustions on the ageing of the lubricant</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An experimental and kinetic modeling study of the combustion behaviour of ammonia blended with methanol and ethanol at engine relevant conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Prasad Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binod Raj Giri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelé Ronan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Adil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Aljohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd symposium on ammonia energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université d'orléans, Jul 2023, Orléans (45), France</w:t>
+              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403156v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NH 3 Ignition Delay Time at Knock engine conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+                <w:t xml:space="preserve">Potential of water addition in ammonia spark ignition engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Guignolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Moreau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université d'Orléans, Jul 2023, Orléans (45), France</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403258v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OD Simulation of NH 3 Combustion Based on Reaction Kinetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Local Curvature and Speed of Turbulent Premixed Ammonia and Blends with Methane and Hydrogen Flames in a Spherically Expanding Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, université d'Orléans, Jul 2023, Orléans (45), France</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403126v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Breakup Modelling for Lagrangian Simulation of Ammonia Spray in Flash Boiling Condition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NH3 Ignition Delay Time at Knock engine conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hurault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">, Université d'Orléans, Jul 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403006v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental life cycle analysis of an ammonia-ethanol fuelled ICE for power generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spray Characteristics and Vaporization process of ammonia-ethanol blends with a current Bosch GDI engine injector.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402975v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Ammonia injection on single hole injector: effect of initial conditions on flash boiling process</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of Breakup Modelling for Lagrangian Simulation of Ammonia Spray in Flash Boiling Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Zembi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Pandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Duronio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo De Vita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European conference on liquid atomization and spray system, ILASS Europe 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211267v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Curvature and Speed of Turbulent Premixed Ammonia and Blends with Methane and Hydrogen Flames in a Spherically Expanding Configuration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Environmental life cycle analysis of an ammonia-ethanol fuelled ICE for power generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Arcentales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Boero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Orleans, France</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402562v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NH3 Ignition Delay Time at Knock engine conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Liquid Ammonia injection on single hole injector: effect of initial conditions on flash boiling process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Orléans, Jul 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">32nd European conference on liquid atomization and spray system, ILASS Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181655v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray Characteristics and Vaporization process of ammonia-ethanol blends with a current Bosch GDI engine injector.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GDI Ammonia Spray Numerical Simulation by Means of OpenFOAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Pandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Zembi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCX SAE World Congress Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Detroit, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2023-01-0311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088354v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and kinetic modeling study of the combustion behaviour of ammonia blended with methanol and ethanol at engine relevant conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vaporization process of liquid ammonia injection: Droplet modelling and experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hespel Camille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">2nd symposium on Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université d'Orléans, Jul 2023, Orléans (45), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402540v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of water addition in ammonia spark ignition engines</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Specific Challenges for Ammonia Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen (France), France</w:t>
+              <w:t xml:space="preserve">twentieh international conference on Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tohoku University, Nov 2023, Densai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526415v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray Characteristics and Vaporization process of ammonia-ethanol blends with a current Bosch GDI engine injector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32st European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaporization process of liquid ammonia injection: Droplet modelling and experimental data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ammonia combustion with biomass gaseous fuels and hydrogen: from fundamental properties towards engine use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Rabello de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd symposium on Ammonia Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université d'Orléans, Jul 2023, Orléans (45), France</w:t>
+              <w:t xml:space="preserve">Twentieth International Conference on Flow Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Fluid Science, Tohoku University, Nov 2023, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403207v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Challenges for Ammonia Engines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Local Curvature of Turbulent Premixed Ammonia and Blends with Methane and Hydrogen Flames in a Spherically Expanding Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">twentieh international conference on Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tohoku University, Nov 2023, Densai, Japan</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402255v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDI Ammonia Spray Numerical Simulation by Means of OpenFOAM</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ammonia and ethanol blend as fuel for ICE: from the liquid injection to the combustion and pollutant emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronan Pelé</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCX SAE World Congress Experience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Twentieth International Conference on Flow Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Sendai, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181810v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia combustion with biomass gaseous fuels and hydrogen: from fundamental properties towards engine use</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">New experimental data on laminar flame speed to improve ammonia kinetic mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaim-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twentieth International Conference on Flow Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Fluid Science, Tohoku University, Nov 2023, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">2nd Symposium on ammonia energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire PRISME; CNRS-ICARE; Université d'Orléans, Jul 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906819v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Curvature of Turbulent Premixed Ammonia and Blends with Methane and Hydrogen Flames in a Spherically Expanding Configuration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Turbulent Partially Cracked Ammonia/air Flames in Spherical Vessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">Twentieth International Conference on Flow Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402568v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia and ethanol blend as fuel for ICE: from the liquid injection to the combustion and pollutant emissions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">NH 3 Ignition Delay Time at Knock engine conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hurault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twentieth International Conference on Flow Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université d'Orléans, Jul 2023, Orléans (45), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403091v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experimental data on laminar flame speed to improve ammonia kinetic mechanisms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaim-Rousselle</w:t>
+                <w:t xml:space="preserve">Effect of hydrogen and ammonia combustions on the ageing of the lubricant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Donceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Cologon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Giarracca-Mehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on ammonia energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire PRISME; CNRS-ICARE; Université d'Orléans, Jul 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">2nd symposium on ammonia energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université d'orléans, Jul 2023, Orléans (45), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168230v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Partially Cracked Ammonia/air Flames in Spherical Vessel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">OD Simulation of NH 3 Combustion Based on Reaction Kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twentieth International Conference on Flow Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université d'Orléans, Jul 2023, Orléans (45), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402596v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia powertrain for a carbon free mobility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Turbulent Flame Speed Correlations for Pure Ammonia and Blends with Methane or Hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress : SIA Powertrain &amp; Energy - Rouen 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, ROUEN, France</w:t>
+              <w:t xml:space="preserve">2nd Low Carbon Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Cambridge, Apr 2022, Cambdridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920639v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Flame Speed Correlations for Pure Ammonia and Blends with Methane or Hydrogen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Performances and pollutant emissions of spark ignition engine using direct injection for blends of ethanol/ammonia and pure ammonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Low Carbon Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Cambridge, Apr 2022, Cambdridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">THIESEL 2022 Conference on Thermo- and Fluid Dynamics of Clean propulsion Powerplants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906647v1</w:t>
+                <w:t xml:space="preserve">hal-03788532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMBUSTION OF A SYNGAS FROM SEWAGE SLUDGE GASIFICATION ENRICHED WITH AMMONIA IN A SPARK-IGNITION ENGINE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL STUDY OF LAMINAR FLAME SPEED OF AMMONIA/METHANOL AND AMMONIA AT HIGH PRESSURE AND TEMPERATURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Biomass Conference and Exhibition (EUBCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, etaflorence, May 2022, virtual event, France</w:t>
+              <w:t xml:space="preserve">1st Symposium on Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cardiff (Wales), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668925v1</w:t>
+                <w:t xml:space="preserve">hal-04050086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances and pollutant emissions of spark ignition engine using direct injection for blends of ethanol/ammonia and pure ammonia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">COMBUSTION OF A SYNGAS FROM SEWAGE SLUDGE GASIFICATION ENRICHED WITH AMMONIA IN A SPARK-IGNITION ENGINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THIESEL 2022 Conference on Thermo- and Fluid Dynamics of Clean propulsion Powerplants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">30th European Biomass Conference and Exhibition (EUBCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, etaflorence, May 2022, virtual event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788532v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL STUDY OF LAMINAR FLAME SPEED OF AMMONIA/METHANOL AND AMMONIA AT HIGH PRESSURE AND TEMPERATURE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comparative study on the laminar flame speed enhancement of Ammonia with Hydrogen and Methane addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Cardiff (Wales), United Kingdom</w:t>
+              <w:t xml:space="preserve">, University of Cardiff, Sep 2022, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050086v1</w:t>
+                <w:t xml:space="preserve">hal-04906254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study on the laminar flame speed enhancement of Ammonia with Hydrogen and Methane addition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Laminar Burning Velocities of Tertiary Ammonia-Hydrogen-Methane/air Mixtures: Response Surface Methodology coupled with Simplex Centroid Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azd Zayoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jeanmart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Cardiff, Sep 2022, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906254v1</w:t>
+                <w:t xml:space="preserve">hal-04906249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar Burning Velocities of Tertiary Ammonia-Hydrogen-Methane/air Mixtures: Response Surface Methodology coupled with Simplex Centroid Design</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Contino</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Comparison of Currently Available Reaction Mechanisms for Laminar flame speed in Hydrogen/Ammonia Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alnasif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mashruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kovaleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Symposium on Ammonia Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Cardiff, Sep 2022, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">19th International Conference on Sustainable Energy Technologies – SET 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906249v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Comparison of Currently Available Reaction Mechanisms for Laminar flame speed in Hydrogen/Ammonia Flames</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Kovaleva</w:t>
+                <w:t xml:space="preserve">Ammonia powertrain for a carbon free mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dumand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dedeurwaerder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Sustainable Energy Technologies – SET 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">International Congress : SIA Powertrain &amp; Energy - Rouen 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352291v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles of Ammonia combustion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ammonia as zero-carbon fuel for Internal Combustion Engine: “where are we today?”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bréquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Raitiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTIVATE SEMINAR 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Tondheim, Norway</w:t>
+              <w:t xml:space="preserve">15th international conferences on Engines and Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAE Napoli, Sep 2021, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519313v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia as fuel for Internal Combustion Engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Syngas/diesel dual-fuel: laminar flame speeds and engine performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Rabello de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Zero Carbon Combustion Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KAUST, Jun 2021, on line, Saudi Arabia</w:t>
+              <w:t xml:space="preserve">10th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519352v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syngas/diesel dual-fuel: laminar flame speeds and engine performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Comparison of combustion process of ammonia internal combustion engine: Premixed and RCCI combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Rabello de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bréquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CORIA, Apr 2023, Rouen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227785v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia as zero-carbon fuel for Internal Combustion Engine: “where are we today?”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">L’ammoniac, ce vecteur d’hydrogène pour décarboner la mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th international conferences on Engines and Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAE Napoli, Sep 2021, Capri, Italy</w:t>
+              <w:t xml:space="preserve">colloque Energie Edition 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519336v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of combustion process of ammonia internal combustion engine: Premixed and RCCI combustion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ammonia/Hydrogen/Methane Characteristic Profiles for Atmospheric Combustion Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Mashruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Kovaleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif-Eddine Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CORIA, Apr 2023, Rouen (FR), France</w:t>
+              <w:t xml:space="preserve">International Conference on Applied Energy 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403346v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ammoniac, ce vecteur d’hydrogène pour décarboner la mobilité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AMMONIA BLENDED FUELS – ENERGY SOLUTIONS FOR A GREEN FUTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mashruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Mukundakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Zayoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Energie Edition 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">10th International Gas Turbine Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, virtual, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519300v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia/Hydrogen/Methane Characteristic Profiles for Atmospheric Combustion Applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ammonia as fuel for Internal Combustion Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Applied Energy 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Near Zero Carbon Combustion Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KAUST, Jun 2021, on line, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519231v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMMONIA BLENDED FUELS – ENERGY SOLUTIONS FOR A GREEN FUTURE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principles of Ammonia combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Gas Turbine Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, virtual, Netherlands</w:t>
+              <w:t xml:space="preserve">ACTIVATE SEMINAR 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Tondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519203v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power-to-ammonia-to-X: cost assessment of an integrated renewable ammonia-based system providing heat and power for residential use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik Coppitters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 33rd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Ammonia as future Zero-Carbon fuel for future mobility: Working operating limits for Spark-Ignition engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Houillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Dumand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIA POWERTAIN &amp; ENERGY 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEW ONE SHOT ENGINE VALIDATION BASED ON AERODYNAMIC CHARACTERIZATION AND PRELIMINARY COMBUSTION TESTS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Spray combustion characteristic of ABE/gasoline surrogate blend for partially premixed combustion mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Lam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCS11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">ILASS–Europe 2019, 29th Conference on Liquid Atomization and Spray System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160138v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and Emissions of an Ammonia-Fueled SI Engine with Hydrogen Enrichment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">NEW ONE SHOT ENGINE VALIDATION BASED ON AERODYNAMIC CHARACTERIZATION AND PRELIMINARY COMBUSTION TESTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Engines &amp; Vehicles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MCS11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322439v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL STUDY ON NH3/H2/AIR COMBUSTION IN SPARK-IGNITION ENGINE CONDITIONS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Performance and Emissions of an Ammonia-Fueled SI Engine with Hydrogen Enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Mediterranean Combustion Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Engines &amp; Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Capri, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2019-24-0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163512v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray combustion characteristic of ABE/gasoline surrogate blend for partially premixed combustion mode</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">EXPERIMENTAL STUDY ON NH3/H2/AIR COMBUSTION IN SPARK-IGNITION ENGINE CONDITIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILASS–Europe 2019, 29th Conference on Liquid Atomization and Spray System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">11th Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516587v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty in measuring laminar burning velocity from expanding methane-air flames at low pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Uesaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Sliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Segawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Mediterranean Combustion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion Characteristics of Ammonia in a Modern Spark-Ignition Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Sustainable Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Catane, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2019-24-0237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of Post-Injection Soot-Reduction Revealed by Visible and Diffused Back-Illumination Soot Extinction Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Lind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Eagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Öivind Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCX World Congress Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, DETROIT, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammoniac: vecteur d’énergie et carburant de demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone Combustion et Pollution Atmosphérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL STUDY ON THE PERFORMANCE AND EMISSIONS OF AN AMMONIA/HYDROGEN FUELED SI ENGINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th "Journées D'étude" Belgian Section of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diagnostics of dodecane jet in spray A conditions using the new one shot engine (NOSE)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moreau Bruno</w:t>
+                <w:t xml:space="preserve">Engine Combustion Network (ECN): Characterization and comparison of Diesel spray combustion in new high-pressure and high-temperature chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ob Nilaphai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hespel Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILASS2017 - 28th European Conference on Liquid Atomization and Spray Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th Annual Conference of ILASS–Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Seogwipo, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893697v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engine Combustion Network (ECN): Characterization and comparison of Diesel spray combustion in new high-pressure and high-temperature chamber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+                <w:t xml:space="preserve">X-ray diagnostics of dodecane jet in spray A conditions using the new one shot engine (NOSE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiboub Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajrouche Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilaphai Ob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dozias Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreau Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Annual Conference of ILASS–Asia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ILASS2017 - 28th European Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/ILASS2017.2017.4705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945920v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray and Combustion Characterizations of Acetone-Butanol-Ethanol (ABE) blend at High-Pressure and High-Temperature Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilaphai Ob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajrouche Hugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hespel Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanchaona Somchai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILASS2017 - 28th European Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4995/ILASS2017.2017.4852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TURBULENT BURNING CHARACTERISTICS OF FACE GASOLINE AND TPRF BLEND ASSOCIATED WITH THE SAME RON AT ELEVATED PRESSURES</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Spray and Combustion Characterization of the Alcohol Blends in the High-Pressure High-Temperature Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ob Nilaphai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hespel Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somchai Chanchaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth Mediterranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Naples, Italy</w:t>
+              <w:t xml:space="preserve">ILASS–Asia 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, JEJU, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473324v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN EXPERIMENTAL STUDY ON TURBULENT PREMIXED EXPANDING FLAMES USING SIMULTANEOUSLY SCHLIEREN AND TOMOGRAPHY TECHNIQUES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">TURBULENT BURNING CHARACTERISTICS OF FACE GASOLINE AND TPRF BLEND ASSOCIATED WITH THE SAME RON AT ELEVATED PRESSURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mannaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.H. Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth Mediterranean Combustion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473308v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray and Combustion Characterization of the Alcohol Blends in the High-Pressure High-Temperature Conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">AN EXPERIMENTAL STUDY ON TURBULENT PREMIXED EXPANDING FLAMES USING SIMULTANEOUSLY SCHLIEREN AND TOMOGRAPHY TECHNIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Endouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILASS–Asia 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, JEJU, South Korea</w:t>
+              <w:t xml:space="preserve">Tenth Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945907v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simultaneous Schlieren and Tomography Diagnostic for the Study of Premixed Turbulent Expanding Flames</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+                <w:t xml:space="preserve">Combustion des métaux, une nouvelle forme d’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Lomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th « Journées d’Etude » of the Belgian Section of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Louvain-­‐la-­‐Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque Francophone "Combustion et Pollution Atmosphérique" (COMPOLA2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Saidia, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311276v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion des métaux, une nouvelle forme d’énergie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Burning characteristics of aluminum/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Lomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Tahtouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone "Combustion et Pollution Atmosphérique" (COMPOLA2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Saidia, Maroc</w:t>
+              <w:t xml:space="preserve">French-German Joint Meeting on Space Propulsion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557522v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burning characteristics of aluminum/air flames</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Simultaneous Schlieren and Tomography Diagnostic for the Study of Premixed Turbulent Expanding Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Endouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German Joint Meeting on Space Propulsion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONERA, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">24th « Journées d’Etude » of the Belgian Section of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Louvain-­‐la-­‐Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557256v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of combustion regimes for micron-sized aluminum powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Lomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd AIAA Aerospace Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Kissimmee, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2015-0925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodiffusive Effect on the Flame Development in Lean Burn Spark Ignition Engine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Impact of the Second Injection Characteristics and Dilution Effect on Gasoline Partially Premixed Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Labreche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE 2014 International Powertrain, Fuels &amp; Lubricants Meeting</w:t>
+              <w:t xml:space="preserve">SAE Technical Paper</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Birmingham, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2014-01-2630⟩</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2014-01-2673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328155v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENGINE PERFOMANCE AND EMISSIONS OF VALERIC BIOFUELS</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Application of JP-8 to Premixed Charge Ignition (PCI) combustion in a single-cylinder Diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FISITA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">Thiesel 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077638v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the EMD behavior for separating coherent structure from interference fluctuations in homogeneous isotropic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iTi Conference on Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Second Injection Characteristics and Dilution Effect on Gasoline Partially Premixed Combustion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">ENGINE PERFOMANCE AND EMISSIONS OF VALERIC BIOFUELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical Paper</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FISITA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Maastricht, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077633v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of JP-8 to Premixed Charge Ignition (PCI) combustion in a single-cylinder Diesel engine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Thermodiffusive Effect on the Flame Development in Lean Burn Spark Ignition Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thiesel 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAE 2014 International Powertrain, Fuels &amp; Lubricants Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Birmingham, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2014-01-2630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077690v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du potentiel de biocarburants valériques dans un moteur à allumage commandé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayma Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPOLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Tanger, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engine performance and emissions of valeric fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayma Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FISITA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture preparation of gasoline Partially Premixed Combustion mode</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">On the accurate determination of unstretched laminar burning velocity from spherically expanding flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the European Combustion Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Sweden. pp.1-6</w:t>
+              <w:t xml:space="preserve">Proceedings of the European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lund, Sweden. pp.Lund</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916254v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards HCCI Control by Ozone Seeding</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Impact of Flame Stretch Sensitivities on the Turbulent Flame Speed in Spark-ignition Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICE2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Combustion Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lund, Sweden. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916250v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of flame stretch on the turbulent flame speed in spark-ignition engines</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Implication et rôle des Etablissements de Recherche et d’Enseignement supérieur dans la CSTI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Madrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Engines &amp; Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Italy. Capri</w:t>
+              <w:t xml:space="preserve">1. Forum Régional de la Culture Scientifique Technique et Industrielle en Région Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Régional de Promotion de la Culture Scientifique, Technique et Industrielle de la Région Centre - Val de Loire (CCSTI). FRA., Nov 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919104v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Investigation of Combustion Regimes in a Dual Fuel Engine</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Engine Performances and Emissions of Second-Generation Biofuels in Spark Ignition Engines: The Case of Methyl and Ethyl Valerates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Engines &amp; Vehicles: ICE 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2013-24-0015⟩</w:t>
+              <w:t xml:space="preserve">SAE Paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Capri, Italy. pp.2013-24-0098, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2013-24-0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920703v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Controlling Oxygen Concentration on the Performance, Emission and Combustion Characteristics in a Downsized SI Engine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Numerical and Experimental Investigation of Combustion Regimes in a Dual Fuel Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïfa Belaid-Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Kashdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Ternel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Paper</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2013-24-0056⟩</w:t>
+              <w:t xml:space="preserve">11th International Conference on Engines &amp; Vehicles: ICE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Rome, Italy. SAE Paper 2013-24-0015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2013-24-0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916247v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Gasoline Partially Premixed Combustion Mode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effects of Controlling Oxygen Concentration on the Performance, Emission and Combustion Characteristics in a Downsized SI Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Labreche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE Paper</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, South Korea. pp.2013-01-2532, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2013-01-2532⟩</w:t>
+              <w:t xml:space="preserve">, 2013, capri, Italy. pp.2013-24-0056, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2013-24-0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916233v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of Combustion Regimes Using a Dual Fuel Strategy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Optimization of Gasoline Partially Premixed Combustion Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julian Kashdan</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Labreche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAE Paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, South Korea. pp.2013-01-2532, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2013-01-2532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920804v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Fuel Properties and Flame Stretch on the Turbulent Flame Speed in Spark-Ignition Engines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental Investigation of Combustion Regimes Using a Dual Fuel Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïfa Belaid-Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dubois</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Kashdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICE 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Combustion Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sweden. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920712v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of laminar burning speeds and Markstein lengths of p-cymene/air mixtures using three models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Impact of Fuel Properties and Flame Stretch on the Turbulent Flame Speed in Spark-Ignition Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Mediterranean Combustion Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Capri, Italy. SAE Paper 2013-24-0054, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2013-24-0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558464v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar Burning Speeds and Markstein Lengths of P-cymene Possibly Involved in Accelerating Forest Fires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">Determination of laminar burning speeds and Markstein lengths of p-cymene/air mixtures using three models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lund, Sweden. pp.1-6</w:t>
+              <w:t xml:space="preserve">8th Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Cesme, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920814v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion Characteristics of Two Biogenic Volatile Organic Compounds: l-fenchone and 3-hexen-1-ol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Laminar Burning Speeds and Markstein Lengths of P-cymene Possibly Involved in Accelerating Forest Fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Lemée</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lund, Sweden. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919101v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Flame Stretch Sensitivities on the Turbulent Flame Speed in Spark-ignition Engines</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combustion Characteristics of Two Biogenic Volatile Organic Compounds: l-fenchone and 3-hexen-1-ol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Garo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lund, Sweden. pp.1-6</w:t>
+              <w:t xml:space="preserve">International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920821v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engine Performances and Emissions of Second-Generation Biofuels in Spark Ignition Engines: The Case of Methyl and Ethyl Valerates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Towards HCCI Control by Ozone Seeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Paper</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2013-24-0098⟩</w:t>
+              <w:t xml:space="preserve">ICE2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Capri, Italy. pp.2013-24-0049, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2013-24-0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916252v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication et rôle des Etablissements de Recherche et d’Enseignement supérieur dans la CSTI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixture preparation of gasoline Partially Premixed Combustion mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Labreche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Forum Régional de la Culture Scientifique Technique et Industrielle en Région Centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Régional de Promotion de la Culture Scientifique, Technique et Industrielle de la Région Centre - Val de Loire (CCSTI). FRA., Nov 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the European Combustion Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sweden. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749787v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the accurate determination of unstretched laminar burning velocity from spherically expanding flames</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Impact of flame stretch on the turbulent flame speed in spark-ignition engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lund, Sweden. pp.Lund</w:t>
+              <w:t xml:space="preserve">11th International Conference on Engines &amp; Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Italy. Capri</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919091v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the fuel properties on the spray development characteristics in a Diesel optical access engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Dernotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th international symposium on combustion diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Baden-Baden, Germany. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of oxygen-enriched and CO2 dilution combustion on the laminar burning velocity and auto-ignition for 'downsizing' engine application.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of the Effect of Fuel Properties on the Diesel Injection Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Dernotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618522v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the laminar burning speeds and combustion characteristics of a-pinene-air premixed flames involved in accelerating forest fires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Investigations of oxygen-enriched and CO2 dilution combustion on the laminar burning velocity and auto-ignition for 'downsizing' engine application.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618527v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the influence of fuel properties on the Diesel injection process in non-vaporizing conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">On the laminar burning speeds and combustion characteristics of a-pinene-air premixed flames involved in accelerating forest fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on Liquid Atomization and Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618635v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Effect of Fuel Properties on the Diesel Injection Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the influence of fuel properties on the Diesel injection process in non-vaporizing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Dernotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">24th European Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618525v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of α-Pinene/Air Premixed Flame Speeds Involved in Accelerating Forest Fires and Real Accidents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">On the emission and combustion characteristics of limonene involved in Accelerating Forest Fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Garo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Irvine, University of California, United States</w:t>
+              <w:t xml:space="preserve">7th Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Sardaigne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618570v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the emission and combustion characteristics of limonene involved in Accelerating Forest Fires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">Determination of α-Pinene/Air Premixed Flame Speeds Involved in Accelerating Forest Fires and Real Accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Garo</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Mediterranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Sardaigne, Italy</w:t>
+              <w:t xml:space="preserve">ICDERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Irvine, University of California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558278v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear effects of stretch on the flame front propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Tahtouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Ethanol, n-butanol- n-heptane Blended on LTHR and HRR Phasing in Diesel-HCCI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Optimizing Early Injection Strategy for Diesel PCCI Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Engines and Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2009-24-0094⟩</w:t>
+              <w:t xml:space="preserve">SAE 2009 Powertrains Fuels and Lubricants Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, ., United States. SAE Technical Paper 2009-01-2731, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2009-01-2731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276313v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Early Injection Strategy for Diesel PCCI Combustion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">The Effects of Ethanol Blended Fraction with N-heptane on the Low Temperature Heat Release (LTHR) of Homogeneous Charge Compression Ignition Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peerawat Saisirirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somchai Chanchaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE 2009 Powertrains Fuels and Lubricants Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Conference on Green and Sustainable Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Chiang Rai, Thailand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276308v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Ethanol Blended Fraction with N-heptane on the Low Temperature Heat Release (LTHR) of Homogeneous Charge Compression Ignition Combustion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Effects of Ethanol, n-butanol- n-heptane Blended on LTHR and HRR Phasing in Diesel-HCCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peerawat Saisirirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somchai Chanchaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Somchai Chanchaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Green and Sustainable Innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Engines and Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Capri, Italy. SAE Technical Paper 2009-24-0094, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2009-24-0094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276399v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of n-Heptane/Ethanol HCCI Combustion Characteristics by Experiment and Detailed Chemical Kinetics Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peerawat Saisirirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somchai Chanchaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent flow fields analysis of a Spark-Ignition engine as function of the boosted pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Laser Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of HCCI Combustion for Hydrocarbon-Ethanol Mixture: an Explanation of the Homogeneous Charge Spontaneous Combustion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Effect of dilution by Exhaust Gases on the flame reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Conference of Mechanical Engineering Network of Thailand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Chonburi, Thailand</w:t>
+              <w:t xml:space="preserve">21st ICDERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276406v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold start physical phenomena in Diesel engines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of Gasoline Combustion Mode under High Pressure and High Dilution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B Barbeau</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st ILASS </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Mugla, Turkey</w:t>
+              <w:t xml:space="preserve">3rd European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276407v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between LIF Measurements and Modeling Predictions of OH-HCHO During HCCI Mode Combustion Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Engines for Automobiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Capri, Italy. SAE Technical Paper 2007-24-0019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2007-24-0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of reformer gas addition on a spark-ignition engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Engines for Automobiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Capri, Italy. SAE Technical Paper 2007-24-0015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2007-24-0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dilution by Exhaust Gases on the flame reactivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Combined effects of hydrogen addition and dilution in a spark-ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st ICDERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, poitiers, France</w:t>
+              <w:t xml:space="preserve">International Hydrogen Energy Congress and Exhibition IHEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276329v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Gasoline Combustion Mode under High Pressure and High Dilution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Effect of Laboratory-Simulated EGR on HCCI n-Heptane/Ethanol Blend Fuels Combustion Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peerawat Saisirirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somchai Chanchaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2007, Chania, Greece</w:t>
+              <w:t xml:space="preserve">, Apr 2007, chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276410v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of hydrogen addition and dilution in a spark-ignition engine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Cold start physical phenomena in Diesel engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Hydrogen Energy Congress and Exhibition IHEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">21st ILASS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Mugla, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276408v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Laboratory-Simulated EGR on HCCI n-Heptane/Ethanol Blend Fuels Combustion Characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+                <w:t xml:space="preserve">A Study of HCCI Combustion for Hydrocarbon-Ethanol Mixture: an Explanation of the Homogeneous Charge Spontaneous Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peerawat Saisirirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somchai Chanchaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, chania, Greece</w:t>
+              <w:t xml:space="preserve">21st Conference of Mechanical Engineering Network of Thailand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Chonburi, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276412v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of EGR components, amount and temperature on HCCI combustion developmen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of EGR chemical components and intake temperature on HCCI combustion development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Engine Technology Conference &amp; Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, ., United States. SAE Technical Paper 2006-32-0044, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2006-32-0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Time-Resolved and 2D Laser-Induced Incandescence to study formation inside the combustion chamber of a Diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreï Boïarciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Symposium Towards Clean Diesel Engines </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-Induced Incandescence to study the soot formation inside Diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreï Boïarciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2rd European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, louvain la neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la formation des suies par l’Incandescence Induite par Laser (LII) appliquée dans la chambre de combustion d’un moteur Diesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreï Boïarciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLUVISU11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced incandescence to study the soot particles formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreï Boïarciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONAT 2004, International Automotive Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Brasov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame-wall interaction: effect of stretch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Burnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Mediterranean Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, Charm el-Cheikh, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local flame front structure in the vicinity of the piston in a transparent SI engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Burnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Higelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in SI Engine Combustion and Performance - SP-1629</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Orlando, United States. SAE Technical Paper 2001-01-1957, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2001-01-1957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude experimentale de l’interaction flamme-paroi par PIV rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Burnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque National de Visualisation et de traitement d’images en mécanique des Fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar Flame-Wall interaction Study: Stretch Effect Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Burnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Flame-Wall Interaction by Particle Imaging Velocimetry Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Burnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Higelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29287,513 +29425,513 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of water addition in ammonia spark ignition engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Guignolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of laminar flame speed of Ammonia/Ethanol at high pressure and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vancouver, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Turbulent Premixed Flames under Spark-Ignition Engine-Like Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Di Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion des métaux, une nouvelle forme d’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Lomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovatives Voiture du Futur 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.36770.15043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29803,156 +29941,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2023 roadmap on ammonia as a carbon-free fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerry Agnew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bañares-Alcántara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bøgild Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">6 (2), pp.021501, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7655/ad0a3a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29962,570 +30100,570 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia as Fuel for Transportation to Mitigate Zero Carbon Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Valera-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Emberson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gautam Kalghatgi; Avinash Kumar Agarwal; Felix Leach; Kelly Senecal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engines and Fuels for Future Transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.257-279, 2022, Energy, Environment, and Sustainability, 978-981-16-8719-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-16-8717-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.H.R. Rouwenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elishav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mosevitzky Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.S. Grader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techno-Economic Challenges of Green Ammonia as an Energy Vector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.303-319, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-820560-0.00013-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Bivariate EMD Behavior for Separating Coherent Structures from Interference Fluctuations in Isotropic Homogeneous Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Turbulence VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 165, 2016, 978-3-319-29129-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-29130-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel Class VALERATES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayma Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Boot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofuels from Lignocellulosic Biomass: Innovations beyond Bioethanol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-3-527-33813-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527685318.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId700"/>
+      <w:footerReference w:type="default" r:id="rId703"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -30672,51 +30810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573391v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsha Sugriv Sonawane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassily Kornienko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hespel Camille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousselle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2026062388" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262968v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonawane Utkarsha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2025.100388" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05364930v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar Agarwal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brequigny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Dhar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2025.101236" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqing Qu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiao Qiu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyuan Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11708-025-1017-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Zitouni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20619/jcombsj.67.219_34" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05214242v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Doncoeur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca-Mehl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cologon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11708-025-1031-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsha Sonawane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Carbone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568277251400187" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bj&#248;rgen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Desclaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068259" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321897v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Glaznev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;quigny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105891" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232231v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c02751" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918617v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Prasad Shrestha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Raj Giri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pel&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Aljohani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113954" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695278v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. d'Antuono" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Galloni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lanni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Contino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.08.210" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700092v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony y H Wong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle E Selin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D Eastham" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqi Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad5d07" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Monnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105266" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695271v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hurault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Haidous" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105625" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Soul&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17020319" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906866v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sforza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ballerini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ramognino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schirru" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lucchini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.29" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906210v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zitouni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2024.100126" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181848v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Zembi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Battistoni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrial Pandal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.13" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pacaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2023.106731" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112786" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stagni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suphaporn Arunthanayothin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dehue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144577" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048849v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Patel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ob Nilaphai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Lam Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128099" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167738v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874231170661" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402622v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alnasif" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mashruk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kovaleva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100139" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069152v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dupuy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schmid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Frapolli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607884v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rabello de Castro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123736" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759457v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouriot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2022.100058" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560805v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pel&#233; Ronan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2022.100052" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799834v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mashruk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Zitouni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valera-Medina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.09.165" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791714v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.179" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559599v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Lorenzo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112041" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237009v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rabello de Castro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dufitumukiza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.121025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282338v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houill&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144141" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519268v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouriot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874211038726" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271299v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fuels2030015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510006v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amer-Hatem" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dedoussi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c03685" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874822v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00185-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02813373v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ben Houidi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bardi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Malbec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498694v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lhuillier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.117448" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02813376v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020028" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03054115v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020080" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965745v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.058" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02983495v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ajrouche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020070" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934523v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2020.00070" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934520v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Alves Barbosa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.197" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132947v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Endouard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1566226" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02877268v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M Bruneaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Somers" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyle M Pickett" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-0831" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967420v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Long Hoang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116115" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150886v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Lorenzo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.05.081" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337309v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sadeghi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2775-5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373508v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116653" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893580v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.12.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945800v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Krisman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Sivaramakrishnan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Miller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline H. Chen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945796v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lapalme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Seers" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.03.028" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934598v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mannaa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Chung" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.02.019" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816410v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nilaphai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hespel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanchaona" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.03.184" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893617v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Truedsson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-01-0727" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945845v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wissink" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Curran" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pb Musculus" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087417732898" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945839v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Eagle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roberts" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-24-0088" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934602v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Demesoukas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.07.007" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340395v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.08.021" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01597165v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Zhou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2015035" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01707469v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Angelberger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2015048" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858479v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lomba" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bernard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1211871" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340392v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893526v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masurier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b02300" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233979v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2015-24-2456" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02073747v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayma" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.126" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233972v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Park" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bae" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087414561275" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269921v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coudour" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Courty" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Garo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.934568" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020090v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EY.1943-7897.0000161" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219901v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Chen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.883224" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770958v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.05.042" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TQ39CMD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836636v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Luchini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca d'Errico" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.02.028" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P6GFBWM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770957v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.09.008" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L0GMZBX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848348v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2013.795557" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759692v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087412442122" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773098v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broustail" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mor&#233;ac" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662703v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dernotte" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houille" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.11.073" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC3TF6X9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765520v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Togbe" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef300581q" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771557v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.11.003" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJN1VSQZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651877v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2011.11.013" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759687v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andr&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Walter" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087412438338" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759697v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef301254q" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760376v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2012004401" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759696v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.690304" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772718v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848349v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.02.012" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8LWCK52-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836632v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanmart" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101602q" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612197v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef200193q" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612067v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peerawat Saisirirat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somchai Chanchaona" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.07.016" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC97QLMD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612073v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxi Zhou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cordier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.05.002" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B93BMXNS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657827v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Tahtouh" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Samson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657842v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2010.09.021" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657829v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657847v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.003" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN6ZVQ3Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612108v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612081v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020307v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Sarathy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Thomson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Togb&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dagaut" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.05.001" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937528v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dernotte" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seers" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009034" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612145v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef100938u" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657854v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618045v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vergnes" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v19.i7.20" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618048v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubreuil" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef800533c" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020303v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.11.019" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5PQSJF2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618039v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200902864662" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618054v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2008-01-1625" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618066v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Queiros-Conde" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kassema" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feidt" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.09.018" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618116v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayma Guillaume" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.168" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5D0RQLB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618041v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Bo&#239;arciuc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pajot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200701244728" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618142v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Michelsen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. Kock" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bladh" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2619-5" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618128v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618119v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.06.007" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LF8CXM9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618125v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinite" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(02)00255-8" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9Q07VN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618113v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Burnel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1540-7489(02)80096-7" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859714v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Shafirovich" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Goldshleger" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Carrea" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001637" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276362v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2001-01-1957" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405993v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keito Honda" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Hayakawa" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477802v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwenzer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raik Hesse" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400893v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinata Moriyama" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Fukaya" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227150v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385788v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117463v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-01-0240" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419334v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gel&#233;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-01-0530" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361591v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250777v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hoflack" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405970v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Durasaimy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383414v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Mancaruso" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Rossetti" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-24-0055" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575971v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576008v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224622v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225518v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575993v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904056v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Oskar Bj&#248;rgen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICEF2024-140903" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403156v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Donceur" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403258v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403126v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403006v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pandal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Duronio" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo De Vita" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402975v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Arcentales" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boero" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211267v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402562v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181655v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088354v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402540v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Adil" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526415v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Guignolle" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Baba" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208099v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403207v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402255v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181810v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-01-0311" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906819v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402568v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403091v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168230v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402596v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920639v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaillard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E G&#233;rard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dedeurwaerder" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906647v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668925v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pacaud" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788532v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050086v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906254v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906249v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azd Zayoud" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Contino" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04352291v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alnasif" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brequigny" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kovaleva" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519313v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519352v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227785v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519336v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Br&#233;quigny" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mercier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lhuillier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Raitiere" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403346v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519300v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519231v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Mashruk" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kovaleva" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Zitouni" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519203v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mukundakumar" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zayoud" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227771v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Coppitters" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verleysen" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188481v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Houill&#233;" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dumand" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160138v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322439v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0137" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163512v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516587v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163518v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Uesaka" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Sliti" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Segawa" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322493v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0237" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945859v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Lind" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roberts" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eagle" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;ivind Andersson" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934874v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934848v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893697v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiboub Ibrahim" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajrouche Hugo" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilaphai Ob" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dozias S&#233;bastien" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Bruno" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ILASS2017.2017.4705" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945920v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893687v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanchaona Somchai" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ILASS2017.2017.4852" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473324v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473308v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945907v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01311276v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557522v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557256v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018393v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-0925" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328155v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2014-01-2630" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077638v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103045v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077633v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Labreche" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2014-01-2673" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077690v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234443v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234436v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916254v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916250v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0049" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919104v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920703v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Belaid-Saleh" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jay" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Kashdan" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Ternel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0015" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916247v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0056" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916233v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-01-2532" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920804v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920712v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0054" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558464v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920814v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919101v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Garo" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920821v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916252v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0098" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749787v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomez" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesigne" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Madri&#232;res" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919091v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771559v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618522v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cordier" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618527v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618635v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618525v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618570v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558278v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276405v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276313v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2009-24-0094" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276308v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2009-01-2731" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276399v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276402v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276316v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276406v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276407v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeanne" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barbeau" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276318v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2007-24-0019" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276326v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2007-24-0015" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276329v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276410v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276408v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276412v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276413v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276333v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2006-32-0044" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276415v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276417v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276416v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276422v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276339v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276356v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276423v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276348v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276365v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355231v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050026v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477236v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308410v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36770.15043" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475219v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William David" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Agnew" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ba&#241;ares-Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Barth" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B&#248;gild Hansen" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ad0a3a" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501644v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Valera-Medina" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Boulet" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emberson" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8717-4_11" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135310v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H.R. Rouwenhorst" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elishav" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mosevitzky Lis" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Grader" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820560-0.00013-8" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276387v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29130-7" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276392v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527685318.ch3" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588771v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Duronio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Battistoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Mascio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Zembi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.128268" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsha Sugriv Sonawane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassily Kornienko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hespel Camille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousselle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2026062388" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115688v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bj&#248;rgen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Desclaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068259" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321897v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Zitouni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Glaznev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;quigny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105891" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05214242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Doncoeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca-Mehl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cologon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11708-025-1031-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412788v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsha Sonawane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Carbone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568277251400187" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05364930v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar Agarwal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brequigny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Dhar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2025.101236" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20619/jcombsj.67.219_34" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqing Qu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiao Qiu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyuan Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11708-025-1017-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918617v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Prasad Shrestha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Raj Giri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pel&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Aljohani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113954" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c02751" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262968v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonawane Utkarsha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2025.100388" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hurault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Haidous" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105625" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Soul&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17020319" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Monnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105266" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906210v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zitouni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2024.100126" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906866v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sforza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ballerini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ramognino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schirru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lucchini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.29" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony y H Wong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle E Selin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D Eastham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqi Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad5d07" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695278v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. d'Antuono" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Galloni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lanni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Contino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.08.210" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167738v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874231170661" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112786" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Patel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ob Nilaphai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Lam Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128099" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168266v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stagni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suphaporn Arunthanayothin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dehue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144577" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402622v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alnasif" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mashruk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kovaleva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100139" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069152v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dupuy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schmid" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Frapolli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012734v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pacaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2023.106731" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181848v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrial Pandal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607884v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rabello de Castro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123736" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouriot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2022.100058" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560805v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pel&#233; Ronan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2022.100052" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799834v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mashruk" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Zitouni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valera-Medina" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.09.165" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791714v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.179" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559599v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Lorenzo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510006v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amer-Hatem" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dedoussi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c03685" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874822v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00185-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271299v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fuels2030015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282338v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houill&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144141" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519268v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouriot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874211038726" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237009v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rabello de Castro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dufitumukiza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.121025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02983495v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ben Houidi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ajrouche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020070" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965745v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lhuillier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.058" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02813373v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bardi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Malbec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020023" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02813376v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020028" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03054115v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020080" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498694v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.117448" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934523v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2020.00070" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132947v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Endouard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1566226" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934520v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Alves Barbosa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.197" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02877268v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M Bruneaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Somers" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyle M Pickett" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-0831" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967420v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Long Hoang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116115" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150886v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Lorenzo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.05.081" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373508v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116653" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337309v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sadeghi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2775-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945800v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Krisman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Sivaramakrishnan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Miller" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline H. Chen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945796v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lapalme" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Seers" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.03.028" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934598v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mannaa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Chung" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.02.019" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816410v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nilaphai" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hespel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanchaona" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.03.184" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893580v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.12.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945845v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wissink" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Curran" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pb Musculus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087417732898" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945839v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Eagle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roberts" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-24-0088" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893617v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Truedsson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-01-0727" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934602v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Demesoukas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.07.007" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340395v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.08.021" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01597165v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Zhou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2015035" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340392v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858479v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lomba" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bernard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1211871" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01707469v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Angelberger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2015048" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893526v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masurier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b02300" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02073747v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayma" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.126" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233979v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2015-24-2456" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233972v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Park" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bae" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087414561275" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269921v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coudour" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Courty" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Garo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.934568" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020090v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EY.1943-7897.0000161" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219901v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Chen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.883224" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770957v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.09.008" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L0GMZBX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836636v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Luchini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca d'Errico" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.02.028" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P6GFBWM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770958v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.05.042" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TQ39CMD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759692v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087412442122" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848348v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2013.795557" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773098v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broustail" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mor&#233;ac" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759697v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef301254q" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760376v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dernotte" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houille" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2012004401" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651877v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2011.11.013" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759687v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andr&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Walter" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087412438338" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771557v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.11.003" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJN1VSQZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759696v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.690304" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772718v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848349v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.02.012" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8LWCK52-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765520v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Togbe" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef300581q" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662703v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.11.073" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC3TF6X9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657827v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Tahtouh" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Samson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612073v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxi Zhou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cordier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.05.002" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B93BMXNS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657842v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2010.09.021" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657829v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657847v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.003" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN6ZVQ3Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612197v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanmart" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef200193q" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836632v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101602q" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612067v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peerawat Saisirirat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somchai Chanchaona" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.07.016" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC97QLMD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020307v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Sarathy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Thomson" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Togb&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dagaut" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.05.001" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612081v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937528v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dernotte" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seers" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009034" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612145v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef100938u" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657854v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612108v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618039v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200902864662" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020303v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.11.019" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5PQSJF2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618048v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubreuil" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef800533c" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618054v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2008-01-1625" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618045v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vergnes" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v19.i7.20" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618066v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Queiros-Conde" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kassema" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feidt" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.09.018" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618041v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Bo&#239;arciuc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pajot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200701244728" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618142v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Michelsen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. Kock" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bladh" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2619-5" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618116v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayma Guillaume" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.168" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5D0RQLB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618128v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618119v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.06.007" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LF8CXM9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618125v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinite" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(02)00255-8" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9Q07VN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618113v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Burnel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1540-7489(02)80096-7" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859714v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Shafirovich" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Goldshleger" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Carrea" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001637" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276362v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2001-01-1957" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361591v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400893v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinata Moriyama" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Fukaya" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227150v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385788v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117463v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-01-0240" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419334v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gel&#233;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-01-0530" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477802v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwenzer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raik Hesse" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405970v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Durasaimy" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250777v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hoflack" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383414v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Mancaruso" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Rossetti" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-24-0055" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405993v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keito Honda" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Hayakawa" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224622v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576008v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225518v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575993v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904056v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Oskar Bj&#248;rgen" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICEF2024-140903" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575971v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402540v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Adil" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526415v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Guignolle" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Baba" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402562v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181655v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088354v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403006v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pandal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo De Vita" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402975v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Arcentales" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boero" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211267v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181810v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-01-0311" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403207v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402255v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208099v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906819v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402568v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403091v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168230v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402596v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403258v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403156v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Donceur" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403126v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906647v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788532v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050086v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668925v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pacaud" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906254v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906249v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azd Zayoud" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Contino" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04352291v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alnasif" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brequigny" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kovaleva" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920639v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaillard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E G&#233;rard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dedeurwaerder" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519336v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Br&#233;quigny" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mercier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lhuillier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Raitiere" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227785v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403346v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519300v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519231v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Mashruk" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kovaleva" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Zitouni" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519203v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mukundakumar" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zayoud" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519352v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519313v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227771v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Coppitters" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verleysen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188481v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Houill&#233;" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dumand" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516587v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160138v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322439v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0137" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163512v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163518v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Uesaka" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Sliti" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Segawa" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322493v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0237" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945859v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Lind" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roberts" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eagle" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;ivind Andersson" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934874v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934848v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945920v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893697v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiboub Ibrahim" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajrouche Hugo" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilaphai Ob" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dozias S&#233;bastien" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Bruno" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ILASS2017.2017.4705" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893687v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanchaona Somchai" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ILASS2017.2017.4852" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945907v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473324v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473308v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557522v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557256v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01311276v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018393v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-0925" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077633v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Labreche" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2014-01-2673" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077690v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103045v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077638v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328155v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2014-01-2630" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234443v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234436v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919091v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920821v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749787v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomez" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesigne" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Madri&#232;res" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916252v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0098" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920703v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Belaid-Saleh" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jay" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Kashdan" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Ternel" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0015" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916247v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0056" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916233v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-01-2532" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920804v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920712v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0054" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558464v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920814v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919101v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Garo" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916250v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0049" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916254v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919104v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771559v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618525v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618522v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cordier" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618527v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618635v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558278v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618570v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276405v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276308v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2009-01-2731" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276399v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276313v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2009-24-0094" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276402v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276316v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276329v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276410v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276318v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2007-24-0019" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276326v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2007-24-0015" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276408v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276412v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276407v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeanne" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barbeau" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276406v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276413v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276333v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2006-32-0044" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276415v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276417v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276416v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276422v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276339v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276356v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276423v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276348v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276365v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355231v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050026v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477236v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308410v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36770.15043" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475219v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William David" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Agnew" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ba&#241;ares-Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Barth" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B&#248;gild Hansen" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ad0a3a" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501644v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Valera-Medina" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Boulet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emberson" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8717-4_11" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135310v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H.R. Rouwenhorst" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elishav" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mosevitzky Lis" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Grader" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820560-0.00013-8" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276387v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29130-7" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276392v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527685318.ch3" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>