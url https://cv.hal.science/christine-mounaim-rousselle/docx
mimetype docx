--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -395,555 +395,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of Superheated Ammonia Spray From a Single-Hole Spray M Injector</w:t>
+                <w:t xml:space="preserve">Potential impacts of ammonia/hydrogen on engine lubricants: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Bjørgen</w:t>
+                <w:t xml:space="preserve">Carole Doncoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Desclaux</w:t>
+                <w:t xml:space="preserve">Lucia Giarracca-Mehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Perrine Cologon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4068259⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (6), pp.884-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11708-025-1031-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115688v1</w:t>
+                <w:t xml:space="preserve">hal-05214242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for buoyancy and ignition influence in the experimental measurement of laminar flame speeds and Markstein lengths from spherical ammonia/air flames</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of flash boiling on ammonia spray characteristics under different superheat degrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Glaznev</w:t>
+                <w:t xml:space="preserve">Utkarsha Sonawane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heinz Pitsch</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annamaria Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105891⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Spray and Combustion Dynamics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Special issue: 13th Mediterranean Combustion Symposium, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17568277251400187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321897v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impacts of ammonia/hydrogen on engine lubricants: A review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Experimental Characterization of Superheated Ammonia Spray From a Single-Hole Spray M Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Bjørgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11708-025-1031-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4068259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214242v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of flash boiling on ammonia spray characteristics under different superheat degrees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accounting for buoyancy and ignition influence in the experimental measurement of laminar flame speeds and Markstein lengths from spherical ammonia/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Glaznev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Pitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utkarsha Sonawane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Hespel</w:t>
+                <w:t xml:space="preserve">Joachim Beeckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annamaria Carbone</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Bréquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Spray and Combustion Dynamics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Special issue: 13th Mediterranean Combustion Symposium, </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41, pp.105891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17568277251400187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412788v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future of internal combustion engines using sustainable, scalable, and storable E-fuels and biofuels for decarbonizing transport and enabling advanced combustion technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avinash Kumar Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1014,265 +1014,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Combustion of Carbon-free Fuels I ̶ Mini Review of Spherically Expanding Premixed Turbulent Ammonia Flames</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Review of combustion technologies for ammonia-diesel compression ignition engines: Approaches to achieving high ammonia substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanqing Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiao Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the Combustion Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20619/jcombsj.67.219_34⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11708-025-1017-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253983v1</w:t>
+                <w:t xml:space="preserve">hal-05224863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of combustion technologies for ammonia-diesel compression ignition engines: Approaches to achieving high ammonia substitution</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Turbulent Combustion of Carbon-free Fuels I ̶ Mini Review of Spherically Expanding Premixed Turbulent Ammonia Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve"> Journal of the Combustion Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ISSN 2424-1687, 67 (219), pp.34-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11708-025-1017-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20619/jcombsj.67.219_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224863v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive chemical kinetic modeling and experimental study of NH3−methanol/ethanol combustion towards net-zero CO2 emissions</w:t>
               </w:r>
@@ -1392,90 +1392,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Characterization of Lubricant Base Oil Oxidation Using Operando Headspace Chromatography and Rancimat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Doncoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Cologon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Giarracca-Mehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 39 (36), pp.17552-17564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1607,291 +1607,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical ignition delay times comparison for ammonia mechanisms at high pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Numerical Study of the Laminar Burning Velocity of Biogas–Ammonia–Air Premixed Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Hurault</w:t>
+                <w:t xml:space="preserve">Adnane Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Fenard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Moreau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105625⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (2), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17020319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695271v1</w:t>
+                <w:t xml:space="preserve">hal-04382930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Study of the Laminar Burning Velocity of Biogas–Ammonia–Air Premixed Flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical ignition delay times comparison for ammonia mechanisms at high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hurault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Halter</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yahia Haidous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (2), pp.319. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en17020319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382930v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar burning velocity of NH3/NO/N2 mixtures: An experimental and numerical study</w:t>
               </w:r>
@@ -1903,77 +1903,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2001,265 +2001,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent partially cracked ammonia/air premixed spherical flames</w:t>
+                <w:t xml:space="preserve">A numerical study of ammonia combustion in spark-ignition and reactive-fuel pilot-ignition engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zitouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+                <w:t xml:space="preserve">Lorenzo Sforza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mounaïm-Rousselle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alberto Ballerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ramognino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Schirru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfueco.2024.100126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18573/jae.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906210v1</w:t>
+                <w:t xml:space="preserve">hal-04906866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of ammonia combustion in spark-ignition and reactive-fuel pilot-ignition engines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulent partially cracked ammonia/air premixed spherical flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Schirru</w:t>
+                <w:t xml:space="preserve">S. Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Lucchini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ammonia Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (1), </w:t>
+              <w:t xml:space="preserve">Fuel Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.100126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18573/jae.29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfueco.2024.100126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906866v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and air quality impact of using ammonia as an alternative shipping fuel</w:t>
               </w:r>
@@ -2284,51 +2284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle E Selin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian D Eastham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2552,51 +2552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.146808742311706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2630,51 +2630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hydrogen and methane addition in laminar ammonia premixed flame on burning velocity, Lewis number and Markstein length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2728,334 +2728,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ABE and butanol blends with n-dodecane in different volume ratios on diesel combustion and soot characteristics in ECN spray a conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low- and intermediate-temperature ammonia/hydrogen oxidation in a flow reactor: Experiments and a wide-range kinetic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chetankumar Patel</w:t>
+                <w:t xml:space="preserve">Alessandro Stagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ob Nilaphai</w:t>
+                <w:t xml:space="preserve">Suphaporn Arunthanayothin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tung Lam Nguyen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Dehue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128099⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 471, pp.144577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.144577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048849v1</w:t>
+                <w:t xml:space="preserve">hal-04168266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low- and intermediate-temperature ammonia/hydrogen oxidation in a flow reactor: Experiments and a wide-range kinetic modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suphaporn Arunthanayothin</w:t>
+                <w:t xml:space="preserve">Effect of ABE and butanol blends with n-dodecane in different volume ratios on diesel combustion and soot characteristics in ECN spray a conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dehue</w:t>
+                <w:t xml:space="preserve">Chetankumar Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Herbinet</w:t>
+                <w:t xml:space="preserve">Ob Nilaphai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tung Lam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 471, pp.144577. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 345, pp.128099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.144577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168266v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical comparison of currently available reaction mechanisms for laminar flame speed in 70/30 (%vol.) NH3/H2 flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Alnasif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mashruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3184,51 +3184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolo Frapolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3288,51 +3288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 171, pp.106731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3405,51 +3405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Battistoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrial Pandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3526,51 +3526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rabello de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 318, pp.123736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3617,51 +3617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of SI engine combustion with ammonia as fuel: Effect of ammonia dissociation prior to combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3760,77 +3760,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelé Ronan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.100052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3994,51 +3994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent flame speed and morphology of pure ammonia flames and blends with methane or hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4137,51 +4137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 240, pp.112041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4209,438 +4209,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on Ammonia as a Potential Fuel: From Synthesis to Economics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">First Study on Ammonia Spray Characteristics with a CurrentGDI Engine Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c03685⟩</w:t>
+              <w:t xml:space="preserve">Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.253-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fuels2030015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510006v1</w:t>
+                <w:t xml:space="preserve">hal-03271299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New One Shot Engine Validation Based on Aerodynamic Characterization and Preliminary Combustion Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Di Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 106 (4), pp.1417-1436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10494-020-00185-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Study on Ammonia Spray Characteristics with a CurrentGDI Engine Injector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Review on Ammonia as a Potential Fuel: From Synthesis to Economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valera-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Amer-Hatem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Azad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dedoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (3), pp.253-271. </w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (9), pp.6964-7029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fuels2030015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c03685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271299v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operating Limits for Ammonia Fuel Spark-Ignition Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4713,51 +4713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of ammonia fuel in a spark assisted compression Ignition engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4886,51 +4886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Dufitumukiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 301, pp.121025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4958,347 +4958,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the ECN spray A in different facilities. Part 2: spray vaporization and combustion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation on ammonia combustion behavior in a spark-ignition engine by means of laminar and turbulent expanding flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moez Ben Houidi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2020070⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (4), pp.5859-5868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.08.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983495v1</w:t>
+                <w:t xml:space="preserve">hal-02965745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on ammonia combustion behavior in a spark-ignition engine by means of laminar and turbulent expanding flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the ECN spray A in different facilities. Part 2: spray vaporization and combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Ben Houidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Lhuillier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugo Ajrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Haidous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (4), pp.5859-5868. </w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75, pp.78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.08.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2020070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965745v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the ECN spray A in different facilities. Part 1: boundary conditions characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Ben Houidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Bardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ob Nilaphai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Malbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5343,395 +5343,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of exhaust gas recirculation composition on soot in ECN spray A conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Experimental study on ammonia/hydrogen/air combustion in spark ignition engine conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 75, pp.34. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 269, pp.117448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst/2020028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.117448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813376v1</w:t>
+                <w:t xml:space="preserve">hal-02498694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Main results from Engine Combustion Network – France project: characterization of new experimental facilities and study of Diesel evaporation and combustion processes using advanced optical diagnostics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bruneaux</w:t>
+                <w:t xml:space="preserve">Effect of exhaust gas recirculation composition on soot in ECN spray A conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Lam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 75, pp.E1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2020080⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 75, pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2020028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054115v1</w:t>
+                <w:t xml:space="preserve">hal-02813376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on ammonia/hydrogen/air combustion in spark ignition engine conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+                <w:t xml:space="preserve">Editorial: Main results from Engine Combustion Network – France project: characterization of new experimental facilities and study of Diesel evaporation and combustion processes using advanced optical diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 269, pp.117448. </w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75, pp.E1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.117448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2020080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498694v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia as fuel for low-carbon spark-ignition engines of tomorrow's passenger cars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5817,51 +5817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Endouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 192 (3), pp.416-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5908,51 +5908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental and modeling study of ammonia with enriched oxygen content and ammonia/hydrogen laminar flame speed at elevated pressure and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Prasad Shrestha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Alves Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6068,51 +6068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles M Bruneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Somers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyle M Pickett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6159,90 +6159,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butanol and gasoline-like blend combustion characteristics for injection conditions of gasoline compression ignition combustion mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Lam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Long Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 258, pp.116115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6315,51 +6315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 253, pp.1578-1588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6387,512 +6387,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on laminar burning velocities of ammonia/hydrogen/air mixtures at elevated temperatures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Bivariate 2D Empirical mode decomposition for analyzing instantaneous turbulent velocity field in unsteady flows Experiments in Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116653⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (8), pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-019-2775-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373508v1</w:t>
+                <w:t xml:space="preserve">hal-03337309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bivariate 2D Empirical mode decomposition for analyzing instantaneous turbulent velocity field in unsteady flows Experiments in Fluids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation on laminar burning velocities of ammonia/hydrogen/air mixtures at elevated temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60 (8), pp.131. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 263, pp.116653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-019-2775-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337309v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference natural gas flames at nominally autoignitive engine-relevant conditions</w:t>
+                <w:t xml:space="preserve">Characterization of thermodiffusive and hydrodynamic mechanisms on the cellular instability of syngas fuel blended with CH 4 or CO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Krisman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Denis Lapalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raghu Sivaramakrishnan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline H. Chen</w:t>
+                <w:t xml:space="preserve">Patrice Seers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 193, pp.481-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.03.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945800v1</w:t>
+                <w:t xml:space="preserve">hal-01945796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of thermodiffusive and hydrodynamic mechanisms on the cellular instability of syngas fuel blended with CH 4 or CO 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reference natural gas flames at nominally autoignitive engine-relevant conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Krisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lapalme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+                <w:t xml:space="preserve">Raghu Sivaramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Seers</w:t>
+                <w:t xml:space="preserve">James A. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline H. Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945796v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent burning characteristics of FACE-C gasoline and TPRF blend associated with the same RON at elevated pressures</w:t>
               </w:r>
@@ -6904,51 +6904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mannaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7051,51 +7051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chanchaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 225, pp.542 - 553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7155,51 +7155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Endouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7298,51 +7298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Pb Musculus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (9), pp.907-926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7376,51 +7376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RCCI Combustion Regime Transitions in a Single-Cylinder Optical Engine and a Multi-Cylinder Metal Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Wissink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7608,434 +7608,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">0D modeling aspects of flame stretch in spark ignition engines and comparison with experimental results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lewis number and Markstein length effects on turbulent expanding flames in a spherical vessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.07.007⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2015.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934602v1</w:t>
+                <w:t xml:space="preserve">hal-01340395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lewis number and Markstein length effects on turbulent expanding flames in a spherical vessel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Combustion, Performance and Emission Analysis of an Oxygen-Controlling Downsized SI Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.X. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (4), pp.49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2015.08.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2015035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340395v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion, Performance and Emission Analysis of an Oxygen-Controlling Downsized SI Engine</w:t>
+                <w:t xml:space="preserve">0D modeling aspects of flame stretch in spark ignition engines and comparison with experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.X. Zhou</w:t>
+                <w:t xml:space="preserve">Sokratis Demesoukas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Moreau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Christian Caillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 71 (4), pp.49. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 179, pp.401 - 412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst/2015035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597165v1</w:t>
+                <w:t xml:space="preserve">hal-01934602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel performances in Spark-Ignition (SI) engines: Impact of flame stretch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8121,64 +8121,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 188 (11-12), pp.1857 - 1877. </w:t>
@@ -8229,51 +8229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: IFP Energies nouvelles International Conference LES4ICE 2014 – Large-Eddy Simulation for Internal Combustion Engine Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Angelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71 (1), pp.E1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8333,77 +8333,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (1), pp.607 - 614. </w:t>
@@ -8480,51 +8480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8601,64 +8601,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Masurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8731,51 +8731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8982,64 +8982,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9129,64 +9129,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 186 (4-5), pp.490-503. </w:t>
@@ -9218,302 +9218,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characteristics of turbulent premixed flame in a boosted Spark-Ignition engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+                <w:t xml:space="preserve">Experimental and numerical analysis of nitric oxide effect on the ignition of iso-octane in a single cylinder HCCI engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Landry</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tommaso Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.09.008⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (8), pp.1476-1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770957v1</w:t>
+                <w:t xml:space="preserve">hal-00836636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of nitric oxide effect on the ignition of iso-octane in a single cylinder HCCI engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Contino</w:t>
+                <w:t xml:space="preserve">Experimental characteristics of turbulent premixed flame in a boosted Spark-Ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 160 (8), pp.1476-1483. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34, pp.2941-2949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.02.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836636v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ozone on the combustion of n-heptane in a HCCI Engine</w:t>
               </w:r>
@@ -9525,51 +9525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Higelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9628,77 +9628,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of O2-enriched intake air with CO2 dilution on the combustion process of an optically accessible spark-ignition engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Seers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (1), pp.34-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9758,64 +9758,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9875,90 +9875,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of laminar burning velocity for butanol/iso-octane and ethanol/iso-octane blends for different initial pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broustail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Seers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 106, pp.310-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9983,90 +9983,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar burning velocities of C4 to C7 ethyl esters in a spherical combustion chamber: Experiment and detailed kinetic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10165,51 +10165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomization and Sprays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (6), pp.461-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10282,51 +10282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.S0950-4230(11)00191-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10386,77 +10386,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13, pp.429-447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10516,51 +10516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10662,51 +10662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10783,90 +10783,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of regulated and non-regulated pollutants with iso-octane/butanol and iso-octane/ethanol blends in a port-fuel injection Spark-Ignition engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broustail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Seers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 94, pp.251-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10930,64 +10930,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 57, pp.92-97. </w:t>
@@ -11031,372 +11031,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and detailed kinetic modeling study of ethyl pentanoate (ethyl valerate) oxidation in a JSR and laminar burning velocities in a spherical combustion chamber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
+                <w:t xml:space="preserve">Influence of Physical Fuel Properties on the Injection Rate in a Diesel Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Dernotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Houille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 96, pp.153-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2011.11.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef300581q⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765520v1</w:t>
+                <w:t xml:space="preserve">hal-00662703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Physical Fuel Properties on the Injection Rate in a Diesel Injector</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Hespel</w:t>
+                <w:t xml:space="preserve">Experimental and detailed kinetic modeling study of ethyl pentanoate (ethyl valerate) oxidation in a JSR and laminar burning velocities in a spherical combustion chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casimir Togbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2011.11.073⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (8), pp.4735-4748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef300581q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662703v1</w:t>
+                <w:t xml:space="preserve">hal-00765520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of hydrogen addition under lean and diluted conditions on combustion characteristics and emissions in a spark-ignition engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Tahtouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12, pp.466-483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11447,51 +11447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianxi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11563,90 +11563,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of laminar burning velocity for butanol and ethanol iso-octane blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broustail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Seers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 90 (1), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11693,64 +11693,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar premixed flame characteristics of hydrogen blended iso-octane-air-nitrogen mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Tahtouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (1), pp.985-991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11775,90 +11775,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and detailed kinetic modeling study of 1-pentanol oxidation in a JSR and combustion in a bomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casimir Togbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11930,51 +11930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion Characteristics of Tricomponent Fuel Blends of Ethyl Acetate, Ethyl Propionate, and Ethyl Butyrate in Homogeneous Charge Compression Ignition (HCCI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12060,51 +12060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jeanmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12164,90 +12164,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-ignition and combustion characteristics in HCCI and JSR using 1 butanol/n-heptane and ethanol/n-heptane blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peerawat Saisirirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casimir Togbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somchai Chanchaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33 (Issue 2), pp 3007-3014. </w:t>
@@ -12444,64 +12444,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar premixed flame characteristics of hydrogen blended iso-octanee-air-nitrogen mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Tahtouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 36, pp.985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12539,51 +12539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Butanol–Gasoline Blends in a Port Fuel-injection, Spark-Ignition Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dernotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12682,51 +12682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somchai Chanchaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24, pp.5404-5409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12773,64 +12773,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of the Initial Stages of Flame Propagation in a Spark-Ignition Engine: Effects of Fuel, Hydrogen Addition and Nitrogen Dilution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Tahtouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12868,77 +12868,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear effects of stretch on the flame front propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Tahtouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 157 (10), pp.1825-1832</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12957,290 +12957,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00612108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Dilution by Nitrogen and/or Carbon Dioxide on Methane and Iso-Octane Air Flames</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An experimental and kinetic modeling study of n-butanol combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Sarathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Togbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 181 (6), pp.813-827. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 156 (4), pp.852-864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102200902864662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618039v1</w:t>
+                <w:t xml:space="preserve">hal-02020303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and kinetic modeling study of n-butanol combustion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Dilution by Nitrogen and/or Carbon Dioxide on Methane and Iso-Octane Air Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 181 (6), pp.813-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102200902864662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.11.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02020303v1</w:t>
+                <w:t xml:space="preserve">hal-00618039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Flame and OH* Natural Emissions of n-Heptane Combustion in a Homogeneous Charge Compression Ignition (HCCI) Engine: Effect of Burnt Gas Dilution</w:t>
               </w:r>
@@ -13252,51 +13252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (3), pp.1406-1411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13330,103 +13330,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pressure and dilution on flame front displacement in boosted spark-ignition engine combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE International Journal of Fuels and Lubricants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (1), pp.984-992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13486,51 +13486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomisation and Spray</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (7), pp.621-631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13590,51 +13590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Queiros-Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kassema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13688,476 +13688,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTIMATE MEASUREMENT OF SOOT DIAMETER AND VOLUME FRACTION INSIDE THE BOWL OF A DIRECT-INJECTION-COMPRESSION-IGNITION ENGINE: EFFECT OF THE EXHAUST GAS RECIRCULATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HCCI combustion: Effect of NO in EGR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreï Boïarciuc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pajot</w:t>
+                <w:t xml:space="preserve">Dayma Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (2), pp.2879-2886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102200701244728⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618041v1</w:t>
+                <w:t xml:space="preserve">hal-00618116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling laser-induced incandescence of soot: a summary and comparison of LII models</w:t>
+                <w:t xml:space="preserve">ESTIMATE MEASUREMENT OF SOOT DIAMETER AND VOLUME FRACTION INSIDE THE BOWL OF A DIRECT-INJECTION-COMPRESSION-IGNITION ENGINE: EFFECT OF THE EXHAUST GAS RECIRCULATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. A. Michelsen</w:t>
+                <w:t xml:space="preserve">Andreï Boïarciuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franklin Liu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-007-2619-5⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 179 (8), pp.1631-1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102200701244728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618142v1</w:t>
+                <w:t xml:space="preserve">hal-00618041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HCCI combustion: Effect of NO in EGR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+                <w:t xml:space="preserve">Modeling laser-induced incandescence of soot: a summary and comparison of LII models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. A. Michelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dayma Guillaume</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. F. Kock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bladh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreï Boïarciuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.168⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 83 (3), pp.503-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-007-2619-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00618116v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soot volume fractions and primary particle size estimate by means of the simultaneous two-color-time-resolved and 2D laser-induced incandescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreï Boïarciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 83, pp.413-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14195,51 +14195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractal approach to the evaluation of burning rates in the vicinity of the piston in a spark-ignition engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 143 (3), pp.323-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14298,51 +14298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame wall interaction: effect of stretch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14440,51 +14440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of burning rates in the vicinity of the piston in a spark-ignition engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Burnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14704,51 +14704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Burnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Higelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE 2001 Transactions Journal of Engines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, V110 (3), SAE Technical Paper 2001-01-1957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14808,813 +14808,813 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flammes pauvres d’ammoniac/hydrogène en microgravité : étude expérimentale et théorique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Chauveau</w:t>
+                <w:t xml:space="preserve">Knocking process in NH3/H2 engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hurault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinata Moriyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshihiro Fukaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Annuel du GDR MFA 2799</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Twenty-second International Conference on Flow Dynamics (ICFD2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFS, tohoku university, Nov 2025, Sendai (Japan), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361591v1</w:t>
+                <w:t xml:space="preserve">hal-05400893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knocking process in NH3/H2 engine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Optical depth characterization of superheated ammonia spray using a collimated laser illumination with Fourier filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utkarsha Sonawane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-second International Conference on Flow Dynamics (ICFD2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFS, tohoku university, Nov 2025, Sendai (Japan), France</w:t>
+              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Section of the Combustion Institute, Apr 2025, Edinbugrh, Scotland, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400893v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical depth characterization of superheated ammonia spray using a collimated laser illumination with Fourier filtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Polarization Ratio with Structured Laser Illumination Planar Imaging for Droplet Sizing in Flash Boiling Ammonia Spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utkarsha Sonawane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassily Kornienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Section of the Combustion Institute, Apr 2025, Edinbugrh, Scotland, France</w:t>
+              <w:t xml:space="preserve">33rd Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Lund (Sweden), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227150v1</w:t>
+                <w:t xml:space="preserve">hal-05385788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Ratio with Structured Laser Illumination Planar Imaging for Droplet Sizing in Flash Boiling Ammonia Spray</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Hespel</w:t>
+                <w:t xml:space="preserve">Investigating Lubricants Base Oils Reactivity in Ammonia Engines via Accelerated Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Doncoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Giarracca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perrine Cologon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powertrain, Energy &amp; Lubricants Conference &amp; Exhibition 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korean Society of Automotive Engineers / Society of Automotive Engineers, Jun 2025, Busan, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2025-01-0240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385788v1</w:t>
+                <w:t xml:space="preserve">hal-05117463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Lubricants Base Oils Reactivity in Ammonia Engines via Accelerated Aging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Rousselle</w:t>
+                <w:t xml:space="preserve">Visualization of Ammonia engine by pre-chamber igniter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powertrain, Energy &amp; Lubricants Conference &amp; Exhibition 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 Sustainable Energy &amp; Powertrains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Stuttgart, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2025-01-0530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4271/2025-01-0240⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05117463v1</w:t>
+                <w:t xml:space="preserve">hal-05419334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of Ammonia engine by pre-chamber igniter</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flammes pauvres d’ammoniac/hydrogène en microgravité : étude expérimentale et théorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Glaznev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Beeckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Sustainable Energy &amp; Powertrains</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Annuel du GDR MFA 2799</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4271/2025-01-0530⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05419334v1</w:t>
+                <w:t xml:space="preserve">hal-05361591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Accuracy of Laminar Burning Velocity Measured from Spherically Expanding NH3/air Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schwenzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Glaznev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raik Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Pitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Internation Conference on Flow dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Sendai, Japan</w:t>
@@ -15643,51 +15643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DME -Combustion Enhancer for Ammonia Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Durasaimy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15764,64 +15764,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Edimbourg (Ecosse), United Kingdom</w:t>
@@ -15850,51 +15850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a CI Engine for Off-Road Application in Diesel-Hydrogen Dual Fuel Configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Mancaruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15980,77 +15980,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid Ammonia Injection in Internal Combustion Engines: droplet sizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utkarsha Sonawane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keito Honda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16101,90 +16101,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPARISON OF KINETIC MECHANISM PREDICTIONS OF IGNITION DELAY TIME AT HIGH PRESSURE FOR PARTIALLY-CRACKED AMMONIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Shanghai (Chine), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16209,90 +16209,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPARISON OF KINETIC MECHANISM PREDICTIONS OF IGNITION DELAY TIME AT HIGH PRESSURE FOR PARTIALLY-CRACKED AMMONIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Low Carbon Combustion meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16317,90 +16317,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPARISON OF KINETIC MECHANISM PREDICTIONS OF IGNITION DELAY TIME AT HIGH PRESSURE FOR PCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Congress in Theoretical and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Theoretical and Applied Mechanics, Aug 2024, Daegu (Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16451,77 +16451,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16559,64 +16559,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Characterization of Superheated Ammonia Spray From a Single-Hole ECN Spray M Injector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Oskar Bjørgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16663,77 +16663,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent Partially Cracked Ammonia/air Premixed Spherical Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Low Carbon Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16752,610 +16752,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and kinetic modeling study of the combustion behaviour of ammonia blended with methanol and ethanol at engine relevant conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Curvature and Speed of Turbulent Premixed Ammonia and Blends with Methane and Hydrogen Flames in a Spherically Expanding Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402540v1</w:t>
+                <w:t xml:space="preserve">hal-04402562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of water addition in ammonia spark ignition engines</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">NH3 Ignition Delay Time at Knock engine conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hurault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen (France), France</w:t>
+              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Orléans, Jul 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526415v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Curvature and Speed of Turbulent Premixed Ammonia and Blends with Methane and Hydrogen Flames in a Spherically Expanding Configuration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seif Zitouni</w:t>
+                <w:t xml:space="preserve">Spray Characteristics and Vaporization process of ammonia-ethanol blends with a current Bosch GDI engine injector.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Orleans, France</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402562v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NH3 Ignition Delay Time at Knock engine conditions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An experimental and kinetic modeling study of the combustion behaviour of ammonia blended with methanol and ethanol at engine relevant conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Prasad Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binod Raj Giri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelé Ronan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Adil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Aljohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université d'Orléans, Jul 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181655v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray Characteristics and Vaporization process of ammonia-ethanol blends with a current Bosch GDI engine injector.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Potential of water addition in ammonia spark ignition engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Guignolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088354v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Breakup Modelling for Lagrangian Simulation of Ammonia Spray in Flash Boiling Condition</w:t>
               </w:r>
@@ -17518,51 +17518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Boero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Orléans, France</w:t>
@@ -17591,90 +17591,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid Ammonia injection on single hole injector: effect of initial conditions on flash boiling process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European conference on liquid atomization and spray system, ILASS Europe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17833,51 +17833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaporization process of liquid ammonia injection: Droplet modelling and experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17928,51 +17928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific Challenges for Ammonia Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">twentieh international conference on Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tohoku University, Nov 2023, Densai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18049,51 +18049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32st European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18144,77 +18144,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Rabello de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twentieth International Conference on Flow Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Fluid Science, Tohoku University, Nov 2023, Sendai, Japan</w:t>
@@ -18243,77 +18243,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Curvature of Turbulent Premixed Ammonia and Blends with Methane and Hydrogen Flames in a Spherically Expanding Configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18390,51 +18390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twentieth International Conference on Flow Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Sendai, Japan</w:t>
@@ -18489,51 +18489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaim-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18571,77 +18571,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent Partially Cracked Ammonia/air Flames in Spherical Vessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twentieth International Conference on Flow Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18660,381 +18660,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NH 3 Ignition Delay Time at Knock engine conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">OD Simulation of NH 3 Combustion Based on Reaction Kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, université d'Orléans, Jul 2023, Orléans (45), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403258v1</w:t>
+                <w:t xml:space="preserve">hal-04403126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hydrogen and ammonia combustions on the ageing of the lubricant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">NH 3 Ignition Delay Time at Knock engine conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hurault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucia Giarracca-Mehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd symposium on ammonia energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université d'orléans, Jul 2023, Orléans (45), France</w:t>
+              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université d'Orléans, Jul 2023, Orléans (45), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403156v1</w:t>
+                <w:t xml:space="preserve">hal-04403258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OD Simulation of NH 3 Combustion Based on Reaction Kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of hydrogen and ammonia combustions on the ageing of the lubricant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Donceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+                <w:t xml:space="preserve">Perrine Cologon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Giarracca-Mehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université d'Orléans, Jul 2023, Orléans (45), France</w:t>
+              <w:t xml:space="preserve">2nd symposium on ammonia energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université d'orléans, Jul 2023, Orléans (45), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403126v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent Flame Speed Correlations for Pure Ammonia and Blends with Methane or Hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Low Carbon Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Cambridge, Apr 2022, Cambdridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19098,51 +19098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THIESEL 2022 Conference on Thermo- and Fluid Dynamics of Clean propulsion Powerplants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19180,90 +19180,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL AND NUMERICAL STUDY OF LAMINAR FLAME SPEED OF AMMONIA/METHANOL AND AMMONIA AT HIGH PRESSURE AND TEMPERATURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cardiff (Wales), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19314,51 +19314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th European Biomass Conference and Exhibition (EUBCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, etaflorence, May 2022, virtual event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19383,77 +19383,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study on the laminar flame speed enhancement of Ammonia with Hydrogen and Methane addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Symposium on Ammonia Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Cardiff, Sep 2022, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19478,51 +19478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar Burning Velocities of Tertiary Ammonia-Hydrogen-Methane/air Mixtures: Response Surface Methodology coupled with Simplex Centroid Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azd Zayoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19616,51 +19616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Comparison of Currently Available Reaction Mechanisms for Laminar flame speed in Hydrogen/Ammonia Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alnasif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mashruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19741,51 +19741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia powertrain for a carbon free mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dumand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19853,51 +19853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia as zero-carbon fuel for Internal Combustion Engine: “where are we today?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bréquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20004,51 +20004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Rabello de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20099,64 +20099,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Rabello de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CORIA, Apr 2023, Rouen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20181,51 +20181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ammoniac, ce vecteur d’hydrogène pour décarboner la mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Energie Edition 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20302,51 +20302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif-Eddine Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Applied Energy 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Bangkok, Thailand</w:t>
@@ -20375,51 +20375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMMONIA BLENDED FUELS – ENERGY SOLUTIONS FOR A GREEN FUTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mashruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20494,195 +20494,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia as fuel for Internal Combustion Engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Principles of Ammonia combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Zero Carbon Combustion Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KAUST, Jun 2021, on line, Saudi Arabia</w:t>
+              <w:t xml:space="preserve">ACTIVATE SEMINAR 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Tondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519352v1</w:t>
+                <w:t xml:space="preserve">hal-03519313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles of Ammonia combustion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Ammonia as fuel for Internal Combustion Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTIVATE SEMINAR 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Tondheim, Norway</w:t>
+              <w:t xml:space="preserve">Near Zero Carbon Combustion Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KAUST, Jun 2021, on line, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519313v1</w:t>
+                <w:t xml:space="preserve">hal-03519352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power-to-ammonia-to-X: cost assessment of an integrated renewable ammonia-based system providing heat and power for residential use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik Coppitters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20690,51 +20690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 33rd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Osaka, Japan</w:t>
@@ -20763,51 +20763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Ammonia as future Zero-Carbon fuel for future mobility: Working operating limits for Spark-Ignition engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20871,77 +20871,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray combustion characteristic of ABE/gasoline surrogate blend for partially premixed combustion mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tung Lam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILASS–Europe 2019, 29th Conference on Liquid Atomization and Spray System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21005,51 +21005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCS11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21074,90 +21074,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and Emissions of an Ammonia-Fueled SI Engine with Hydrogen Enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Engines &amp; Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Capri, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21191,90 +21191,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL STUDY ON NH3/H2/AIR COMBUSTION IN SPARK-IGNITION ENGINE CONDITIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Mediterranean Combustion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21424,90 +21424,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion Characteristics of Ammonia in a Modern Spark-Ignition Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Sustainable Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Catane, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21580,51 +21580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Eagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Öivind Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21666,90 +21666,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammoniac: vecteur d’énergie et carburant de demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone Combustion et Pollution Atmosphérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21774,90 +21774,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL STUDY ON THE PERFORMANCE AND EMISSIONS OF AN AMMONIA/HYDROGEN FUELED SI ENGINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th "Journées D'étude" Belgian Section of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21882,90 +21882,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engine Combustion Network (ECN): Characterization and comparison of Diesel spray combustion in new high-pressure and high-temperature chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ob Nilaphai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hespel Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22269,398 +22269,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray and Combustion Characterization of the Alcohol Blends in the High-Pressure High-Temperature Conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">TURBULENT BURNING CHARACTERISTICS OF FACE GASOLINE AND TPRF BLEND ASSOCIATED WITH THE SAME RON AT ELEVATED PRESSURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mannaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.H. Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILASS–Asia 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, JEJU, South Korea</w:t>
+              <w:t xml:space="preserve">Tenth Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945907v1</w:t>
+                <w:t xml:space="preserve">hal-02473324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TURBULENT BURNING CHARACTERISTICS OF FACE GASOLINE AND TPRF BLEND ASSOCIATED WITH THE SAME RON AT ELEVATED PRESSURES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AN EXPERIMENTAL STUDY ON TURBULENT PREMIXED EXPANDING FLAMES USING SIMULTANEOUSLY SCHLIEREN AND TOMOGRAPHY TECHNIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Endouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth Mediterranean Combustion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473324v1</w:t>
+                <w:t xml:space="preserve">hal-02473308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN EXPERIMENTAL STUDY ON TURBULENT PREMIXED EXPANDING FLAMES USING SIMULTANEOUSLY SCHLIEREN AND TOMOGRAPHY TECHNIQUES</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Spray and Combustion Characterization of the Alcohol Blends in the High-Pressure High-Temperature Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ob Nilaphai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hespel Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somchai Chanchaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth Mediterranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Naples, Italy</w:t>
+              <w:t xml:space="preserve">ILASS–Asia 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, JEJU, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473308v1</w:t>
+                <w:t xml:space="preserve">hal-01945907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion des métaux, une nouvelle forme d’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Lomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22737,77 +22737,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burning characteristics of aluminum/air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Lomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Tahtouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22888,51 +22888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th « Journées d’Etude » of the Belgian Section of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Louvain-­‐la-­‐Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22970,51 +22970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of combustion regimes for micron-sized aluminum powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Lomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23085,684 +23085,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Second Injection Characteristics and Dilution Effect on Gasoline Partially Premixed Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Labreche</w:t>
+                <w:t xml:space="preserve">Analysis of the EMD behavior for separating coherent structure from interference fluctuations in homogeneous isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical Paper</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">iTi Conference on Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Darmstadt, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077633v1</w:t>
+                <w:t xml:space="preserve">hal-01103045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of JP-8 to Premixed Charge Ignition (PCI) combustion in a single-cylinder Diesel engine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Impact of the Second Injection Characteristics and Dilution Effect on Gasoline Partially Premixed Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Labreche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thiesel 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAE Technical Paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Birmingham, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2014-01-2673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077690v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the EMD behavior for separating coherent structure from interference fluctuations in homogeneous isotropic turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Sadeghi</w:t>
+                <w:t xml:space="preserve">Application of JP-8 to Premixed Charge Ignition (PCI) combustion in a single-cylinder Diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iTi Conference on Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">Thiesel 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103045v1</w:t>
+                <w:t xml:space="preserve">hal-01077690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENGINE PERFOMANCE AND EMISSIONS OF VALERIC BIOFUELS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+                <w:t xml:space="preserve">Thermodiffusive Effect on the Flame Development in Lean Burn Spark Ignition Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dayma</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FISITA 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAE 2014 International Powertrain, Fuels &amp; Lubricants Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Birmingham, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2014-01-2630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077638v1</w:t>
+                <w:t xml:space="preserve">hal-01328155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodiffusive Effect on the Flame Development in Lean Burn Spark Ignition Engine</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ENGINE PERFOMANCE AND EMISSIONS OF VALERIC BIOFUELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE 2014 International Powertrain, Fuels &amp; Lubricants Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FISITA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4271/2014-01-2630⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01328155v1</w:t>
+                <w:t xml:space="preserve">hal-01077638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du potentiel de biocarburants valériques dans un moteur à allumage commandé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayma Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPOLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Tanger, Maroc</w:t>
@@ -23817,64 +23817,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayma Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23910,519 +23910,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the accurate determination of unstretched laminar burning velocity from spherically expanding flames</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Impact of Flame Stretch Sensitivities on the Turbulent Flame Speed in Spark-ignition Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brequigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lund, Sweden. pp.Lund</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lund, Sweden. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919091v1</w:t>
+                <w:t xml:space="preserve">hal-00920821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Flame Stretch Sensitivities on the Turbulent Flame Speed in Spark-ignition Engines</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Implication et rôle des Etablissements de Recherche et d’Enseignement supérieur dans la CSTI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lesigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Madrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lund, Sweden. pp.1-6</w:t>
+              <w:t xml:space="preserve">1. Forum Régional de la Culture Scientifique Technique et Industrielle en Région Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Régional de Promotion de la Culture Scientifique, Technique et Industrielle de la Région Centre - Val de Loire (CCSTI). FRA., Nov 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920821v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication et rôle des Etablissements de Recherche et d’Enseignement supérieur dans la CSTI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Madrières</w:t>
+                <w:t xml:space="preserve">Engine Performances and Emissions of Second-Generation Biofuels in Spark Ignition Engines: The Case of Methyl and Ethyl Valerates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Contino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Forum Régional de la Culture Scientifique Technique et Industrielle en Région Centre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAE Paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Capri, Italy. pp.2013-24-0098, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2013-24-0098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749787v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engine Performances and Emissions of Second-Generation Biofuels in Spark Ignition Engines: The Case of Methyl and Ethyl Valerates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">On the accurate determination of unstretched laminar burning velocity from spherically expanding flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Paper</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lund, Sweden. pp.Lund</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916252v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and Experimental Investigation of Combustion Regimes in a Dual Fuel Engine</w:t>
               </w:r>
@@ -24460,51 +24460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Kashdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Ternel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Engines &amp; Vehicles: ICE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Rome, Italy. SAE Paper 2013-24-0015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24564,51 +24564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianxi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24655,77 +24655,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Gasoline Partially Premixed Combustion Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Labreche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE Paper</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, South Korea. pp.2013-01-2532, </w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24772,51 +24772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Combustion Regimes Using a Dual Fuel Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Belaid-Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24880,77 +24880,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Fuel Properties and Flame Stretch on the Turbulent Flame Speed in Spark-Ignition Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25036,64 +25036,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Mediterranean Combustion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Cesme, Turkey</w:t>
@@ -25174,51 +25174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lund, Sweden. pp.1-6</w:t>
@@ -25366,321 +25366,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards HCCI Control by Ozone Seeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Masurier</w:t>
+                <w:t xml:space="preserve">Mixture preparation of gasoline Partially Premixed Combustion mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Labreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICE2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the European Combustion Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sweden. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916250v1</w:t>
+                <w:t xml:space="preserve">hal-00916254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture preparation of gasoline Partially Premixed Combustion mode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Labreche</w:t>
+                <w:t xml:space="preserve">Towards HCCI Control by Ozone Seeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Masurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the European Combustion Meeting 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICE2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Capri, Italy. pp.2013-24-0049, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2013-24-0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916254v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of flame stretch on the turbulent flame speed in spark-ignition engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Engines &amp; Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Italy. Capri</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25705,51 +25705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the fuel properties on the spray development characteristics in a Diesel optical access engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Dernotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25878,51 +25878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Houille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25973,51 +25973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianxi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26081,51 +26081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26193,51 +26193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the influence of fuel properties on the Diesel injection process in non-vaporizing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Dernotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26327,51 +26327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26452,51 +26452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26564,90 +26564,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear effects of stretch on the flame front propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Tahtouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26666,157 +26666,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Early Injection Strategy for Diesel PCCI Combustion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bruneaux</w:t>
+                <w:t xml:space="preserve">Effects of Ethanol, n-butanol- n-heptane Blended on LTHR and HRR Phasing in Diesel-HCCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peerawat Saisirirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somchai Chanchaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE 2009 Powertrains Fuels and Lubricants Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, ., United States. SAE Technical Paper 2009-01-2731, </w:t>
+              <w:t xml:space="preserve">9th International Conference on Engines and Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Capri, Italy. SAE Technical Paper 2009-24-0094, </w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4271/2009-01-2731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4271/2009-24-0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276308v1</w:t>
+                <w:t xml:space="preserve">hal-01276313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Ethanol Blended Fraction with N-heptane on the Low Temperature Heat Release (LTHR) of Homogeneous Charge Compression Ignition Combustion</w:t>
               </w:r>
@@ -26828,51 +26815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peerawat Saisirirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somchai Chanchaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26904,144 +26891,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Ethanol, n-butanol- n-heptane Blended on LTHR and HRR Phasing in Diesel-HCCI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peerawat Saisirirat</w:t>
+                <w:t xml:space="preserve">Optimizing Early Injection Strategy for Diesel PCCI Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Engines and Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Capri, Italy. SAE Technical Paper 2009-24-0094, </w:t>
+              <w:t xml:space="preserve">SAE 2009 Powertrains Fuels and Lubricants Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, ., United States. SAE Technical Paper 2009-01-2731, </w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4271/2009-24-0094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4271/2009-01-2731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276313v1</w:t>
+                <w:t xml:space="preserve">hal-01276308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of n-Heptane/Ethanol HCCI Combustion Characteristics by Experiment and Detailed Chemical Kinetics Simulation</w:t>
               </w:r>
@@ -27053,51 +27053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peerawat Saisirirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somchai Chanchaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27148,77 +27148,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent flow fields analysis of a Spark-Ignition engine as function of the boosted pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Laser Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27237,563 +27237,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dilution by Exhaust Gases on the flame reactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
+                <w:t xml:space="preserve">Comparison between LIF Measurements and Modeling Predictions of OH-HCHO During HCCI Mode Combustion Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st ICDERS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Engines for Automobiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Capri, Italy. SAE Technical Paper 2007-24-0019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2007-24-0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276329v1</w:t>
+                <w:t xml:space="preserve">hal-01276318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Gasoline Combustion Mode under High Pressure and High Dilution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pajot</w:t>
+                <w:t xml:space="preserve">Effects of reformer gas addition on a spark-ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Combustion Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Engines for Automobiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Capri, Italy. SAE Technical Paper 2007-24-0015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2007-24-0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276410v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between LIF Measurements and Modeling Predictions of OH-HCHO During HCCI Mode Combustion Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Dubreuil</w:t>
+                <w:t xml:space="preserve">Effect of dilution by Exhaust Gases on the flame reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Engines for Automobiles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st ICDERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276318v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of reformer gas addition on a spark-ignition engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of Gasoline Combustion Mode under High Pressure and High Dilution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Engines for Automobiles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Chania, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4271/2007-24-0015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01276326v1</w:t>
+                <w:t xml:space="preserve">hal-01276410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of hydrogen addition and dilution in a spark-ignition engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Hydrogen Energy Congress and Exhibition IHEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27870,51 +27870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somchai Chanchaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27933,273 +27933,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold start physical phenomena in Diesel engines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia Vergnes</w:t>
+                <w:t xml:space="preserve">A Study of HCCI Combustion for Hydrocarbon-Ethanol Mixture: an Explanation of the Homogeneous Charge Spontaneous Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peerawat Saisirirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somchai Chanchaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st ILASS </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Mugla, Turkey</w:t>
+              <w:t xml:space="preserve">21st Conference of Mechanical Engineering Network of Thailand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Chonburi, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276407v1</w:t>
+                <w:t xml:space="preserve">hal-01276406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of HCCI Combustion for Hydrocarbon-Ethanol Mixture: an Explanation of the Homogeneous Charge Spontaneous Combustion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Dubreuil</w:t>
+                <w:t xml:space="preserve">Cold start physical phenomena in Diesel engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Conference of Mechanical Engineering Network of Thailand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Chonburi, Thailand</w:t>
+              <w:t xml:space="preserve">21st ILASS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Mugla, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276406v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of EGR components, amount and temperature on HCCI combustion developmen</w:t>
               </w:r>
@@ -28211,51 +28211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28306,51 +28306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Engine Technology Conference &amp; Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, ., United States. SAE Technical Paper 2006-32-0044, </w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28384,77 +28384,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Time-Resolved and 2D Laser-Induced Incandescence to study formation inside the combustion chamber of a Diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreï Boïarciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Symposium Towards Clean Diesel Engines </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28479,90 +28479,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-Induced Incandescence to study the soot formation inside Diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreï Boïarciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2rd European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, louvain la neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28587,77 +28587,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la formation des suies par l’Incandescence Induite par Laser (LII) appliquée dans la chambre de combustion d’un moteur Diesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreï Boïarciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLUVISU11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28682,103 +28682,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced incandescence to study the soot particles formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreï Boïarciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONAT 2004, International Automotive Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Brasov, Romania</w:t>
@@ -28833,51 +28833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Burnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28971,51 +28971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Burnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Higelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in SI Engine Combustion and Performance - SP-1629</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Orlando, United States. SAE Technical Paper 2001-01-1957, </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
@@ -29075,51 +29075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Burnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29200,51 +29200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Burnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29338,51 +29338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Burnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Higelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29439,103 +29439,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of water addition in ammonia spark ignition engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Guignolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29573,90 +29573,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of laminar flame speed of Ammonia/Ethanol at high pressure and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vancouver, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29720,51 +29720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brequigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29802,77 +29802,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion des métaux, une nouvelle forme d’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Lomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30114,64 +30114,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia as Fuel for Transportation to Mitigate Zero Carbon Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bréquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Valera-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30304,51 +30304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mosevitzky Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.S. Grader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techno-Economic Challenges of Green Ammonia as an Energy Vector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.303-319, 2021, </w:t>
@@ -30386,90 +30386,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Bivariate EMD Behavior for Separating Coherent Structures from Interference Fluctuations in Isotropic Homogeneous Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Turbulence VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 165, 2016, 978-3-319-29129-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
@@ -30503,103 +30503,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel Class VALERATES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Contino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayma Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Boot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofuels from Lignocellulosic Biomass: Innovations beyond Bioethanol</w:t>
@@ -30810,51 +30810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588771v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Duronio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Battistoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Mascio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Zembi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.128268" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsha Sugriv Sonawane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassily Kornienko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hespel Camille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousselle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2026062388" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115688v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bj&#248;rgen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Desclaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068259" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321897v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Zitouni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Glaznev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;quigny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105891" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05214242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Doncoeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca-Mehl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cologon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11708-025-1031-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412788v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsha Sonawane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Carbone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568277251400187" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05364930v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar Agarwal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brequigny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Dhar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2025.101236" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20619/jcombsj.67.219_34" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqing Qu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiao Qiu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyuan Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11708-025-1017-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918617v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Prasad Shrestha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Raj Giri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pel&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Aljohani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113954" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c02751" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262968v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonawane Utkarsha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2025.100388" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hurault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Haidous" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105625" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Soul&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17020319" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Monnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105266" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906210v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zitouni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2024.100126" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906866v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sforza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ballerini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ramognino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schirru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lucchini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.29" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony y H Wong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle E Selin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D Eastham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqi Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad5d07" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695278v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. d'Antuono" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Galloni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lanni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Contino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.08.210" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167738v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874231170661" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112786" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Patel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ob Nilaphai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Lam Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128099" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168266v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stagni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suphaporn Arunthanayothin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dehue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144577" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402622v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alnasif" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mashruk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kovaleva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100139" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069152v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dupuy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schmid" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Frapolli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012734v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pacaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2023.106731" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181848v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrial Pandal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607884v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rabello de Castro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123736" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouriot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2022.100058" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560805v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pel&#233; Ronan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2022.100052" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799834v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mashruk" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Zitouni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valera-Medina" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.09.165" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791714v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.179" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559599v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Lorenzo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510006v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amer-Hatem" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dedoussi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c03685" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874822v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00185-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271299v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fuels2030015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282338v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houill&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144141" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519268v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouriot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874211038726" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237009v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rabello de Castro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dufitumukiza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.121025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02983495v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ben Houidi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ajrouche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020070" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965745v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lhuillier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.058" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02813373v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bardi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Malbec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020023" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02813376v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020028" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03054115v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020080" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498694v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.117448" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934523v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2020.00070" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132947v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Endouard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1566226" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934520v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Alves Barbosa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.197" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02877268v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M Bruneaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Somers" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyle M Pickett" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-0831" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967420v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Long Hoang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116115" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150886v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Lorenzo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.05.081" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373508v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116653" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337309v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sadeghi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2775-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945800v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Krisman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Sivaramakrishnan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Miller" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline H. Chen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945796v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lapalme" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Seers" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.03.028" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934598v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mannaa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Chung" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.02.019" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816410v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nilaphai" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hespel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanchaona" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.03.184" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893580v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.12.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945845v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wissink" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Curran" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pb Musculus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087417732898" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945839v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Eagle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roberts" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-24-0088" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893617v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Truedsson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-01-0727" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934602v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Demesoukas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.07.007" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340395v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.08.021" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01597165v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Zhou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2015035" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340392v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858479v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lomba" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bernard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1211871" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01707469v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Angelberger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2015048" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893526v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masurier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b02300" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02073747v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayma" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.126" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233979v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2015-24-2456" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233972v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Park" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bae" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087414561275" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269921v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coudour" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Courty" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Garo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.934568" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020090v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EY.1943-7897.0000161" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219901v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Chen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.883224" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770957v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.09.008" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L0GMZBX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836636v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Luchini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca d'Errico" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.02.028" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P6GFBWM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770958v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.05.042" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TQ39CMD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759692v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087412442122" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848348v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2013.795557" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773098v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broustail" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mor&#233;ac" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759697v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef301254q" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760376v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dernotte" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houille" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2012004401" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651877v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2011.11.013" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759687v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andr&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Walter" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087412438338" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771557v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.11.003" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJN1VSQZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759696v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.690304" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772718v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848349v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.02.012" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8LWCK52-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765520v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Togbe" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef300581q" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662703v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.11.073" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC3TF6X9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657827v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Tahtouh" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Samson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612073v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxi Zhou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cordier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.05.002" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B93BMXNS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657842v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2010.09.021" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657829v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657847v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.003" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN6ZVQ3Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612197v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanmart" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef200193q" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836632v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101602q" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612067v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peerawat Saisirirat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somchai Chanchaona" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.07.016" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC97QLMD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020307v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Sarathy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Thomson" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Togb&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dagaut" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.05.001" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612081v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937528v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dernotte" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seers" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009034" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612145v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef100938u" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657854v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612108v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618039v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200902864662" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020303v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.11.019" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5PQSJF2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618048v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubreuil" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef800533c" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618054v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2008-01-1625" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618045v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vergnes" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v19.i7.20" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618066v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Queiros-Conde" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kassema" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feidt" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.09.018" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618041v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Bo&#239;arciuc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pajot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200701244728" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618142v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Michelsen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. Kock" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bladh" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2619-5" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618116v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayma Guillaume" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.168" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5D0RQLB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618128v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618119v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.06.007" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LF8CXM9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618125v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinite" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(02)00255-8" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9Q07VN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618113v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Burnel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1540-7489(02)80096-7" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859714v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Shafirovich" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Goldshleger" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Carrea" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001637" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276362v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2001-01-1957" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361591v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400893v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinata Moriyama" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Fukaya" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227150v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385788v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117463v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-01-0240" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419334v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gel&#233;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-01-0530" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477802v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwenzer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raik Hesse" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405970v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Durasaimy" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250777v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hoflack" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383414v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Mancaruso" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Rossetti" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-24-0055" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405993v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keito Honda" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Hayakawa" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224622v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576008v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225518v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575993v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904056v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Oskar Bj&#248;rgen" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICEF2024-140903" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575971v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402540v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Adil" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526415v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Guignolle" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Baba" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402562v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181655v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088354v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403006v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pandal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo De Vita" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402975v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Arcentales" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boero" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211267v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181810v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-01-0311" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403207v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402255v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208099v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906819v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402568v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403091v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168230v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402596v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403258v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403156v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Donceur" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403126v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906647v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788532v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050086v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668925v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pacaud" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906254v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906249v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azd Zayoud" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Contino" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04352291v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alnasif" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brequigny" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kovaleva" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920639v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaillard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E G&#233;rard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dedeurwaerder" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519336v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Br&#233;quigny" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mercier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lhuillier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Raitiere" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227785v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403346v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519300v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519231v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Mashruk" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kovaleva" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Zitouni" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519203v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mukundakumar" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zayoud" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519352v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519313v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227771v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Coppitters" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verleysen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188481v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Houill&#233;" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dumand" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516587v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160138v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322439v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0137" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163512v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163518v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Uesaka" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Sliti" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Segawa" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322493v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0237" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945859v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Lind" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roberts" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eagle" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;ivind Andersson" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934874v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934848v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945920v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893697v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiboub Ibrahim" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajrouche Hugo" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilaphai Ob" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dozias S&#233;bastien" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Bruno" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ILASS2017.2017.4705" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893687v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanchaona Somchai" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ILASS2017.2017.4852" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945907v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473324v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473308v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557522v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557256v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01311276v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018393v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-0925" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077633v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Labreche" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2014-01-2673" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077690v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103045v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077638v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328155v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2014-01-2630" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234443v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234436v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919091v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920821v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749787v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomez" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesigne" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Madri&#232;res" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916252v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0098" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920703v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Belaid-Saleh" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jay" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Kashdan" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Ternel" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0015" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916247v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0056" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916233v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-01-2532" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920804v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920712v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0054" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558464v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920814v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919101v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Garo" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916250v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0049" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916254v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919104v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771559v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618525v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618522v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cordier" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618527v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618635v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558278v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618570v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276405v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276308v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2009-01-2731" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276399v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276313v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2009-24-0094" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276402v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276316v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276329v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276410v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276318v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2007-24-0019" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276326v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2007-24-0015" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276408v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276412v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276407v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeanne" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barbeau" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276406v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276413v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276333v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2006-32-0044" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276415v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276417v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276416v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276422v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276339v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276356v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276423v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276348v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276365v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355231v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050026v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477236v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308410v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36770.15043" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475219v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William David" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Agnew" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ba&#241;ares-Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Barth" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B&#248;gild Hansen" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ad0a3a" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501644v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Valera-Medina" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Boulet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emberson" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8717-4_11" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135310v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H.R. Rouwenhorst" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elishav" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mosevitzky Lis" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Grader" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820560-0.00013-8" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276387v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29130-7" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276392v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527685318.ch3" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588771v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Duronio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Battistoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Mascio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Zembi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hespel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.128268" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsha Sugriv Sonawane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassily Kornienko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hespel Camille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousselle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2026062388" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05214242v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Doncoeur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca-Mehl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cologon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11708-025-1031-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsha Sonawane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Carbone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568277251400187" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bj&#248;rgen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Desclaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068259" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Zitouni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Glaznev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;quigny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105891" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05364930v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar Agarwal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brequigny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Dhar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2025.101236" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224863v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqing Qu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiao Qiu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyuan Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11708-025-1017-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20619/jcombsj.67.219_34" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918617v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Prasad Shrestha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Raj Giri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pel&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Aljohani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113954" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c02751" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262968v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonawane Utkarsha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2025.100388" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Soul&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17020319" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695271v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hurault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Haidous" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105625" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Monnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105266" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sforza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ballerini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ramognino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schirru" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lucchini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.29" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906210v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zitouni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2024.100126" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony y H Wong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle E Selin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian D Eastham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqi Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad5d07" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695278v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. d'Antuono" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Galloni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lanni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Contino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.08.210" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167738v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874231170661" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112786" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168266v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stagni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suphaporn Arunthanayothin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dehue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.144577" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Patel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ob Nilaphai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Lam Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128099" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402622v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alnasif" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mashruk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kovaleva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100139" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069152v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dupuy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schmid" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Frapolli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012734v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pacaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2023.106731" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181848v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrial Pandal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/jae.13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607884v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rabello de Castro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123736" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouriot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2022.100058" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560805v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pel&#233; Ronan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfueco.2022.100052" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799834v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mashruk" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Zitouni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mounaim-Rousselle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valera-Medina" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.09.165" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791714v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#1111;m-Rousselle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.179" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559599v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Lorenzo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271299v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fuels2030015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874822v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00185-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510006v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amer-Hatem" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dedoussi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c03685" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282338v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houill&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14144141" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519268v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouriot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874211038726" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237009v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Rabello de Castro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dufitumukiza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.121025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965745v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lhuillier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.058" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02983495v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ben Houidi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ajrouche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020070" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02813373v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bardi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Malbec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020023" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498694v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.117448" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02813376v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020028" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03054115v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneaux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2020080" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934523v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmech.2020.00070" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132947v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Endouard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1566226" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934520v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Alves Barbosa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.197" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02877268v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M Bruneaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Somers" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyle M Pickett" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2020-01-0831" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967420v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Long Hoang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116115" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150886v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Lorenzo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.05.081" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337309v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sadeghi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2775-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373508v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116653" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945796v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lapalme" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Seers" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.03.028" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945800v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Krisman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Sivaramakrishnan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Miller" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline H. Chen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934598v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mannaa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Chung" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.02.019" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816410v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nilaphai" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hespel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanchaona" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.03.184" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893580v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.12.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945845v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wissink" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Curran" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pb Musculus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087417732898" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945839v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Eagle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roberts" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-24-0088" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893617v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Truedsson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-01-0727" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340395v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.08.021" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01597165v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Zhou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2015035" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934602v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Demesoukas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.07.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340392v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858479v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lomba" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bernard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1211871" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01707469v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Angelberger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2015048" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893526v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masurier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b02300" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02073747v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayma" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.126" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233979v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2015-24-2456" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233972v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Park" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bae" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087414561275" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269921v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coudour" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Courty" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Garo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.934568" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020090v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EY.1943-7897.0000161" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219901v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Chen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.883224" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836636v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Luchini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca d'Errico" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.02.028" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P6GFBWM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770957v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.09.008" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L0GMZBX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770958v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.05.042" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TQ39CMD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759692v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087412442122" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848348v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2013.795557" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773098v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broustail" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mor&#233;ac" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759697v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef301254q" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760376v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dernotte" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Houille" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2012004401" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651877v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2011.11.013" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759687v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andr&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Walter" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087412438338" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771557v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.11.003" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJN1VSQZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759696v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.690304" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772718v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848349v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.02.012" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8LWCK52-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662703v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.11.073" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC3TF6X9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765520v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Togbe" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef300581q" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657827v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Tahtouh" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Samson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612073v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxi Zhou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cordier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.05.002" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B93BMXNS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657842v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2010.09.021" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657829v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657847v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.003" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN6ZVQ3Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612197v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanmart" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef200193q" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836632v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101602q" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612067v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peerawat Saisirirat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somchai Chanchaona" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.07.016" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC97QLMD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020307v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Sarathy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Thomson" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Togb&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dagaut" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.05.001" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612081v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937528v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dernotte" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seers" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009034" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612145v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef100938u" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657854v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612108v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020303v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.11.019" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5PQSJF2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618039v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200902864662" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618048v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubreuil" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef800533c" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618054v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2008-01-1625" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618045v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vergnes" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.v19.i7.20" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618066v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Queiros-Conde" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kassema" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feidt" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2008.09.018" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618116v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayma Guillaume" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.168" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5D0RQLB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618041v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Bo&#239;arciuc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pajot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200701244728" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618142v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Michelsen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. Kock" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bladh" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-007-2619-5" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618128v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618119v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.06.007" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LF8CXM9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618125v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinite" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(02)00255-8" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9Q07VN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618113v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Burnel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1540-7489(02)80096-7" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859714v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Shafirovich" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Goldshleger" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Carrea" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001637" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276362v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2001-01-1957" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400893v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinata Moriyama" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Fukaya" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227150v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385788v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117463v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-01-0240" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419334v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gel&#233;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-01-0530" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361591v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477802v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwenzer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raik Hesse" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405970v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Durasaimy" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250777v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Hoflack" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383414v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Mancaruso" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Rossetti" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2025-24-0055" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405993v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keito Honda" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Hayakawa" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224622v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576008v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225518v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575993v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904056v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Oskar Bj&#248;rgen" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICEF2024-140903" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575971v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402562v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181655v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088354v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402540v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Adil" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526415v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Guignolle" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Baba" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403006v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pandal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo De Vita" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402975v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Arcentales" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boero" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211267v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181810v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2023-01-0311" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403207v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402255v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208099v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906819v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402568v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403091v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168230v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402596v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403126v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403258v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403156v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Donceur" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906647v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788532v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050086v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668925v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pacaud" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906254v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906249v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azd Zayoud" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Contino" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04352291v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alnasif" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brequigny" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kovaleva" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920639v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaillard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E G&#233;rard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dedeurwaerder" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519336v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Br&#233;quigny" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mercier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lhuillier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Raitiere" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227785v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403346v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519300v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519231v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Mashruk" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kovaleva" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Zitouni" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519203v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mukundakumar" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zayoud" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519313v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519352v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227771v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Coppitters" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verleysen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188481v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Houill&#233;" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dumand" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516587v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160138v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322439v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0137" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163512v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163518v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Uesaka" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Sliti" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Segawa" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322493v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-24-0237" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945859v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Lind" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roberts" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eagle" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;ivind Andersson" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934874v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934848v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945920v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893697v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiboub Ibrahim" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajrouche Hugo" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilaphai Ob" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dozias S&#233;bastien" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Bruno" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ILASS2017.2017.4705" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893687v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanchaona Somchai" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ILASS2017.2017.4852" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473324v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473308v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945907v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557522v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557256v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01311276v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018393v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-0925" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103045v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077633v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Labreche" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2014-01-2673" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077690v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328155v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2014-01-2630" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077638v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234443v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234436v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920821v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749787v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomez" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesigne" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Madri&#232;res" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916252v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0098" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919091v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920703v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Belaid-Saleh" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jay" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Kashdan" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Ternel" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0015" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916247v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0056" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916233v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-01-2532" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920804v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920712v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0054" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558464v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920814v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919101v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Garo" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916254v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916250v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0049" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919104v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771559v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618525v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618522v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cordier" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618527v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618635v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558278v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618570v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276405v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276313v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2009-24-0094" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276399v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276308v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2009-01-2731" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276402v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276316v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276318v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2007-24-0019" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276326v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2007-24-0015" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276329v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276410v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276408v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276412v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276406v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276407v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeanne" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barbeau" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276413v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276333v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2006-32-0044" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276415v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276417v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276416v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276422v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276339v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276356v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276423v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276348v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276365v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355231v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050026v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477236v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308410v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36770.15043" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475219v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William David" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Agnew" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Ba&#241;ares-Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Barth" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B&#248;gild Hansen" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ad0a3a" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501644v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Valera-Medina" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Boulet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emberson" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8717-4_11" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135310v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H.R. Rouwenhorst" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elishav" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mosevitzky Lis" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Grader" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820560-0.00013-8" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276387v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29130-7" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276392v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527685318.ch3" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>