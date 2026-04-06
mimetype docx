--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -580,260 +580,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Challenge of Archival Practices' Context for a Better Understanding of Data Web Archives at Aix-Marseille University</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les stratégies des familles algériennes pour l'accès à l'école française 1944-1954</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mussard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mara Bertelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Datafied Web - RESAW Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Siegen University, Jun 2025, Siegen, Germany</w:t>
+              <w:t xml:space="preserve">6e congrès du GIS Moyen-Orient et mondes musulmans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05130641v1</w:t>
+                <w:t xml:space="preserve">hal-05501164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies des familles algériennes pour l'accès à l'école française 1944-1954</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Challenge of Archival Practices' Context for a Better Understanding of Data Web Archives at Aix-Marseille University</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gebeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ginouvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Peyssard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Bertelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e congrès du GIS Moyen-Orient et mondes musulmans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">The Datafied Web - RESAW Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Siegen University, Jun 2025, Siegen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501164v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05130641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web archive to study the polyvocal Interpretation of Contested Colonial Heritage - Panel Session</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gebeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -929,103 +929,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir la polyvocalité des archives audiovisuelles et numériques en contexte post-colonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gebeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Savéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Peyssard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3113,77 +3113,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PICCH – Polyvocal Interpretation of Contested Colonial Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gebeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Savéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3508,51 +3508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FFCFEAD"/>
+    <w:nsid w:val="9D0DB512"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3739,51 +3739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-mussard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1722-1566" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170663671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garric" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mussard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.makycwnv5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501255v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501122v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Peyssard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bertelsen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501164v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130860v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sav&#233;ant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide D.R Rendina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909162v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0413-2.27" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Zytnicki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-contemporaine/736-la-france-et-lafrique-1830-1962-9782350306681.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536000v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Escande" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.213" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535967v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-histoire-et-geographie/2693-les-acteurs-des-transformations-foncieres-autour-de-la-mediterranee-au-xixe-siecle.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539329v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.595.0043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salmieri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Honvault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12828/113481" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181902v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.003.0061" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.003.0025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.181.0107" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676048v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670782v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04613952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862486v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mourlane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710991v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01671015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-mussard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1722-1566" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170663671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garric" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mussard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.makycwnv5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501255v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501122v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501164v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130641v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Peyssard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bertelsen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130860v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sav&#233;ant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide D.R Rendina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909162v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0413-2.27" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Zytnicki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-contemporaine/736-la-france-et-lafrique-1830-1962-9782350306681.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536000v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Escande" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.213" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535967v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-histoire-et-geographie/2693-les-acteurs-des-transformations-foncieres-autour-de-la-mediterranee-au-xixe-siecle.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539329v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.595.0043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salmieri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Honvault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12828/113481" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181902v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.003.0061" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.003.0025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.181.0107" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676048v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670782v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04613952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862486v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mourlane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710991v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01671015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>