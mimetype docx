--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -580,260 +580,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies des familles algériennes pour l'accès à l'école française 1944-1954</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Challenge of Archival Practices' Context for a Better Understanding of Data Web Archives at Aix-Marseille University</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gebeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ginouvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Peyssard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Bertelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e congrès du GIS Moyen-Orient et mondes musulmans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">The Datafied Web - RESAW Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Siegen University, Jun 2025, Siegen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501164v1</w:t>
+                <w:t xml:space="preserve">halshs-05130641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Challenge of Archival Practices' Context for a Better Understanding of Data Web Archives at Aix-Marseille University</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les stratégies des familles algériennes pour l'accès à l'école française 1944-1954</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mussard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mara Bertelsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Datafied Web - RESAW Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Siegen University, Jun 2025, Siegen, Germany</w:t>
+              <w:t xml:space="preserve">6e congrès du GIS Moyen-Orient et mondes musulmans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05130641v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web archive to study the polyvocal Interpretation of Contested Colonial Heritage - Panel Session</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gebeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -929,103 +929,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir la polyvocalité des archives audiovisuelles et numériques en contexte post-colonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gebeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Savéant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gebeil</w:t>
+                <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Peyssard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3113,77 +3113,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PICCH – Polyvocal Interpretation of Contested Colonial Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gebeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Savéant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3508,51 +3508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D0DB512"/>
+    <w:nsid w:val="B05D4793"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3739,51 +3739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-mussard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1722-1566" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170663671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garric" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mussard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.makycwnv5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501255v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501122v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501164v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130641v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Peyssard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bertelsen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130860v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sav&#233;ant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide D.R Rendina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909162v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0413-2.27" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Zytnicki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-contemporaine/736-la-france-et-lafrique-1830-1962-9782350306681.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536000v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Escande" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.213" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535967v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-histoire-et-geographie/2693-les-acteurs-des-transformations-foncieres-autour-de-la-mediterranee-au-xixe-siecle.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539329v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.595.0043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salmieri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Honvault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12828/113481" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181902v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.003.0061" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.003.0025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.181.0107" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676048v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670782v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04613952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862486v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mourlane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710991v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01671015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-mussard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1722-1566" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170663671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garric" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mussard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.makycwnv5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501255v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501122v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gebeil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Peyssard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bertelsen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501164v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130860v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sav&#233;ant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide D.R Rendina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909162v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0413-2.27" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Zytnicki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-contemporaine/736-la-france-et-lafrique-1830-1962-9782350306681.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536000v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Escande" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.213" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535967v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-histoire-et-geographie/2693-les-acteurs-des-transformations-foncieres-autour-de-la-mediterranee-au-xixe-siecle.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539329v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.595.0043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salmieri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Honvault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12828/113481" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181902v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.003.0061" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.003.0025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.181.0107" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676048v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670782v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04613952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862486v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mourlane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710991v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01671015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>