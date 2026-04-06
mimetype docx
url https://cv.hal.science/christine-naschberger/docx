--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2798,50 +2798,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Observations of changes of behaviours and statutes of the user-patient with hospitals: which effects on work and on social dialogue? The case of a public university hospital in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th International Labour Process Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Edimbourg, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle des réseaux de promotion de la diversité dans la régulation de la responsabilité sociale des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2863,523 +2945,441 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès de l'Association francophone de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démarches compétence : quelle dynamique ? Une interrogation à partir de deux études de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Krohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Stervinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Congrès de l?Association francophone de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Dakar, Sénégal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talent management: The case of high potential management of graduates of a French business school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Congrès de l?Association francophone de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Dakar, Senegal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation sociale et risque : le cas de la gestion de la diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Journée Humanisme et Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des réseaux professionnels pour lutter contre les discriminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Krohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sobczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop "Responsabilité globale et réseaux : quelle gouvernance ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Audencia, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations des comportements et du statut de l'usager-patient à l'hôpital : quels effets sur le travail et le dialogue social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...448 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Havard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée transdisciplinaire AIMS / AGRH. Défis des organisations de santé : défis des sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Université de Lyon 3, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4803,51 +4803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Naschberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya L Procyshyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Procyshyn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65130/yt4kn1z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684914v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Batonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.218.0123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03794691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344832v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Guerfel-Henda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.022.0153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01586621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Finstad-Milion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EDI-10-2016-0082" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01122618v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Tilden Good" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00843994v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1015815ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00842901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Quental" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Legrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.373.0043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sobczak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.033.0258" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765474v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.018.0042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Nekka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00842908v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00842906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956545v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761972v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761970v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bellion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Havard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Stervinou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Henriet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760546v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760522v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760547v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760236v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797310v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558950v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Frimousse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peretti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/academie-des-sciences-de-management-de-paris/ouvrage/512-l-apprenance-au-service-de-la-performance.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.frim.2019.01" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025387v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025388v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Massoni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798515v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772917v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Naschberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya L Procyshyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Procyshyn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65130/yt4kn1z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684914v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Batonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.218.0123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03794691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344832v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Guerfel-Henda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.022.0153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01586621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Finstad-Milion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EDI-10-2016-0082" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01122618v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Tilden Good" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00843994v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1015815ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00842901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Quental" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Legrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.373.0043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sobczak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.033.0258" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765474v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.018.0042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Nekka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00842908v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00842906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956545v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761972v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761970v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bellion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Havard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Stervinou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Henriet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760522v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760547v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760236v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797310v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558950v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Frimousse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peretti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/academie-des-sciences-de-management-de-paris/ouvrage/512-l-apprenance-au-service-de-la-performance.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.frim.2019.01" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025387v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025388v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Massoni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798515v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772917v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>