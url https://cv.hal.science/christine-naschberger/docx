--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -338,797 +338,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La conversation des sexes. Philosophie du consentement. By Garcia, Manon, Paris Climats, Flammarion, 2021 (Book review).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gender, Work and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PROJET DE MISE EN PLACE D’UN RESEAU DE FEMMES AU SEIN D’UN ETABLISSEMENT BANCAIRE : FACTEURS CLES DE SUCCES ET ATTENTES DES TALENTS FEMININS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Batonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.218.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Batonnet</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/qdm.218.0123⟩</w:t>
+                <w:t xml:space="preserve">hal-03684914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How French managers picture their careers: a gendered perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Finstad-Milion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equality, Diversity and Inclusion: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (5), pp.401 - 416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/EDI-10-2016-0082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La conversation des sexes. Philosophie du consentement. By Garcia, Manon, Paris Climats, Flammarion, 2021 (Book review).</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promotion de l’égalité des chances dans l’enseignement supérieur Bilan d’expérience de plusieurs Grandes Écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 22 (1), pp.153-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mss.022.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La promotion de l’égalité des chances dans l’enseignement supérieur Bilan d’expérience de plusieurs Grandes Écoles</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promotion de l'égalité des chances dans l'enseignement supérieur Bilan d'expérience de plusieurs Grandes Écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, N° 22 (1), pp.153-171. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 22, pp.153-171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">How French managers picture their careers: a gendered perspective</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementation lessons from a cross-cultural virtual team human resource management pilot case study exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Tilden Good</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Case Method Research &amp; Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (3), pp.202-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en œuvre d'une démarche diversité en PME - Quelques enseignements d'un centre d'appel spécialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krista Finstad-Milion</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/EDI-10-2016-0082⟩</w:t>
+                <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.98-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1015815ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La promotion de l'égalité des chances dans l'enseignement supérieur Bilan d'expérience de plusieurs Grandes Écoles</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire de la gestion du handicap un atout pour l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la Responsabilité Globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, 63 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parcours de carrière des femmes cadres : pourquoi est-il si compliqué et comment le faciliter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Quental</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (3), pp.43-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/riges.373.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...220 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Quental</w:t>
-[...53 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00842901v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00954953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'activité de régulation sociale dans le processus d'affirmation de nouvelles parties prenantes : l'exemple des réseaux de promotion de la diversité</w:t>
               </w:r>
@@ -1479,1212 +1479,1212 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes et Networking : pour danser, il faut être deux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Finstad-Milion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AFM / AGRH / AFC / AFMD / AIMS : Pour un management de la Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche de l'équilibre vie professionnelle - vie personnelle : les cadres hommes et femmes ne sont pas toujours égaux face à cette problématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Quental</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère journée du Management Socialement Responsable des Entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement des carrières : perception des cadres sur les leviers et les freins en matière d'évolution professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Quental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23ème congrès de l'Association francophone de Gestion des Ressources Humaines (AGRH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Implementation of Equal Opportunities Programs in the Higher Education Field - A Return on Experiences of Several French Grandes Ecoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krista Finstad-Milion</w:t>
+                <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Equality, Diversity and Inclusion International Conference (EDI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Career development in the perception of managers: Levers, barriers and gender differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Quental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Marseille, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La recherche de l'équilibre vie professionnelle - vie personnelle : les cadres hommes et femmes ne sont pas toujours égaux face à cette problématique</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les programmes de promotions de femmes comme levier de la parité: un cas d'entreprise sud-américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">79ème Congrès de l'AFCAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Université de Sherbrooke, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women Empowerment Programs as an Attempt to Promote Gender Equality ? The Case of Gender Diversity in Latin America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First CR3 Conference "The Power of Responsibility"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associer les parties prenantes au management de la diversité. Le cas d'une petite et moyenne entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camilla Quental</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6èmes Rencontres Internationales de la Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les freins à la gestion de la diversité en PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Tours, France</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ESSEC "Diversités : regards croisés des chercheurs et des praticiens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Développement des carrières : perception des cadres sur les leviers et les freins en matière d'évolution professionnelle</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auditer une démarche diversité dans une petite et moyenne entreprise. le cas d'un centre d'appel spécialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Legrand</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème Université de Printemps de l'Audit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Beyrouth, Liban</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion de carrière des personnes en situation de handicap en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bellion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ESSEC "Diversités : regards croisés des chercheurs et des praticiens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Implementation of Equal Opportunities Programs in the Higher Education Field - A Return on Experiences of Several French Grandes Ecoles</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementing a diversity management approach. A focus on Small and Medium-Sized Enterprises (SME's)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFSAM Conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender diversity in an African context. The role of the &amp;quot;glass ceiling&amp;quot; phenomenon and contextual factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Equality, Diversity and Inclusion International Conference (EDI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IFSAM Conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Camilla Quental</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des talents : le cas d'une entreprise du secteur de la puériculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème Congrès de l'Association francophone de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auditer la fonction ressources humaines dans un environnement spécifique: le cas des entreprises algériennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Naschberger</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadj Nekka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...780 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Université de Printemps de l'Audit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Sidi Fredj, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4112,470 +4112,470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le parcours de carrière des femmes cadres. Pourquoi est-il si compliqué et comment le faciliter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Quental</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> Sylvie St-Onge, Sylvie Guerrero. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion des carrières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses d'HEC Montréal, pp.472-484, 2013,  </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La diversité en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Nicolas Arnaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux enjeux de la GRH. Pratiques actuelles et études de cas.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.135-158, 2013,  , 978-2729883430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le parcours de carrière des femmes cadres. Pourquoi est-il si compliqué et comment le faciliter ?</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques et pratiques concernant les personnes handicapées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camilla Quental</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bellion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Presses d'HEC Montréal, pp.472-484, 2013,  </w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> Jean-Marie Peretti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'encyclopédie des diversités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS (Management et Société), pp.341-347, 2011,  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les politiques et pratiques concernant les personnes handicapées</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EQUIP, compétences et performance industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bellion</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Stervinou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Bretesche, Cathy Krohmer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fragiles compétences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, pp.83-96, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beauté Naturelle. Carrière de femmes et plafond de verre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Editions EMS (Management et Société), pp.341-347, 2011,  </w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Chevalier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques de GRH dans les pays francophones. 48 études de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.62-66, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
-[...35 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00798515v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-00798514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manque de vision stratégique dans la gestion des ressources humaines des petites et moyennes entreprises de l'hôtellerie en Allemagne</w:t>
               </w:r>
@@ -4803,51 +4803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Naschberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya L Procyshyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Procyshyn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65130/yt4kn1z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684914v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Batonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.218.0123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03794691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344832v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Guerfel-Henda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.022.0153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01586621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Finstad-Milion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EDI-10-2016-0082" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01122618v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Tilden Good" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00843994v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1015815ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00842901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Quental" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Legrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.373.0043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sobczak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.033.0258" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765474v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.018.0042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Nekka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00842908v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00842906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956545v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761972v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761970v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bellion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Havard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Stervinou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Henriet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760522v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760547v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760236v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797310v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558950v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Frimousse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peretti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/academie-des-sciences-de-management-de-paris/ouvrage/512-l-apprenance-au-service-de-la-performance.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.frim.2019.01" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025387v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025388v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Massoni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798515v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772917v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Naschberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya L Procyshyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Procyshyn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65130/yt4kn1z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-03794691v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Batonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.218.0123" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01586621v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Finstad-Milion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EDI-10-2016-0082" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344832v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Guerfel-Henda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.022.0153" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01122618v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Tilden Good" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00843994v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1015815ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00842901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Quental" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Legrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.373.0043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sobczak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.033.0258" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765474v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.018.0042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Nekka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00842908v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00842906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956545v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763050v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763049v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761972v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761970v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bellion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Havard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Stervinou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Henriet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760522v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760547v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760236v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00797310v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558950v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Frimousse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peretti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/academie-des-sciences-de-management-de-paris/ouvrage/512-l-apprenance-au-service-de-la-performance.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.frim.2019.01" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025388v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025387v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Massoni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798514v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798515v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772917v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>