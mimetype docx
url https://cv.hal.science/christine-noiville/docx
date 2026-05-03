--- v0 (2026-03-07)
+++ v1 (2026-05-03)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -486,2006 +486,2265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Regulation of Non-Invasive Prenatal Testing (NIPT) in France: Continuity and Changes in the Development of Prenatal Testing</w:t>
+                <w:t xml:space="preserve">Le dépistage prénatal non invasif ou le poids de la technique sur une politique de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Vassy</w:t>
+                <w:t xml:space="preserve">Laurence Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Brunet</w:t>
+                <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OBM Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907770v1</w:t>
+                <w:t xml:space="preserve">hal-03907808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dépistage prénatal non invasif ou le poids de la technique sur une politique de santé publique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The Regulation of Non-Invasive Prenatal Testing (NIPT) in France: Continuity and Changes in the Development of Prenatal Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Vassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Noiville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Brunet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OBM Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (Issue 1), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21926/obm.genet.2201149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907808v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dépistage prénatal non-invasif ou le poids de la technique sur une politique de santé publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lanceurs d'alerte - Vers la fin d'un chemin de croix ? . - La transposition de la directive relative à la protection des lanceurs d'alerte - Aperçu rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.act. 506</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907789v1</w:t>
+                <w:t xml:space="preserve">hal-05503762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois questions à Jean-Baptiste Jeangène Vilmer, Directeur de l’Institut de recherche stratégique de l’École militaire (IRSEM)</w:t>
+                <w:t xml:space="preserve">Le dépistage prénatal non-invasif ou le poids de la technique sur une politique de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Bellivier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14, pp.19-23</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdst.6258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907965v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
+                <w:t xml:space="preserve">Trois questions à Jean-Baptiste Jeangène Vilmer, Directeur de l’Institut de recherche stratégique de l’École militaire (IRSEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bellivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13, pp.7-11</w:t>
+              <w:t xml:space="preserve">, 2022, 14, pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502227v1</w:t>
+                <w:t xml:space="preserve">hal-03907965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lanceur d’alerte, redresseur de torts des temps modernes ?</w:t>
+                <w:t xml:space="preserve">Contrats, secrets d’affaires et enjeux de santé publique. Les « Implant files » ou le juge au milieu du gué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Bellivier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (3 mars)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502218v1</w:t>
+                <w:t xml:space="preserve">hal-03087075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrats, secrets d’affaires et enjeux de santé publique. Les « Implant files » ou le juge au milieu du gué</w:t>
+                <w:t xml:space="preserve">Chronique de biotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Berger</w:t>
+                <w:t xml:space="preserve">Thibault Gisclard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des contrats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021 (3 mars)</w:t>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03087075v1</w:t>
+                <w:t xml:space="preserve">hal-03502225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique de biotechnologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A propos de l'expertise scientifique. Trois questions à Didier Truchet et à Denis Zmirou-Navier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Gisclard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502225v1</w:t>
+                <w:t xml:space="preserve">hal-03502222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de l'expertise scientifique. Trois questions à Didier Truchet et à Denis Zmirou-Navier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transposition de la directive sur la protection des personnes qui signalent des violations du droit de l’Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502222v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposition de la directive sur la protection des personnes qui signalent des violations du droit de l’Union</w:t>
+                <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Supiot</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bellivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502231v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OGM et mutagénèse. L’arrêt du Conseil d’Etat comme vrai-faux épilogue</w:t>
+                <w:t xml:space="preserve">Le lanceur d’alerte, redresseur de torts des temps modernes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Brosset</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bellivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, pp.9 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdst.3398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961131v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À contretemps !</w:t>
+                <w:t xml:space="preserve">OGM et mutagénèse. L’arrêt du Conseil d’Etat comme vrai-faux épilogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Bellivier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087086v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au sujet du déploiement à venir de la 5G en France, Trois questions à Me François Lafforgue,</w:t>
+                <w:t xml:space="preserve">À contretemps !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bellivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11/2020</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03087108v1</w:t>
+                <w:t xml:space="preserve">hal-03087086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disunite behind the science !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Au sujet du déploiement à venir de la 5G en France, Trois questions à Me François Lafforgue,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Noiville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bellivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019 (9), pp.9. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 11/2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425756v1</w:t>
+                <w:t xml:space="preserve">hal-03087108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’état de nécessité, moyen de défense nécessaire pour contrôler l’action publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bellivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les salles de consommation de drogue à moindre risque, 10, p.9-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cdst.1347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquencer en routine le génome entier des patients ? Une réflexion juridique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disunite behind the science !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (9), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdst.1002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409096v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles techniques d’édition du génome donnent-elles naissance à des OGM couverts par la directive 2001/18 : la Cour de justice de l’Union dit deux fois oui !</w:t>
+                <w:t xml:space="preserve">Séquencer en routine le génome entier des patients ? Une réflexion juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (1-2), p. 77 à 81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409173v1</w:t>
+                <w:t xml:space="preserve">hal-02409096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrat de licence de brevet et accès à la diversité génétique végétale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les nouvelles techniques d’édition du génome donnent-elles naissance à des OGM couverts par la directive 2001/18 : la Cour de justice de l’Union dit deux fois oui !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Noiville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, p. 197-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdst.866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Fabien Girard</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Big pharma, big data et recherche génétique en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 02, https://lext.so/RDC111v8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat de licence de brevet et accès à la diversité génétique végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Noiville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2, pp.719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures juridiques de la marchandisation des semences : leviers et résistances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Seed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les limites du marché : la marchandisation de la nature et du corps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Sciences Juridique et Philosophique de la Sorbonne (ISJPS – CNRS et Université Paris 1 Panthéon-Sorbonne), Sep 2018, Paris, France. pp.283</w:t>
+              <w:t xml:space="preserve">Contested Markets: Theories and Controversies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, du CNRS, LabeX Dynamite, Social Sciences and Humanities Research Council of Canada, Jun 2022, Centre Panthéon, 12 place du Panthéon, 75007 Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998520v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit à l’information, droit à la participation et gouvernance des matières et déchets radioactifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Figures juridiques de la marchandisation des semences : leviers et résistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernance des matières et déchets radioactifs, Débat public relatif au PNGMDR.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Commission nationale du débat public, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Les limites du marché : la marchandisation de la nature et du corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Sciences Juridique et Philosophique de la Sorbonne (ISJPS – CNRS et Université Paris 1 Panthéon-Sorbonne), Sep 2018, Paris, France. pp.283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425750v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génomique et démocratie technique. Un bilan en demi teinte.</w:t>
+                <w:t xml:space="preserve">Droit à l’information, droit à la participation et gouvernance des matières et déchets radioactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences, techniques et agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Patrick CARON, Frédéric GOULET, Bernard HUBERT, Pierre-Benoît JOLY, Sep 2019, Cerisy la Salle, France</w:t>
+              <w:t xml:space="preserve">Gouvernance des matières et déchets radioactifs, Débat public relatif au PNGMDR.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission nationale du débat public, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425746v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique et droit</w:t>
+                <w:t xml:space="preserve">Génomique et démocratie technique. Un bilan en demi teinte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle droit et bioéthique - les conférences de la Cour de cassation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Sciences, techniques et agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrick CARON, Frédéric GOULET, Bernard HUBERT, Pierre-Benoît JOLY, Sep 2019, Cerisy la Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425758v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Génétique et droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Noiville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle droit et bioéthique - les conférences de la Cour de cassation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collections muséales et collections biologiques : de la conservation à l’accès ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriété et Communs. Les nouveaux enjeux de l’accès et de l’innovation partagée. 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2495,254 +2754,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanges en l'honneur de Catherine Labrusse-Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cadiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bellivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">bibliothèque de l'IRJS. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés Droit philosophie sur la crise sanitaire du Covid 19.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La preuve génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lextenso Editions, p. 87 - 89, 2018, Les transformations de la preuve pénale, R. Parizot et P. Beauvais (Dir.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2752,900 +3011,900 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed : Commodification, decommodification and commoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elodie Bertrand; Vida Panitch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge handbook of commodification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.402-416, 2024, Routledge international handbooks, 978-1-032-03737-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests génétiques et enjeux contemporains du consentement. Le cas du dépistage prénatal non invasif (DPNI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Noiville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur de Catherine Labrusse-Riou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782850020520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Haut Conseil des biotechnologies face à l'édition du génome des plantes. Retour mitigé sur une expérience de 'démocratie technique’,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F. Goulet, P. Caron, B. Hubert et P.-B. Joly (Dir.), Sciences et Techniques en agriculture. L’impératif de la transition.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre les conflits d’intérêts dans le champ de la santé. Après l’affaire du Mediator…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. Danis-Fâtome et F.-X. Roux-Demare (Dir.) L'affaire du Mediator 10 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, A paraître, L’affaire du Mediator 10 ans après</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique et droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bellivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit de la bioéthique, les conférences de la Cour de cassation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, 2020, Bioéthique et droit</w:t>
+              <w:t xml:space="preserve">La bioéthique en débat, quelle loi ? B. Beviere-Boyer, D. Dibie et A. Marais (Dir.), Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425745v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures juridiques de la marchandisation des semences : leviers et résistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elodie Bertrand; Marie-Xavière Catto; Alicia-Dorothy Mornington. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les limites du marché : la marchandisation de la nature et du corps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, mare &amp; martin, pp.283, 2020, Collection de l'Institut des sciences juridique et philosophique de la Sorbonne, 978-2-84934-474-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique et droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Bellivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La bioéthique en débat, quelle loi ? B. Beviere-Boyer, D. Dibie et A. Marais (Dir.), Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Droit de la bioéthique, les conférences de la Cour de cassation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2020, Bioéthique et droit</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961125v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération pénale en Europe, entre souveraineté des Etats et disponibilité de l’information génétique : promesses et faiblesses du système Prüm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Krikorian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Vailly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fichiers et témoins génétiques. Généalogie, enjeux sociaux, circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions MSH, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la fin d’un chemin de croix ? La directive relative à la protection des lanceurs d’alerte et les enjeux de sa transposition en droit français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur de M.-A. Hermitte, V. Barros (Dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia University Press, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès à l'information sur l'environnement : Réflexions sur deux causes d'ineffectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare &amp; Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Sciences et droits de l'homme, 978-2-8493-4272-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3655,51 +3914,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conférences de citoyens dans le champ scientifique et technologique : vers la mort de la démocratie représentative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3708,1730 +3967,2084 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bellivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquencer en routine le génome entier des patients ? Une réflexion juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HYPERLINK "https://www.cairn.info/revue-droit-sante-et-societe.htm" Droit, Santé et Société HYPERLINK "https://www.cairn.info/revue-droit-sante-et- societe-2019-1.htm" 2019/1-2 (N° 1-2), pages 77 à 81.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (15)</w:t>
+        <w:t xml:space="preserve">Rapport (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMETS Avis 2024-46 Le phénomène d’attachement aux robots dits « sociaux ». Pour une vigilance de la recherche scientifique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">COMETS Opinion 2026-48 - Use of animals for scientific purposes: ethical issues and recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comité Ethique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Noiville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Debré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS COMETS. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Debré</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04692480v1</w:t>
+                <w:t xml:space="preserve">hal-05585080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indépendance de la recherche et de l’expertise dans les contextes de relations public-privé intéressant les domaines de la santé et de l’environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COMETS AVIS n°2026-48 « Utilisation d’animaux à des fins scientifiques : questions éthiques et recommandations »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comité Ethique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Noiville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Desquilbet</w:t>
+                <w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Debré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS COMETS. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Aschieri</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04612654v2</w:t>
+                <w:t xml:space="preserve">hal-05569953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMETS Opinion 2024-46 - “The phenomenon of attachment to &amp;quot;social robots&amp;quot;. A call for vigilance among the scientific research community</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Debré</w:t>
+                <w:t xml:space="preserve">Opinion 2025-47 - Virus manipulation, geoengineering... How can the ‘responsible’ aspect of research be assessed?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Askenazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
+                <w:t xml:space="preserve">Alain Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS COMETS. 2024</w:t>
+              <w:t xml:space="preserve">CNRS COMETS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04702388v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMETS Avis 2023-45 - Les campagnes d'opportunité : des partenariats éthiques pour la recherche scientifique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">COMETS Opinion 2024-46 - “The phenomenon of attachment to &amp;quot;social robots&amp;quot;. A call for vigilance among the scientific research community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comité Ethique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Noiville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Bustarret</w:t>
+                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Debré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Guilyardi</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">COMETS. 2023</w:t>
+                <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS COMETS. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364321v2</w:t>
+                <w:t xml:space="preserve">hal-04702388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMETS Avis 2023-44 - Entre liberté et responsabilité : l’engagement public des chercheurs et chercheuses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ruth Horn</w:t>
+                <w:t xml:space="preserve">COMETS Avis 2024-46 Le phénomène d’attachement aux robots dits « sociaux ». Pour une vigilance de la recherche scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comité Ethique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Debré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Noiville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chatila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">COMETS. 2023</w:t>
+              <w:t xml:space="preserve">2024-46, CNRS COMETS. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364312v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMETS Opinion 2023-45 - Opportunity-driven campaigns : Ethical partnerships for scientific research ?</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">COMETS - OPINION no. 2023-45, COMETS. 2023</w:t>
+                <w:t xml:space="preserve">Indépendance de la recherche et de l’expertise dans les contextes de relations public-privé intéressant les domaines de la santé et de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desquilbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Aschieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe). 2024, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04364318v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612654v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMETS Opinion 2023-44 - Freedom and responsibility: Academic researchers’ public advocacy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">COMETS Avis 2023-44 - Entre liberté et responsabilité : l’engagement public des chercheurs et chercheuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guilyardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023-44, COMETS. 2023</w:t>
+              <w:t xml:space="preserve">COMETS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364313v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMETS Opinion 2022-43 - Integrating environmental issues into the conduct of research - An ethical responsibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">COMETS Opinion 2023-45 - Opportunity-driven campaigns : Ethical partnerships for scientific research ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guilyardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Noiville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comité Ethique</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">CNRS COMETS. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">COMETS - OPINION no. 2023-45, COMETS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897202v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis du COMETS n° 2022-43 : « Intégrer les enjeux environnementaux à la conduite de la recherche – Une responsabilité éthique »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Comité Ethique</w:t>
+                <w:t xml:space="preserve">COMETS Opinion 2023-44 - Freedom and responsibility: Academic researchers’ public advocacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guilyardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Leclerc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Henri Carayol</w:t>
+                <w:t xml:space="preserve">Ruth Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Avis 2022-43, Comité d'éthique du CNRS - COMETS. 2022</w:t>
+              <w:t xml:space="preserve">2023-44, COMETS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907937v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haut Comité pour la transparence et l'information sur la sécurité nucléaire, Avis n° 13 et recommandations du Haut comité sur les perspectives d’évolution de la filière de gestion des déchets très faiblement radioactifs (TFA) en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COMETS Avis 2023-45 - Les campagnes d'opportunité : des partenariats éthiques pour la recherche scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comité Ethique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guilyardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Haut Comité pour la transparence et l'information sur la sécurité nucléaire. 2020</w:t>
+              <w:t xml:space="preserve">COMETS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03087123v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COMETS Opinion 2022-43 - Integrating environmental issues into the conduct of research - An ethical responsibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comité Ethique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Askenazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guilyardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS COMETS. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Terral</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">halshs-03036192v2</w:t>
+                <w:t xml:space="preserve">hal-03897202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haut Comité pour la Transparence et l'information sur la sécurité nucléaire, Avis n° 14 et recommandations du Haut comité sur l’élaboration et la diffusion des Plans particuliers d’intervention (PPI)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Haut Comité pour la transparence et l'information sur la sécurité nucléaire. 2020</w:t>
+                <w:t xml:space="preserve">Avis du COMETS n° 2022-43 : « Intégrer les enjeux environnementaux à la conduite de la recherche – Une responsabilité éthique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comité Ethique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Askenazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Avis 2022-43, Comité d'éthique du CNRS - COMETS. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03087116v1</w:t>
+                <w:t xml:space="preserve">hal-03907937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche. [Rapport de recherche] HS3P-CriSE Crises sanitaires et environnementales. 2020.</w:t>
+                <w:t xml:space="preserve">Haut Comité pour la transparence et l'information sur la sécurité nucléaire, Avis n° 13 et recommandations du Haut comité sur les perspectives d’évolution de la filière de gestion des déchets très faiblement radioactifs (TFA) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Haut Comité pour la transparence et l'information sur la sécurité nucléaire. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Gaille</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03089203v1</w:t>
+                <w:t xml:space="preserve">hal-03087123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis n° 12 et recommandations du Haut comité à l’issue de la concertation sur la phase générique du 4e réexamen périodique des réacteurs de 900 MWe du parc nucléaire français</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Haut Comité pour la transparence et l'information sur la sécurité nucléaire. 2019</w:t>
+                <w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Askenazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425760v1</w:t>
+                <w:t xml:space="preserve">halshs-03036192v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Haut Comité pour la Transparence et l'information sur la sécurité nucléaire, Avis n° 14 et recommandations du Haut comité sur l’élaboration et la diffusion des Plans particuliers d’intervention (PPI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Noiville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Haut Comité pour la transparence et l'information sur la sécurité nucléaire. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche. [Rapport de recherche] HS3P-CriSE Crises sanitaires et environnementales. 2020.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Noiville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS INSERM. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis n° 12 et recommandations du Haut comité à l’issue de la concertation sur la phase générique du 4e réexamen périodique des réacteurs de 900 MWe du parc nucléaire français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Noiville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Haut Comité pour la transparence et l'information sur la sécurité nucléaire. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avis n° 11 et recommandations relatifs aux mesures d’information du public et de transparence sur les anomalies de la cuve EPR de Flamanville 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Avis n°11, Haut Comité pour la transparence et l'information sur la sécurité nucléaire. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5578,51 +6191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Noiville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.228.0092" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361566v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vorms" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Drouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.6946" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.6927" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907770v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vassy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/obm.genet.2201149" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907808v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Supiot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907789v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.6258" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.3398" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502225v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gisclard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502231v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961131v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1347" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.866" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03549710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998520v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425750v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellivier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benhamou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907846v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Truchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087114v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frison" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003188742-34/seed-fabien-girard-christine-frison-christine-noiville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907826v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thouvenin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425745v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961117v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961125v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409139v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Krikorian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/rubrique/droit-et-sciences-politiques" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907958v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961109v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692480v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Ethique" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Debr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612654v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aschieri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brissy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364321v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilyardi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jacquier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Horn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364318v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364313v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897202v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Carayol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907937v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclerc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087123v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087116v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089203v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425760v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425759v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Noiville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.228.0092" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361566v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vorms" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Drouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.6946" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.6927" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Supiot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vassy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/obm.genet.2201149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.6258" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gisclard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502222v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502231v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502227v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502218v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.3398" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1347" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409096v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409173v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.866" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03549710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425750v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425746v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381320v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benhamou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907846v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Truchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409165v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693173v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003188742-34/seed-fabien-girard-christine-frison-christine-noiville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thouvenin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961125v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425745v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Krikorian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/rubrique/droit-et-sciences-politiques" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907958v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Ethique" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jacquier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Debr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claeys" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702388v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612654v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aschieri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brissy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilyardi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Horn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364318v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364313v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364321v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897202v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Carayol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907937v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclerc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087123v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087116v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089203v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425760v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>