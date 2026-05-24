--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -953,528 +953,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrats, secrets d’affaires et enjeux de santé publique. Les « Implant files » ou le juge au milieu du gué</w:t>
+                <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tristan Berger</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bellivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des contrats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021 (3 mars)</w:t>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03087075v1</w:t>
+                <w:t xml:space="preserve">hal-03502227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique de biotechnologies</w:t>
+                <w:t xml:space="preserve">Le lanceur d’alerte, redresseur de torts des temps modernes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Gisclard</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bellivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, pp.9 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdst.3398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502225v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de l'expertise scientifique. Trois questions à Didier Truchet et à Denis Zmirou-Navier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrats, secrets d’affaires et enjeux de santé publique. Les « Implant files » ou le juge au milieu du gué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (3 mars)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502222v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposition de la directive sur la protection des personnes qui signalent des violations du droit de l’Union</w:t>
+                <w:t xml:space="preserve">Chronique de biotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Supiot</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gisclard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502231v1</w:t>
+                <w:t xml:space="preserve">hal-03502225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A propos de l'expertise scientifique. Trois questions à Didier Truchet et à Denis Zmirou-Navier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Bellivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13, pp.7-11</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502227v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lanceur d’alerte, redresseur de torts des temps modernes ?</w:t>
+                <w:t xml:space="preserve">Transposition de la directive sur la protection des personnes qui signalent des violations du droit de l’Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Bellivier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cdst.3398⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03502218v1</w:t>
+                <w:t xml:space="preserve">hal-03502231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OGM et mutagénèse. L’arrêt du Conseil d’Etat comme vrai-faux épilogue</w:t>
               </w:r>
@@ -3801,51 +3801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès à l'information sur l'environnement : Réflexions sur deux causes d'ineffectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4452,869 +4452,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMETS Opinion 2024-46 - “The phenomenon of attachment to &amp;quot;social robots&amp;quot;. A call for vigilance among the scientific research community</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indépendance de la recherche et de l’expertise dans les contextes de relations public-privé intéressant les domaines de la santé et de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Debré</w:t>
+                <w:t xml:space="preserve">Marion Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
+                <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Aschieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS COMETS. 2024</w:t>
+              <w:t xml:space="preserve">Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe). 2024, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702388v1</w:t>
+                <w:t xml:space="preserve">hal-04612654v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMETS Avis 2024-46 Le phénomène d’attachement aux robots dits « sociaux ». Pour une vigilance de la recherche scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comité Ethique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Debré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chatila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024-46, CNRS COMETS. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indépendance de la recherche et de l’expertise dans les contextes de relations public-privé intéressant les domaines de la santé et de l’environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Desquilbet</w:t>
+                <w:t xml:space="preserve">COMETS Opinion 2024-46 - “The phenomenon of attachment to &amp;quot;social robots&amp;quot;. A call for vigilance among the scientific research community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comité Ethique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Noiville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Debré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS COMETS. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Bergeron</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04612654v2</w:t>
+                <w:t xml:space="preserve">hal-04702388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMETS Avis 2023-44 - Entre liberté et responsabilité : l’engagement public des chercheurs et chercheuses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COMETS Avis 2023-45 - Les campagnes d'opportunité : des partenariats éthiques pour la recherche scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comité Ethique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Adda</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Éric Guilyardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Noiville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">COMETS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364312v1</w:t>
+                <w:t xml:space="preserve">hal-04364321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMETS Opinion 2023-45 - Opportunity-driven campaigns : Ethical partnerships for scientific research ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COMETS Avis 2023-44 - Entre liberté et responsabilité : l’engagement public des chercheurs et chercheuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éric Guilyardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">COMETS - OPINION no. 2023-45, COMETS. 2023</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">COMETS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364318v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMETS Opinion 2023-44 - Freedom and responsibility: Academic researchers’ public advocacy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COMETS Opinion 2023-45 - Opportunity-driven campaigns : Ethical partnerships for scientific research ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bustarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Adda</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Éric Guilyardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2023-44, COMETS. 2023</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Noiville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comité Ethique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">COMETS - OPINION no. 2023-45, COMETS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364313v1</w:t>
+                <w:t xml:space="preserve">hal-04364318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMETS Avis 2023-45 - Les campagnes d'opportunité : des partenariats éthiques pour la recherche scientifique ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COMETS Opinion 2023-44 - Freedom and responsibility: Academic researchers’ public advocacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éric Guilyardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">COMETS. 2023</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023-44, COMETS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364321v2</w:t>
+                <w:t xml:space="preserve">hal-04364313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMETS Opinion 2022-43 - Integrating environmental issues into the conduct of research - An ethical responsibility</w:t>
               </w:r>
@@ -5352,51 +5352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bustarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guilyardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS COMETS. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5662,51 +5662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Askenazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6191,51 +6191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Noiville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.228.0092" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361566v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vorms" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Drouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.6946" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.6927" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Supiot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vassy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/obm.genet.2201149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.6258" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gisclard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502222v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502231v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502227v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502218v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.3398" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1347" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409096v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409173v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.866" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03549710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425750v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425746v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381320v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benhamou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907846v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Truchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409165v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693173v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003188742-34/seed-fabien-girard-christine-frison-christine-noiville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thouvenin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961125v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425745v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Krikorian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/rubrique/droit-et-sciences-politiques" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907958v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Ethique" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jacquier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Debr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claeys" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702388v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612654v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aschieri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brissy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilyardi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Horn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364318v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364313v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364321v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897202v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Carayol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907937v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclerc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087123v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087116v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089203v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425760v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Noiville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.228.0092" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361566v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vorms" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Drouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.6946" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.6927" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Supiot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vassy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/obm.genet.2201149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.6258" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.3398" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502225v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gisclard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502222v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1347" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409096v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409173v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.866" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05503744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03549710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425750v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425746v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381320v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benhamou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907846v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Truchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409165v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693173v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003188742-34/seed-fabien-girard-christine-frison-christine-noiville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thouvenin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961125v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425745v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Krikorian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/rubrique/droit-et-sciences-politiques" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907958v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Ethique" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jacquier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Debr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claeys" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612654v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aschieri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brissy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692480v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702388v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364321v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilyardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364312v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Horn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364318v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364313v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897202v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Carayol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907937v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclerc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087123v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087116v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089203v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425760v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>